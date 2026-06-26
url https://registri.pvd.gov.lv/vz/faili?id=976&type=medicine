--- v0 (2026-06-25)
+++ v1 (2026-06-26)
@@ -1,21053 +1,15699 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="737ACE7F" w14:textId="77777777" w:rsidR="00BF7968" w:rsidRDefault="00BF7968" w:rsidP="00BF7968">
+    <w:p w14:paraId="5426077E" w14:textId="6AB9BBA5" w:rsidR="009422B6" w:rsidRPr="00B31823" w:rsidRDefault="009422B6" w:rsidP="009422B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FA4AF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1A7F36" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358EE4CE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EC706D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA1EB47" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CBC8ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E80689" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444F98D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA6B570" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628B5AE8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172B7297" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D7CB71" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A49DEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4B218E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C530E9D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7964888E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D7A287" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B82E119" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37023D92" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C00DA6F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C8D0B4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFB774F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="631CFD85" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E4B6364" w14:textId="77777777" w:rsidR="00BF7968" w:rsidRDefault="00BF7968" w:rsidP="00BF7968">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A36BFD7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516A83DB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...349 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF6B14A" w14:textId="77777777" w:rsidR="00936F0E" w:rsidRPr="002652D3" w:rsidRDefault="00936F0E" w:rsidP="001D6067">
-[...43 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7E513FD9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00266155">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002652D3">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk203998425"/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0B5921" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6466ECAD" w14:textId="47602A95" w:rsidR="008473BD" w:rsidRDefault="00B6010C" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56788803"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00645E59">
+      <w:r>
+        <w:t>Ventimaxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ml šķīdums </w:t>
+      </w:r>
+      <w:r w:rsidR="003212FD">
+        <w:t xml:space="preserve">iekšķīgai lietošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="20C5F36D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABAE373" w14:textId="77777777" w:rsidR="004428C6" w:rsidRPr="00B31823" w:rsidRDefault="004428C6" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6518729D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00266155">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F1DEF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B032263" w14:textId="1A9A9784" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="00EF41C0" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...1 lines deleted...]
-        <w:t>Forcyl</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224B1199" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EEE80F" w14:textId="66973954" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C495A3F" w14:textId="04EC8367" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069146C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069146C">
-[...170 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3517F1B6" w14:textId="142C7C37" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A0B040" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19967EFD" w14:textId="77777777" w:rsidR="002A200D" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...9464 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9298"/>
+        <w:gridCol w:w="4479"/>
+        <w:gridCol w:w="4479"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF4F38" w:rsidRPr="002652D3" w14:paraId="456B9900" w14:textId="77777777" w:rsidTr="004F539D">
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="36D2201C" w14:textId="77777777" w:rsidTr="00F061FA">
         <w:trPr>
-          <w:trHeight w:val="858"/>
+          <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F352473" w14:textId="1C3353BD" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="009C346C" w:rsidP="004F539D">
+          <w:p w14:paraId="35828D0D" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="0020772C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00645E59">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>Palīgvielu</w:t>
             </w:r>
-            <w:r w:rsidRPr="002652D3" w:rsidDel="009C346C">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C419CF" w14:textId="77777777" w:rsidR="00667885" w:rsidRDefault="00667885" w:rsidP="004F539D">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C69EDBB" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="0020772C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A558BD">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kartona </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 50 ml/ 100 ml/ 250 ml</w:t>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="0071BF13" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057C36F0" w14:textId="6EBAACDB" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Metilparahidroksibenzoāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (E218)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095441EC" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1,8 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="2D145BC8" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BBE231" w14:textId="0079B627" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Propilparahidroksibenzoāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E144AD" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0,2 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="2B3E4C2D" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2257312A" w14:textId="5D5403D9" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Karbomērs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (974P)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0605E567" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="3E6148A6" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003AE1F1" w14:textId="0B5F7F9F" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Saharoze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFA822F" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="487F7133" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DAE0DF" w14:textId="62198618" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Makrogols</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F1921E" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="7E705436" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD7712A" w14:textId="30FFA8B1" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Glicerīns </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001D486E" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="394B6951" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="735328F9" w14:textId="0BCD528B" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Etanols</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, 96%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5857BF1C" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="72B4351A" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28597D8A" w14:textId="584D9E54" w:rsidR="005B604D" w:rsidRPr="0020772C" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Trolamīns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27EF5">
+              <w:t xml:space="preserve"> pielāgošanai</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C31EF41" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="0020772C" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B604D" w:rsidRPr="00B31823" w14:paraId="3229B875" w14:textId="77777777" w:rsidTr="00F061FA">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C943F4" w14:textId="1CFFFE45" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ūdens, attīrīts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08409F3E" w14:textId="77777777" w:rsidR="005B604D" w:rsidRPr="00B31823" w:rsidRDefault="005B604D" w:rsidP="00EC27B8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BD960E7" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="6FBEEE56" w14:textId="5AF76A63" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACA497D" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="003C1E72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk54786968"/>
+      <w:r>
+        <w:t>Nedaudz viskozs, bezkrāsains līdz gaiši dzeltens šķīdums.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0D71F7C9" w14:textId="77777777" w:rsidR="003C1E72" w:rsidRPr="00B31823" w:rsidRDefault="003C1E72" w:rsidP="003C1E72">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683B9669" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5106236B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00266155">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7389A193" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02087F37" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B05095F" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="003A3C24" w:rsidRDefault="009A07D1" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B453152" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zirgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4905242C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65498F0A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5201516B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="179D4719" w14:textId="5AEDF16B" w:rsidR="00CF2FF7" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Elpceļu slimību ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="003212FD">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zirgiem, ja tiek uzskatīts, ka bronhu spazmas un/vai gļotu uzkrāšanās izraisīta elpceļu obstrukcija ir veicinošs faktors, un ir vēlams uzlabot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003212FD">
+        <w:t>mukociliāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003212FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klīrens</w:t>
+      </w:r>
+      <w:r w:rsidR="003212FD">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723FF2D5" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00B31823" w:rsidRDefault="00E86CEE" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A53DCDA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4C65CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EA0B56" w14:textId="46BACC82" w:rsidR="00CF2FF7" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="00CF2FF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C1E656" w14:textId="4B0F8484" w:rsidR="00CF2FF7" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="00CF2FF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot zirgiem ar sirds slimību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAE7A6F" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="00CF2FF7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informāciju par lietošanu grūsnības vai laktācijas laikā skatīt 3.7. apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9F4C22" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7638850C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši brīdinājumi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71550F3F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6736E7AF" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRDefault="005C5A9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175CF7AB" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9856CE" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150A4A3C" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D791BA9" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRPr="00B31823" w:rsidRDefault="00136C5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B2588E" w14:textId="77777777" w:rsidR="00D83577" w:rsidRPr="00B31823" w:rsidDel="00E86CEE" w:rsidRDefault="00D83577">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFC1BAC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="002A200D" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE7863" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331D652D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00820A53" w:rsidRDefault="00C114FF" w:rsidP="00820A53">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...40 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C3CC01" w14:textId="4BC8F594" w:rsidR="00AD1242" w:rsidRPr="00B31823" w:rsidRDefault="00AD1242" w:rsidP="001C51F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Īpaš</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2674">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> piesardzības pasākum</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2674">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vei</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2674">
+        <w:t>kt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>halotāna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anestēzijas gadījumā, jo sirds funkcija var uzrādīt pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00025CAF">
+        <w:t>stiprinātu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kateholamīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D75E8B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6E0169" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00820A53" w:rsidRDefault="00C114FF" w:rsidP="00820A53">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk90374357"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A38EAE5" w14:textId="6153DFB0" w:rsidR="00F26EEB" w:rsidRPr="00B31823" w:rsidRDefault="007D7EF4" w:rsidP="007D7EF4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk90303564"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk93662345"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk75790946"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">satur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> — beta agonistu, kas var izraisīt blakusparādības, piemēram, paātrinātu sirdsdarbību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64980D2F" w14:textId="4D3923E5" w:rsidR="00DD6E9B" w:rsidRPr="00B31823" w:rsidRDefault="006E2674" w:rsidP="00DD6E9B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Izvairīties </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B">
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">saskares ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B">
+        <w:t>ādu un</w:t>
+      </w:r>
+      <w:r w:rsidR="00343C74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B">
+        <w:t xml:space="preserve">nejaušas norīšanas, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11F36" w:rsidRPr="00E11F36">
+        <w:t xml:space="preserve">saskares </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B" w:rsidRPr="00E11F36">
+        <w:t>rokas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11F36" w:rsidRPr="00136C5F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B" w:rsidRPr="00E11F36">
+        <w:t>mute</w:t>
+      </w:r>
+      <w:r w:rsidR="00343C74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11F36" w:rsidRPr="00136C5F">
+        <w:t>ceļā</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B" w:rsidRPr="00E11F36">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B">
+        <w:t xml:space="preserve"> Lietojot šīs veterinārās zāles, neēst, nedzert un nesmēķēt, lai izvairītos no nejaušas </w:t>
+      </w:r>
+      <w:r w:rsidR="00343C74">
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6E9B">
+        <w:t xml:space="preserve">veterināro zāļu uzņemšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383EB48B" w14:textId="198B26EB" w:rsidR="00DD6E9B" w:rsidRPr="00B31823" w:rsidRDefault="00DD6E9B" w:rsidP="00DD6E9B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lai nepieļautu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">ka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bērns nejauši norij </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2674">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles vai </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2674">
+        <w:t>nonāk ar tām saskarē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, neatstāt </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1418">
+        <w:t xml:space="preserve">uzpildīto </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šļirci bez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262E17">
+        <w:t>uzraudzības un pēc lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E17" w:rsidRPr="00136C5F">
+        <w:t xml:space="preserve"> nekavējoties un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262E17">
+        <w:t xml:space="preserve"> pareizi aizvērt pudeli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A1049F" w14:textId="7DBBFFD7" w:rsidR="00DD6E9B" w:rsidRPr="00B31823" w:rsidRDefault="00DD6E9B" w:rsidP="00DD6E9B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00262E17">
+        <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343B3695" w14:textId="77777777" w:rsidR="006C7E46" w:rsidRPr="00B31823" w:rsidRDefault="006C7E46" w:rsidP="006C7E46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var izraisīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>embriotoksicitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Grūtniecēm jāievēro piesardzība, rīkojoties ar šīm veterinārajām zālēm. Lietot cimdus, lai izvairītos no saskares ar ādu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA9BE68" w14:textId="1BE5BE74" w:rsidR="006C7E46" w:rsidRPr="00B31823" w:rsidRDefault="006C7E46" w:rsidP="006C7E46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk90370705"/>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var izraisīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">pastiprinātas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">jutības reakcijas. Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parabēniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>polie</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ilēnglikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trietanolamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) jāizvairās no </w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">saskares ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">īm </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">lēm. Pastiprinātas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jutības reakcijas gadījumā vai, ja kairinājums saglabājas, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="30FA722D" w14:textId="0333B504" w:rsidR="006C7E46" w:rsidRPr="00B31823" w:rsidRDefault="006C7E46" w:rsidP="006C7E46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs veterinārās zāles var kairināt ādu un/vai acis. Izvairīties no saskares ar ādu un/vai acī</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E17">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ja notikusi nejauša saskare ar ādu, rūpīgi nomazgāt ādu. Ja notikusi nejauša</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E17">
+        <w:t xml:space="preserve"> saskare ar acīm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, rūpīgi skalot ar tīru ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="12FAEC63" w14:textId="77777777" w:rsidR="006C7E46" w:rsidRPr="00B31823" w:rsidRDefault="006C7E46" w:rsidP="006C7E46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4B42BE" w14:textId="77777777" w:rsidR="006A2391" w:rsidRDefault="00643297" w:rsidP="007D7EF4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454C5661" w14:textId="77777777" w:rsidR="00643297" w:rsidRPr="00643297" w:rsidRDefault="00643297" w:rsidP="007D7EF4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="1C9A9B89" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724D9781" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...1575 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BA2DAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7276D20F" w14:textId="1B1D58F6" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="00687707" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zirgi:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9298"/>
+        <w:gridCol w:w="4027"/>
+        <w:gridCol w:w="4225"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF4F38" w:rsidRPr="00ED233C" w14:paraId="2CDAB483" w14:textId="77777777" w:rsidTr="004F539D">
+      <w:tr w:rsidR="00F959DF" w:rsidRPr="00B31823" w14:paraId="2715B0C0" w14:textId="77777777" w:rsidTr="003A2CA3">
         <w:trPr>
-          <w:trHeight w:val="858"/>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="771CD77B" w14:textId="77777777" w:rsidR="000652A8" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Reti </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288387B7" w14:textId="3529F0FB" w:rsidR="000652A8" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(1 līdz 10 dzīvniekiem / 10 000 ārstētajiem dzīvniekiem): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FA3F09" w14:textId="788BD013" w:rsidR="000652A8" w:rsidRPr="00822117" w:rsidRDefault="000652A8" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7270BA" w14:textId="2007BACA" w:rsidR="000652A8" w:rsidRPr="00822117" w:rsidRDefault="000652A8" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Tahikardija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>; hipotensija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D5B6A9C" w14:textId="0ACAB4EF" w:rsidR="005666B6" w:rsidRPr="00B31823" w:rsidRDefault="005666B6" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Letarģija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226EA3" w:rsidRPr="00B31823" w14:paraId="2B155F4A" w14:textId="77777777" w:rsidTr="003A2CA3">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF785F3" w14:textId="77777777" w:rsidR="005A4B57" w:rsidRDefault="005A4B57" w:rsidP="005A4B57">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDAB75C" w14:textId="77777777" w:rsidR="005A4B57" w:rsidRPr="00E26B29" w:rsidRDefault="005A4B57" w:rsidP="005A4B57">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="707DC0DA" w14:textId="30B91678" w:rsidR="00226EA3" w:rsidRPr="00B31823" w:rsidRDefault="005A4B57" w:rsidP="005A4B57">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE6D0D4" w14:textId="77777777" w:rsidR="00226EA3" w:rsidRDefault="00062E47" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pastiprināta svīšana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235C682E" w14:textId="72468874" w:rsidR="00E1476B" w:rsidRDefault="00E1476B" w:rsidP="00F061FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nervozitāte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25A055E6" w14:textId="250E98DD" w:rsidR="00687707" w:rsidRPr="00820A53" w:rsidRDefault="00E1476B" w:rsidP="00687707">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> Pārejoša</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003EA5FA" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7208C9" w14:textId="5F915457" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C80439" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="00F061FA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F56FB03" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E8891D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E1145F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00820A53" w:rsidRDefault="00C114FF" w:rsidP="00820A53">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D75D80" w14:textId="4F3EA514" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="00C77A67" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles lieto grūsnības laikā, ārstēšana jāpārtrauc vismaz 4 dienas pirms paredzamā dzemdību laika vai tad, kad parādās dzemdību tuvošanās pazīmes, ja paredzamais dzemdību datums nav zināms vai nav plānots, jo var </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1178">
+        <w:t xml:space="preserve">pārtraukties </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dzemdes kontrakcijas vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00753F6B" w:rsidRPr="00210813">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00753F6B">
+        <w:t>ildzināties</w:t>
+      </w:r>
+      <w:r w:rsidR="00753F6B" w:rsidRPr="00210813">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210813">
+        <w:t>dzemdības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2ABAF0" w14:textId="77777777" w:rsidR="00092A37" w:rsidRPr="00B31823" w:rsidRDefault="00092A37" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71524EF1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00820A53" w:rsidRDefault="00C114FF" w:rsidP="006C75E4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B77CB1" w14:textId="60845763" w:rsidR="00210813" w:rsidRDefault="005D43FF" w:rsidP="00007D48">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Izvairīties no lietošanas ķēvēm</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1178">
+        <w:t xml:space="preserve"> zīdīšanas laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, jo </w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles izdalās pienā. </w:t>
+      </w:r>
+      <w:r w:rsidR="00210813">
+        <w:t xml:space="preserve">Nav noteikts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAB77DF" w14:textId="794B64FB" w:rsidR="00C77A67" w:rsidRPr="00B31823" w:rsidRDefault="00210813" w:rsidP="00007D48">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00210813">
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C5F">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="005D43FF" w:rsidRPr="00210813">
+        <w:t>eterināro zāļu lietošanas drošums grūsnības laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36229DD3" w14:textId="5C6DF821" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="00C77A67" w:rsidP="00007D48">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kumeļš</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1178">
+        <w:t xml:space="preserve"> zīšanas laikā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uzņem lielu daudzumu piena, salīdzinot ar ķermeņa svaru. Tāpēc laktācijas laikā nevar pilnībā izslēgt aktīvās vielas, kas izdalās mātes pienā, iedarbību</w:t>
+      </w:r>
+      <w:r w:rsidR="00210813">
+        <w:t xml:space="preserve"> uz zīdāmo kumeļu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690D6C36" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B03063" w:rsidRDefault="009A07D1" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FD352D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EDC5DC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACC3979" w14:textId="77777777" w:rsidR="00A71B6A" w:rsidRPr="00B31823" w:rsidRDefault="00A71B6A" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Iedarbība, tostarp blakusparādības, var pastiprināties, lietojot vienlaikus ar glikokortikoīdiem, ß2-simpatomimētiskajiem līdzekļiem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antiholīnerģiskajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metilksantīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C5CBC5" w14:textId="01D4E914" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="00865A0B" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="009A07D1">
+        <w:t xml:space="preserve">eterinārās zāles nedrīkst lietot vienlaicīgi ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A07D1">
+        <w:t>simpatomimētiskajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A07D1">
+        <w:t xml:space="preserve"> līdzekļiem vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A07D1">
+        <w:t>vazodilatatoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A07D1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A27254D" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dzīvniekiem, kas ārstēti ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, pēc anestēzijas var rasties sirds ritma traucējumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACEC18F" w14:textId="389BE6AD" w:rsidR="00A71B6A" w:rsidRPr="00B31823" w:rsidRDefault="00A71B6A" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vienlaicīga halogēnus saturošu narko</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t>zes līdzekļu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izoflurāna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metoksiflurāna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) lietošana palielina kambaru aritmiju risku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E44279" w14:textId="77777777" w:rsidR="00A71B6A" w:rsidRPr="00B31823" w:rsidRDefault="00A71B6A" w:rsidP="00A71B6A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietojot gan vietējās, gan vispārējās anestēzijas līdzekļus, nevar izslēgt turpmāku asinsvadu paplašināšanos un asinsspiediena pazemināšanos, jo īpaši, ja to lieto kombinācijā ar atropīnu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D6E64A" w14:textId="77777777" w:rsidR="00A71B6A" w:rsidRPr="00B31823" w:rsidRDefault="00A71B6A" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Palielināts aritmijas risks, vienlaicīgi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210813">
+        <w:t xml:space="preserve">lietojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210813">
+        <w:t>uzpirkstīšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210813">
+        <w:t xml:space="preserve"> glikozīdus.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D5F8C" w14:textId="4FED53F0" w:rsidR="00A71B6A" w:rsidRPr="00B31823" w:rsidRDefault="00865A0B" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="009A07D1">
+        <w:t xml:space="preserve">eterinārās zāles var samazināt vai neitralizēt prostaglandīna F2α un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A07D1">
+        <w:t>oksitocīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A07D1">
+        <w:t xml:space="preserve"> ietekmi uz dzemdi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055786AF" w14:textId="535CF4E0" w:rsidR="009A07D1" w:rsidRPr="00B31823" w:rsidRDefault="009A07D1" w:rsidP="009A07D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir β-adrenerģiskais agonists, un pēc tam to neitralizē β-blokatori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072FA89C" w14:textId="77777777" w:rsidR="009A07D1" w:rsidRPr="00B03063" w:rsidRDefault="009A07D1" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A640D03" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B540999" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00B31823" w:rsidRDefault="00145D34" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620126CB" w14:textId="77777777" w:rsidR="00F923A3" w:rsidRPr="00B31823" w:rsidRDefault="00F923A3" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613A2F75" w14:textId="77777777" w:rsidR="000652A8" w:rsidRDefault="000652A8" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103B830F" w14:textId="77777777" w:rsidR="009668C4" w:rsidRPr="00B31823" w:rsidRDefault="009668C4" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561F8AF9" w14:textId="0D1EF2CB" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132358F6" w14:textId="1F41D828" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00224A3E" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ievadīt 0,8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uz kilogramu ķermeņa svara (t. i., 0,7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara), kas atbilst 4 ml šķīduma iekšķīgai lietošanai/125 kg ķermeņa svara, divas reizes dienā ar aptuveni 12 stundu (vismaz 8 stundu) intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E189B6D" w14:textId="3C0E4103" w:rsidR="00F16B9F" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ārstēšanas ilgums ir ne </w:t>
+      </w:r>
+      <w:r w:rsidR="0005357C">
+        <w:t xml:space="preserve">ilgāk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kā desmit dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00210813">
+        <w:t xml:space="preserve"> pēc kārtas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210F7812" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7C72A1" w14:textId="3F6FCBE4" w:rsidR="00AD740D" w:rsidRDefault="00865A0B" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B9F">
+        <w:t xml:space="preserve">eterinārās zāles ievadīt ar mazu barības daudzumu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697E0B5A" w14:textId="1755B7E4" w:rsidR="00F16B9F" w:rsidRDefault="009668C4" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ievadāmās devas mērīšanai izmantot komplektā iekļauto šļirci. Ievietot šļirces sprauslu pudeles atverē un ievilkt nepieciešamo tilpumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D16272" w14:textId="77777777" w:rsidR="00CD4F61" w:rsidRPr="00537E42" w:rsidRDefault="00CD4F61" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23865A1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs veterinārās zāles ir paredzētas atsevišķu dzīvnieku ārstēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7215C6" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBA0BCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6353CD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709285E9" w14:textId="3F508D22" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> devas, kas līdz 4 reizēm pārsniedza terapeitisko devu (iekšķīgi), lietoj</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0B">
+        <w:t xml:space="preserve">ot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 90 dienas, izraisīja tikai īslaicīgas blakusparādības, kas raksturīgas ß2-adrenoreceptoru agonistiem (svīšanu, tahikardiju, muskuļu trīci) un kurām nebija nepieciešama ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40281C74" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD85BB1" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00857097" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nejaušas pārdozēšanas gadījumā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>antidotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> var lietot ß-blokatoru (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>propranololu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50426F10" w14:textId="77777777" w:rsidR="00857097" w:rsidRPr="00B31823" w:rsidRDefault="00857097" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FABA9E2" w14:textId="75B9B579" w:rsidR="000652A8" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="0017227C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās </w:t>
+      </w:r>
+      <w:r w:rsidR="0017227C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A0FA40" w14:textId="77777777" w:rsidR="000652A8" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AD371A" w14:textId="77777777" w:rsidR="000652A8" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3127AFB8" w14:textId="77777777" w:rsidR="00857097" w:rsidRPr="00B31823" w:rsidRDefault="00857097" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8D066D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3C629B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9FBA6F" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC02457" w14:textId="702F1C73" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00780976" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523F0CB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38255366" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D7FD5B" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141F7855" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00642E84" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16581A6A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00955972" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFA1D90" w14:textId="71A685EA" w:rsidR="000652A8" w:rsidRPr="00642E84" w:rsidRDefault="000652A8" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> QR03CC13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324CFAF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00955972" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E44FE3E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00642E84" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DA7DEB" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00955972" w:rsidRDefault="00F16B9F" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241D81B4" w14:textId="104331DD" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00141270" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve">eterinārās zāles satur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>hidrohlorīdu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve">, kas ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>simpatomimētiskais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>amīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve">, kas galvenokārt saistās ar ß2-adrenoreceptoriem uz bronhu gludās muskulatūras šūnu membrānām. Pēc tam tas aktivizē enzīmu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>adenilāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>ciklāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> gludās muskulatūras šūnās, tādējādi nodrošinot intensīvas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>bronhodilatējošas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> īpašības un samazinot elpceļu pretestību. Ir pierādīts, ka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve">veterinārās zāles kavē histamīna izdalīšanos no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5" w:rsidRPr="00210813">
+        <w:t>mastocītiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> plaušās un uzlabo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>mukociliāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003665B5">
+        <w:t>klīrensu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003665B5">
+        <w:t xml:space="preserve"> zirgiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B05AE5C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FEBC57" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8C22EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0124EFB0" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>biopieejamība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pēc iekšķīgas lietošanas zirgiem ir 100 %. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> maksimālā koncentrācija plazmā (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) tiek sasniegta 2 stundas pēc lietošanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010BE3A5" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pēc pirmās ieteicamās atkārtotās zāļu devas ir sagaidāmas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vērtības no 0,4 līdz 0,9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ml. Līdzsvara koncentrācija plazmā tiek sasniegta pēc 3–5 ārstēšanas dienām. Šajā laikā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vērtības svārstās no 0,6 līdz 1,6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4028E6F7" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Viela ātri izplatās audos un galvenokārt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metabolizējas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> aknās. Ne vairāk kā 45% no devas daļas, kas izdalās ar urīnu, ir sākotnējais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3175A4" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tiek izvadīts no plazmas dažādās fāzēs, un tā vidējais galīgais eliminācijas pusperiods ir no desmit līdz divdesmit stundām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107B195B" w14:textId="7CDC9CF6" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lielākā daļa ievadītās devas tiek izvadīta neizmainītā veidā caur nierēm (70–91%), pārējā daļa — ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00141270">
+        <w:t xml:space="preserve"> fekālijām </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(± 6–15%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D886670" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CEC13C" w14:textId="77777777" w:rsidR="00D83577" w:rsidRPr="00B03063" w:rsidRDefault="00D83577" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD7FFE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="000652A8" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B800F7C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADF0375" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48945946" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E31ADFD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="001265CD" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ECC1C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD2439C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2078957C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0B7968" w14:textId="02BE4ACA" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 3 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3D6FEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00683E50" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFC05E7" w14:textId="77777777" w:rsidR="00683E50" w:rsidRPr="00B31823" w:rsidRDefault="00683E50" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7B6634" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0CB953" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462E763A" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRDefault="00BB415E" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk78453009"/>
+      <w:r>
+        <w:t>Neuzglabāt temperatūrā virs 30 °C.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7F7A5713" w14:textId="77777777" w:rsidR="009F0656" w:rsidRPr="00B31823" w:rsidRDefault="009F0656" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc pirmreizējas tiešā iepakojuma atvēršanas neuzglabāt temperatūrā virs 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136B6319" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C57ED7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489FBFE4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33917A1A" w14:textId="521BE848" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F46854" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk56788644"/>
+      <w:r w:rsidRPr="00BA009F">
+        <w:t xml:space="preserve">Balta </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F" w:rsidRPr="00136C5F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11913">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F" w:rsidRPr="00BA009F">
+        <w:t xml:space="preserve">PE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA009F">
+        <w:t>pudele ar baltu</w:t>
+      </w:r>
+      <w:r w:rsidR="00287675" w:rsidRPr="00BA009F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA009F">
+        <w:t xml:space="preserve"> bērniem neatveramu, uzskrūvējamu vāciņu un </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F" w:rsidRPr="00136C5F">
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11913">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F" w:rsidRPr="00BA009F">
+        <w:t xml:space="preserve">PE </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F">
+        <w:t>atveri</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F" w:rsidRPr="00BA009F">
+        <w:t xml:space="preserve"> šļirce</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="6F05FCFA" w14:textId="50DBB00F" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="007637F5" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="007472AD">
+        <w:t>eterinārās zāles tiek piegādātas kartona kast</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA009F">
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="007472AD">
+        <w:t>ē ar mērierīci, 25 ml šļirci ar polipropilēna korpusu un polietilēna virzuli. Uz šļircēm ir iedaļas pa 1 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C6F23D" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1247EBE6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00F16B9F" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra pudele satur 360 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3192F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DF3730" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="006C75E4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42550E38" w14:textId="77777777" w:rsidR="00F82CCF" w:rsidRPr="00B31823" w:rsidRDefault="00F82CCF" w:rsidP="006C4BF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540F55C1" w14:textId="61C25AA3" w:rsidR="00F82CCF" w:rsidRPr="00B31823" w:rsidRDefault="00F82CCF" w:rsidP="007A3837">
+      <w:pPr>
+        <w:pStyle w:val="ox-6aff376eb2-msonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDC087A" w14:textId="77777777" w:rsidR="00F82CCF" w:rsidRPr="00B31823" w:rsidRDefault="00F82CCF" w:rsidP="007A3837">
+      <w:pPr>
+        <w:pStyle w:val="ox-6aff376eb2-msonormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503E2CED" w14:textId="77777777" w:rsidR="00F82CCF" w:rsidRPr="00B31823" w:rsidRDefault="00F82CCF" w:rsidP="006C4BF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4E5CA1" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65449934" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B63E87" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51898454" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRPr="00B31823" w:rsidRDefault="00B6010C" w:rsidP="00F16B9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alfasan Nederland B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A668B4" w14:textId="77777777" w:rsidR="00F16B9F" w:rsidRDefault="00F16B9F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0964E426" w14:textId="77777777" w:rsidR="000018EE" w:rsidRPr="00B31823" w:rsidRDefault="000018EE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420B813B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REĢISTRĀCIJAS APLIECĪBAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6984FB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B54B9D" w14:textId="372DF5B9" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136C5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/25/0054</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093E516D" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRPr="00B31823" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411F7523" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDDA564" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481ED9D3" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00B31823" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619BAB69" w14:textId="5C7783BB" w:rsidR="00D81B69" w:rsidRPr="00B31823" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>22/07/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0BB9EE" w14:textId="77777777" w:rsidR="00D65777" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1446598A" w14:textId="77777777" w:rsidR="00E63014" w:rsidRPr="00B31823" w:rsidRDefault="00E63014" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E8B0AF" w14:textId="597CA2ED" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00FF1E00">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="0017227C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CEFF84" w14:textId="029CCBF3" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00FF1E00">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0017227C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2D51E8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EABFAF0" w14:textId="3723E346" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00955972" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>07/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C691DE" w14:textId="77777777" w:rsidR="00D96829" w:rsidRDefault="00D96829" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73915DEF" w14:textId="77777777" w:rsidR="000018EE" w:rsidRPr="00B31823" w:rsidRDefault="000018EE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD6D2D4" w14:textId="5CA5DAAF" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidR="0017227C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E62FF68" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46ED244E" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129690EA" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA45482" w14:textId="03A707E7" w:rsidR="00C114FF" w:rsidRPr="00FB4A2C" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574AE880" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="008912A5" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC65834" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="009A654C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2732BDB3" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="009A654C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A44AC6" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="009A654C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D58A77" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="009A654C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302DA65D" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="009A654C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6253FAED" w14:textId="77777777" w:rsidR="009A654C" w:rsidRPr="00B31823" w:rsidRDefault="009A654C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACE3854" w14:textId="77777777" w:rsidR="003B6E75" w:rsidRPr="00B31823" w:rsidRDefault="003B6E75" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6453CD5F" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFAB410" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DAC200" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04513AF8" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4FDBB7" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01ACC7FD" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C80D37B" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553DF3B8" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BBC91D" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731F2D42" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E182102" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB71015" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF0E4F9" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378CFB26" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368BC0B7" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6CF324" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B86A92" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDD2940" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1884374C" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234A172F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C681EDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71751EB6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352813E5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9001B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789DEAC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4470FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AF89A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3FB8A8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599BF6B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F53F98F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6399B631" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEF6E70" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6C8318" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53EE29B3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C2AD23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3179143F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0A8A88" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68714E7B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDCC509" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797FC9E0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36708DE3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17000C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77ECEFA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B1DEDC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBF8300" w14:textId="77777777" w:rsidR="00FF1E00" w:rsidRPr="00B31823" w:rsidRDefault="00FF1E00" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1711721E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>A. MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13539795" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C114FF" w:rsidRPr="00B31823" w14:paraId="1F4BC176" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09451AAF" w14:textId="3CAAF6F1" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="003C7B28" w:rsidP="004F539D">
+          <w:p w14:paraId="08EAE8D4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00645E59">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>UZ</w:t>
-[...13 lines deleted...]
-              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1D505D" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="004F539D">
+          <w:p w14:paraId="36F2BB3F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EA0E0BD" w14:textId="05D03E8A" w:rsidR="00FF4F38" w:rsidRPr="00645E59" w:rsidRDefault="003C7B28" w:rsidP="004F539D">
+          <w:p w14:paraId="19063C80" w14:textId="723FD2EC" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00780976" w:rsidP="00A9226B">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00645E59">
+              <w:t>Kartona kast</w:t>
+            </w:r>
+            <w:r w:rsidR="009E00BA">
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Etiķete 100 ml un 250 ml flakoniem</w:t>
+              <w:t>īt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D4BD72F" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...22 lines deleted...]
-    <w:p w14:paraId="112BB045" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
+    <w:p w14:paraId="38497FDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BB43BB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002652D3">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09226635" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B7A9BE" w14:textId="16FE1A3A" w:rsidR="0073462B" w:rsidRPr="00B31823" w:rsidRDefault="00B6010C" w:rsidP="0073462B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00645E59">
-[...5 lines deleted...]
-        <w:t>Forcyl</w:t>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ventimaxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A558BD">
-[...31 lines deleted...]
-    <w:p w14:paraId="269A5AD8" w14:textId="6A159BFD" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ml šķīdums </w:t>
+      </w:r>
+      <w:r w:rsidR="009E00BA">
+        <w:t>iekšķīgai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF79120" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53874DD1" w14:textId="77777777" w:rsidR="0032127B" w:rsidRPr="00B31823" w:rsidRDefault="0032127B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C138ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002652D3">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
-      <w:r w:rsidR="00E919A7" w:rsidRPr="002652D3" w:rsidDel="00E919A7">
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="77B18215" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B685A1F" w14:textId="2D40DBCB" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002652D3">
-[...31 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Marbofloksacīns</w:t>
+        <w:t>hidrohlorīds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>/ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149E613E" w14:textId="77777777" w:rsidR="004A7EF9" w:rsidRDefault="004A7EF9" w:rsidP="00FF4F38">
-[...23 lines deleted...]
-    <w:p w14:paraId="7FBC018D" w14:textId="55CD6B83" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
+    <w:p w14:paraId="4D563CCA" w14:textId="364C21F7" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0066EFF2" w14:textId="77777777" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080FD33C" w14:textId="77777777" w:rsidR="0032127B" w:rsidRPr="00B31823" w:rsidRDefault="0032127B" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622760BD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002652D3">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>IEPAKOJUMA LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB726DE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5AD2A3" w14:textId="789BA6B8" w:rsidR="00452085" w:rsidRPr="00B31823" w:rsidRDefault="00E52812" w:rsidP="00452085">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk131074805"/>
+      <w:r>
+        <w:t xml:space="preserve">360 ml un šļirce </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="234F95B4" w14:textId="77777777" w:rsidR="00452085" w:rsidRPr="00B31823" w:rsidRDefault="00452085" w:rsidP="00E52812">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2ECFBD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E46C17" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A94871D" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...47 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="33136D72" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD3D22B" w14:textId="06212C7A" w:rsidR="005E178E" w:rsidRPr="00B31823" w:rsidRDefault="00576B25" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50CBF429" wp14:editId="3B62B338">
-            <wp:extent cx="933450" cy="590550"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D0510CF" wp14:editId="0791949D">
+            <wp:extent cx="641985" cy="501015"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Resim 3"/>
+            <wp:docPr id="1" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="933450" cy="590550"/>
+                      <a:ext cx="641985" cy="501015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8A9D24" w14:textId="77777777" w:rsidR="00C81CFB" w:rsidRDefault="00C81CFB" w:rsidP="00FF4F38">
-[...478 lines deleted...]
-    <w:p w14:paraId="37980F7C" w14:textId="3D9F533E" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00A51F3C" w:rsidP="00FF4F38">
+    <w:p w14:paraId="1B32947D" w14:textId="77777777" w:rsidR="005C2281" w:rsidRDefault="005C2281" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6BD844" w14:textId="77777777" w:rsidR="00341915" w:rsidRPr="00B31823" w:rsidRDefault="00341915" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E774337" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5D6A3958" w14:textId="77777777" w:rsidR="004A7EF9" w:rsidRPr="002652D3" w:rsidRDefault="004A7EF9" w:rsidP="004A7EF9">
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405AA3F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70504444" w14:textId="77777777" w:rsidR="005C2281" w:rsidRPr="00B31823" w:rsidRDefault="005C2281" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5257DE3C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...122 lines deleted...]
-    <w:p w14:paraId="710E7B5F" w14:textId="77777777" w:rsidR="002013B2" w:rsidRPr="00645E59" w:rsidRDefault="002013B2" w:rsidP="002013B2">
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF5959E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B797E80" w14:textId="77777777" w:rsidR="006B5E2D" w:rsidRPr="00B31823" w:rsidRDefault="006B5E2D" w:rsidP="006B5E2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF6E5DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DD48AB" w14:textId="77777777" w:rsidR="0032127B" w:rsidRPr="00B31823" w:rsidRDefault="0032127B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0439ABDB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="539FD622" w14:textId="77777777" w:rsidR="002013B2" w:rsidRPr="00645E59" w:rsidRDefault="002013B2" w:rsidP="002013B2">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33829AF8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347FEE97" w14:textId="69547AF0" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ierobežojumu periodi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF0F02C" w14:textId="77777777" w:rsidR="005C2281" w:rsidRPr="00B31823" w:rsidRDefault="005C2281" w:rsidP="005C2281">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783A8F3D" w14:textId="01B6608B" w:rsidR="00857097" w:rsidRPr="00B31823" w:rsidRDefault="00780976" w:rsidP="00D83577">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79960D65" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8CCDD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C04A41" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="35E6C279" w14:textId="77777777" w:rsidR="002013B2" w:rsidRPr="00E57A7D" w:rsidRDefault="001F3358" w:rsidP="002013B2">
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BED611A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB2F2D9" w14:textId="49B8132F" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="0032127B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636D68F7" w14:textId="2AB3C37B" w:rsidR="0023168C" w:rsidRPr="00B31823" w:rsidRDefault="0023168C" w:rsidP="0023168C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc atvēršanas izlietot 3 mēnešu laikā, izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7760B779" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546BA4CD" w14:textId="77777777" w:rsidR="0032127B" w:rsidRPr="00B31823" w:rsidRDefault="0032127B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409E3273" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100247C9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4288B3F9" w14:textId="77777777" w:rsidR="007F1972" w:rsidRDefault="00BB415E" w:rsidP="007F1972">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neuzglabāt temperatūrā virs 30 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116D3C04" w14:textId="77777777" w:rsidR="009F0656" w:rsidRPr="00B31823" w:rsidRDefault="009F0656" w:rsidP="007F1972">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc pirmreizējas tiešā iepakojuma atvēršanas neuzglabāt temperatūrā virs 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A40FCA" w14:textId="77777777" w:rsidR="00A00310" w:rsidRDefault="00A00310" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFE83E8" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05175F16" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="000D67D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA76F95" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D10B01" w14:textId="77777777" w:rsidR="004255FF" w:rsidRDefault="004255FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Grūtniecēm jāievēro piesardzība, rīkojoties ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E70A7DA" w14:textId="35D18B12" w:rsidR="007F1972" w:rsidRPr="00B31823" w:rsidRDefault="007F1972" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pirms lietošanas izlasiet lietošanas instrukciju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E458CB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2F54AA" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCFCD68" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="000D67D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">VĀRDI “LIETOŠANAI DZĪVNIEKIEM” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E07EBD7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EF87E0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietošanai dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203C5E04" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EF776D" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC55E5F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC2512F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B1367D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13843F04" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53723B9E" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6065FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A4313D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43596BAF" w14:textId="77777777" w:rsidR="007C3A48" w:rsidRPr="00B31823" w:rsidRDefault="007C3A48" w:rsidP="007C3A48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5884FAE1" w14:textId="77777777" w:rsidR="007C3A48" w:rsidRPr="00B31823" w:rsidRDefault="00B6010C" w:rsidP="007C3A48">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alfasan Nederland B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00996F92" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1959E1BF" w14:textId="77777777" w:rsidR="00B03063" w:rsidRPr="00B31823" w:rsidRDefault="00B03063" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28362E96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A5F96F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175EFDB7" w14:textId="0D766D46" w:rsidR="00C114FF" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136C5F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/25/0054</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3921E495" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292AA036" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRPr="00B31823" w:rsidRDefault="00136C5F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3238244E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED5A179" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A022A66" w14:textId="39E6DDA1" w:rsidR="00A9226B" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Etiķete</w:t>
+        <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>: {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30214367" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072390AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A71F08C" w14:textId="77777777" w:rsidR="001F395D" w:rsidRPr="00B31823" w:rsidRDefault="001F395D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F77C2CA" w14:textId="635107F0" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00E66869" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E00BA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Plastmasas (</w:t>
+      </w:r>
+      <w:r w:rsidR="009E00BA" w:rsidRPr="00136C5F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009E00BA" w:rsidRPr="009E00BA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E00BA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>) pudele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407895B4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D13E5D7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7E03AE" w14:textId="77777777" w:rsidR="002013B2" w:rsidRPr="00E57A7D" w:rsidRDefault="002013B2" w:rsidP="002013B2">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2F6565F0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60047357" w14:textId="31D75125" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00B6010C" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Ventimaxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A34AE8">
-[...3 lines deleted...]
-        <w:t>Forcyl</w:t>
+      <w:r>
+        <w:t>mikrogrami</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A34AE8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>/ml šķīdums</w:t>
+      </w:r>
+      <w:r w:rsidR="009E00BA" w:rsidRPr="009E00BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00124C01">
-[...18 lines deleted...]
-    <w:p w14:paraId="3550ECD0" w14:textId="77777777" w:rsidR="002013B2" w:rsidRDefault="00AE002A" w:rsidP="002013B2">
+      <w:r w:rsidR="009E00BA">
+        <w:t>iekšķīgai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C9B191" w14:textId="68D14E3A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B2FC69" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ADBCCD" w14:textId="67AF3768" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3530D5FF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7C3FD3" w14:textId="2C50BA88" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA94CA8" w14:textId="5A756E20" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EE9C0D" w14:textId="2D8A0CDB" w:rsidR="000A4D86" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241BF6B1" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E58275" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00443379" w:rsidP="001D3607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CA6CE9" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C11F81" w14:textId="4A952988" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00576B25" w:rsidP="001D3607">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54823B84" wp14:editId="23321E6E">
-            <wp:extent cx="933450" cy="590550"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3662A2FA" wp14:editId="3DFF55F6">
+            <wp:extent cx="641985" cy="501015"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Resim 4"/>
+            <wp:docPr id="2" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="933450" cy="590550"/>
+                      <a:ext cx="641985" cy="501015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C99B93B" w14:textId="77777777" w:rsidR="00AE002A" w:rsidRDefault="00AE002A" w:rsidP="002013B2">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="06E27142" w14:textId="5FD3A291" w:rsidR="001D3607" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55106C57" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381F98D7" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00443379" w:rsidP="001D3607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
-[...82 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F373BDC" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750032E5" w14:textId="77777777" w:rsidR="006B5E2D" w:rsidRPr="00B31823" w:rsidRDefault="006B5E2D" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AD8270" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5271D748" w14:textId="7219335F" w:rsidR="001D3607" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD4C7AF" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745CC1C4" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00443379" w:rsidP="001D3607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25826987" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1717141F" w14:textId="3D59796A" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ierobežojumu periodi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6BA5F4" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCA606D" w14:textId="2CD0C597" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00780976" w:rsidP="001D3607">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE206E5" w14:textId="3CFD6E4C" w:rsidR="001D3607" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617D3EC3" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232F5C1B" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00443379" w:rsidP="001D3607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AED3446" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FB51AD" w14:textId="07154241" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="0032127B" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B967419" w14:textId="32A1B1C9" w:rsidR="0023168C" w:rsidRPr="00B31823" w:rsidRDefault="0023168C" w:rsidP="0023168C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc atvēršanas izlietot 3 mēnešu laikā, izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F0CC5B" w14:textId="1CDDA0EC" w:rsidR="001D3607" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D734EA7" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DCA0C3" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00443379" w:rsidP="001D3607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381053A6" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6565D60D" w14:textId="77777777" w:rsidR="001D3607" w:rsidRDefault="00BB415E" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neuzglabāt temperatūrā virs 30 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED1AD42" w14:textId="77777777" w:rsidR="009F0656" w:rsidRPr="00B31823" w:rsidRDefault="009F0656" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc pirmreizējas tiešā iepakojuma atvēršanas neuzglabāt temperatūrā virs 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF06C1C" w14:textId="4B9D6377" w:rsidR="00F62853" w:rsidRDefault="00F62853" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFD9D60" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E702B50" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00443379" w:rsidP="001D3607">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403A7E4B" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0BE21C" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00B6010C" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Alfasan Nederland B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EDFE00" w14:textId="6F8B6136" w:rsidR="001D3607" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511D3FD7" w14:textId="77777777" w:rsidR="00FB4A2C" w:rsidRPr="00B31823" w:rsidRDefault="00FB4A2C" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363617D3" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="001D3607">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A757639" w14:textId="77777777" w:rsidR="002013B2" w:rsidRPr="00E57A7D" w:rsidRDefault="002013B2" w:rsidP="002013B2">
-[...16 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="543CBA9D" w14:textId="77777777" w:rsidR="001D3607" w:rsidRPr="00B31823" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D00562" w14:textId="69E8A4D1" w:rsidR="00FB4A2C" w:rsidRDefault="001D3607" w:rsidP="001D3607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Lot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E57A7D">
-[...188 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>: {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B29BC23" w14:textId="4F543CDB" w:rsidR="00C114FF" w:rsidRPr="00FB4A2C" w:rsidRDefault="00FB4A2C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5747ABF1" w14:textId="46FC07A9" w:rsidR="00862659" w:rsidRDefault="00862659">
-[...293 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0B23902A" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5E6210" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E4F29B" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3BE247" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33647996" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30994762" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035456EB" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55972074" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C4ECFE" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC49781" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F4F16E" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DEB9F8" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40910AA1" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1751A16A" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AA2F62" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E88E34" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA4454C" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05033760" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67700B48" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506DA5D8" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19801D66" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F481EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="003B753D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B. LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59298A49" w14:textId="77777777" w:rsidR="0073462B" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00AE5BBA">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00FF4F38" w:rsidRPr="00645E59">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71593CC0" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="29AAF1E8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0F0D87" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4286A904" w14:textId="3C909259" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Veterināro zāļu nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108CD0E3" w14:textId="77777777" w:rsidR="004F539D" w:rsidRPr="00E57A7D" w:rsidRDefault="004F539D" w:rsidP="004F539D">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="430EE867" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF68B1D" w14:textId="3010AED3" w:rsidR="0073462B" w:rsidRPr="00B31823" w:rsidRDefault="00B6010C" w:rsidP="0073462B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00645E59">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ventimaxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/ml šķīdums </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t xml:space="preserve">iekšķīgai lietošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5A68A9" w14:textId="77777777" w:rsidR="00BC3A62" w:rsidRDefault="00BC3A62" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206DF144" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CD7753" w14:textId="14E1330E" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496778C7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21914B07" w14:textId="5833D69C" w:rsidR="006B5E2D" w:rsidRPr="00B31823" w:rsidRDefault="004F082A" w:rsidP="006B5E2D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF81220" w14:textId="77777777" w:rsidR="006B5E2D" w:rsidRPr="00B31823" w:rsidRDefault="006B5E2D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DC3383" w14:textId="16BF588B" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB0F2EB" w14:textId="0B0FB012" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogrami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="21640268" w14:textId="148853EB" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BD0BE0" w14:textId="77777777" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337D5DC7" w14:textId="77777777" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-        <w:t>Forcyl</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A558BD">
-[...34 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B83671E" w14:textId="4D081D03" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Metilparahidroksibenzoāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> E218</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>1,8 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B17E335" w14:textId="099CC1B6" w:rsidR="000A4D86" w:rsidRPr="00B31823" w:rsidRDefault="000A4D86" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Propila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parahidroksibenzoāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>0,2 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E744517" w14:textId="77777777" w:rsidR="00F62853" w:rsidRDefault="00F62853" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8B5F37" w14:textId="77777777" w:rsidR="004F082A" w:rsidRDefault="004F082A" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nedaudz viskozs, bezkrāsains līdz gaiši dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D0B558" w14:textId="77777777" w:rsidR="004F082A" w:rsidRDefault="004F082A" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7471D016" w14:textId="77777777" w:rsidR="00EC0931" w:rsidRPr="00B31823" w:rsidRDefault="00EC0931" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC9CE2E" w14:textId="728CCB0C" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...24 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Katrs</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...254 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="0BF7930E" w14:textId="6DDB8347" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00576B25" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01131921" wp14:editId="7170A9B3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>463550</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>62865</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="641350" cy="501650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Afbeelding 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="641350" cy="501650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D1397B" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="000A4D86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zirgi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9702C4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4852064C" w14:textId="77777777" w:rsidR="00252819" w:rsidRDefault="00252819" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19859FCB" w14:textId="77777777" w:rsidR="00FD6C64" w:rsidRPr="00B31823" w:rsidRDefault="00FD6C64" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC87D6F" w14:textId="508613F7" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...77 lines deleted...]
-        </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09376360" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...65 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5F80CD69" w14:textId="77777777" w:rsidR="005C2281" w:rsidRPr="00B03063" w:rsidRDefault="005C2281" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5516EC" w14:textId="4CEAA878" w:rsidR="00CF2FF7" w:rsidRPr="0066781B" w:rsidRDefault="00CF2FF7" w:rsidP="005C2281">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Elpceļu slimību ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3F9F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zirgiem, ja tiek uzskatīts, ka bronhu spazmas un/vai gļotu uzkrāšanās izraisīta elpceļu obstrukcija ir veicinošs faktors, un ir vēlams uzlabot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A4860">
+        <w:t>mukociliāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A4860">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FF4F38" w:rsidRPr="00A558BD">
-[...6 lines deleted...]
-        <w:t>Pasteurella</w:t>
+      <w:r w:rsidR="008A4860">
+        <w:t>klīrensu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF4F38" w:rsidRPr="00A558BD">
-[...278 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5D5D83" w14:textId="42B8D7E7" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="005C2281">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD93525" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D89C03" w14:textId="483F8558" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ADFF05" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">citiem </w:t>
+    <w:p w14:paraId="35E61B8C" w14:textId="77777777" w:rsidR="00D83577" w:rsidRPr="00B03063" w:rsidRDefault="00D83577" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BB9862" w14:textId="47EB654C" w:rsidR="00CF2FF7" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="00CF2FF7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069146C">
-[...5 lines deleted...]
-        <w:t>fluorhinoloniem</w:t>
+      <w:r>
+        <w:t>palīgvielām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00645E59">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> vai pret jebkuru no </w:t>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D1CF3A" w14:textId="2C99F6C4" w:rsidR="00CF2FF7" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="00CF2FF7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot zirgiem ar sirds slimību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5607C5ED" w14:textId="614DE00E" w:rsidR="00D83577" w:rsidRPr="00B31823" w:rsidRDefault="00CF2FF7" w:rsidP="00CF2FF7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Informāciju par lietošanu grūsnības vai laktācijas laikā skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t xml:space="preserve">sadaļā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Īpaši brīdinājumi”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0340F77C" w14:textId="77777777" w:rsidR="00D83577" w:rsidRDefault="00D83577" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E62F01D" w14:textId="77777777" w:rsidR="00CF02CE" w:rsidRPr="00B31823" w:rsidRDefault="00CF02CE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A27ED9" w14:textId="5258825A" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E93468" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="0091724E" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358C5100" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630C30F5" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BF1D8A" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDD1E9B" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00645E59">
-[...3 lines deleted...]
-        <w:t>palīgvielām</w:t>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00645E59">
-[...170 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF18A38" w14:textId="4952549D" w:rsidR="00B94B54" w:rsidRPr="00A558BD" w:rsidRDefault="004660F4" w:rsidP="00B94B54">
-[...301 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3C3D1D5E" w14:textId="1B906D12" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="008A4860" w:rsidP="006E316F">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Īpašus</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6CB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>piesardzības pasākumus</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6CB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veikt </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069146C">
-[...4 lines deleted...]
-        <w:t>Fluorhinoloni</w:t>
+      <w:r>
+        <w:t>halotāna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069146C">
-[...199 lines deleted...]
-        <w:t xml:space="preserve">šanu ar citu grupu </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> anestēzijas gadījumā, jo sirds funkcija var uzrādīt pastiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve"> jutību pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004B197D">
-[...4 lines deleted...]
-        <w:t>antimikrobiālajiem</w:t>
+      <w:r w:rsidR="00F62853">
+        <w:t>kateholamīniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004B197D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F62853">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C7625" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006D1880" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="006C75E4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura lieto veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74519CAC" w14:textId="2CE3D633" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles satur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> — beta agonistu, kas var izraisīt blakusparādības, piemēram, paātrinātu sirdsdarbību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F458D6" w14:textId="3B9D3DDE" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="008A4860" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Izvairīties no saskares ar ādu un nejaušas norīšanas, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11F36">
+        <w:t>saskares rokas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146CBF">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11F36">
+        <w:t>mute</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069146C">
-[...61 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00146CBF">
+        <w:t>ceļā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve">. Lietojot šīs veterinārās zāles, neēst, nedzert un nesmēķēt, lai izvairītos no nejaušas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve">veterināro zāļu uzņemšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E00F3C4" w14:textId="1A5B313D" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="008A4860" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>jāpamato ar ierosinātāja jutības testa rezultātiem</w:t>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Lai nepieļautu, ka bērns nejauši norij šīs veterinārās zāles vai nonāk ar tām saskarē, neatstāt uzpildīto šļirci bez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262E17">
+        <w:t>uzraudzības un pēc lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146CBF">
+        <w:t xml:space="preserve"> nekavējoties un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262E17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62853">
+        <w:t>pareizi aizvērt pudeli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759480F0" w14:textId="1E4D3CD3" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D23761D" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var izraisīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>embriotoksicitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Grūtniecēm jāievēro piesardzība, rīkojoties ar šīm veterinārajām zālēm. Lietot cimdus, lai izvairītos no saskares ar ādu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34772B59" w14:textId="21AF5084" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var izraisīt </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t xml:space="preserve">pastiprinātas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">jutības reakcijas. Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parabēniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>polieilēnglikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trietanolamīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) jāizvairās no </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t xml:space="preserve">saskares ar šīm  veterinārajām zālēm. Pastiprinātas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jutības reakcijas gadījumā vai, ja kairinājums saglabājas, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC6D5FD" w14:textId="3F729815" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs veterinārās zāles var kairināt ādu un/vai acis. Izvairīties no saskares ar ādu un/vai acī</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ja notikusi nejauša saskare ar ādu, rūpīgi nomazgāt ādu. Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4860">
+        <w:t>saskare ar acīm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, rūpīgi skalot ar tīru ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190C30E4" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BC567A" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00822117" w:rsidRDefault="00F62853" w:rsidP="00822117">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4E29E9" w14:textId="23950149" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069146C">
-[...191 lines deleted...]
-        <w:t xml:space="preserve">ir </w:t>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles lieto grūsnības laikā, ārstēšana jāpārtrauc vismaz 4 dienas pirms paredzamā dzemdību laika vai tad, kad parādās dzemdību tuvošanās pazīmes, ja paredzamais dzemdību datums nav zināms vai nav plānots, jo var </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t xml:space="preserve">pārtraukties </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dzemdes kontrakcijas vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t xml:space="preserve">paildzināties </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dzemdības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AAB433" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCFD961" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00822117" w:rsidRDefault="00F62853" w:rsidP="00822117">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D31158" w14:textId="519A8C0C" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="008912A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Izvairīties no lietošanas ķēvēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69" w:rsidRPr="00295E69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t xml:space="preserve">zīdīšanas laikā, jo šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles izdalās pienā. </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t>Nav noteikts šo v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eterināro zāļu lietošanas drošums grūsnības laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537D30D5" w14:textId="30FB7B4E" w:rsidR="00295E69" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00295E69">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kumeļš</w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t xml:space="preserve"> zīšanas laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uzņem lielu daudzumu piena, salīdzinot ar ķermeņa svaru. Tāpēc laktācijas laikā nevar pilnībā izslēgt aktīvās vielas, kas izdalās mātes pienā, iedarbību</w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t xml:space="preserve"> uz zīdāmo kumeļu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCA7F1B" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7AFB28" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45023141" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Iedarbība, tostarp blakusparādības, var pastiprināties, lietojot vienlaikus ar glikokortikoīdiem, ß2-simpatomimētiskajiem līdzekļiem, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069146C">
-[...4 lines deleted...]
-        <w:t>rezistentas</w:t>
+      <w:r>
+        <w:t>antiholīnerģiskajiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069146C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> pret </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļiem un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069146C">
-[...4 lines deleted...]
-        <w:t>fluorhinoloniem</w:t>
+      <w:r>
+        <w:t>metilksantīniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069146C">
-[...79 lines deleted...]
-        <w:t>te ar citiem (fluor)</w:t>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0028710B" w14:textId="7C2C5FF9" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00295E69" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve">eterinārās zāles nedrīkst lietot vienlaicīgi ar citiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069146C">
-[...4 lines deleted...]
-        <w:t>hinoloniem</w:t>
+      <w:r w:rsidR="00F62853">
+        <w:t>simpatomimētiskajiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069146C">
-[...63 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve"> līdzekļiem vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F62853">
+        <w:t>vazodilatatoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F62853">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A857216" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dzīvniekiem, kas ārstēti ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klenbuterolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, pēc anestēzijas var rasties sirds ritma traucējumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C768D95" w14:textId="4D6ACBF1" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vienlaicīga halogēnus saturošu </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E69">
+        <w:t xml:space="preserve">narkozes līdzekļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>izoflurāna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metoksiflurāna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) lietošana palielina kambaru aritmiju risku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B228251" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietojot gan vietējās, gan vispārējās anestēzijas līdzekļus, nevar izslēgt turpmāku asinsvadu paplašināšanos un asinsspiediena pazemināšanos, jo īpaši, ja to lieto kombinācijā ar atropīnu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EE3A91" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Palielināts aritmijas risks, vienlaicīgi lietojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uzpirkstīšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> glikozīdus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4977B0" w14:textId="151EB964" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00295E69" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve">eterinārās zāles var samazināt vai neitralizēt prostaglandīna F2α un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F62853">
+        <w:t>oksitocīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F62853">
+        <w:t xml:space="preserve"> ietekmi uz dzemdi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60815874" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir β-adrenerģiskais agonists, un pēc tam to neitralizē β-blokatori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2B38D9" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E30CD73" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...154 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11468ED8" w14:textId="56BAE6D3" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klenbuterola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...70 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00080B9B" w:rsidRPr="00A0500D">
-[...4 lines deleted...]
-        <w:t>pašinjicēšanas</w:t>
+      <w:r>
+        <w:t>hidrohlorīda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00080B9B" w:rsidRPr="00A0500D">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Ja notikusi nejauša </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> devas, kas līdz 4 reizēm pārsniedza terapeitisko devu (iekšķīgi), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3F9F">
+        <w:t xml:space="preserve">lietojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>90 dienas, izraisīja tikai īslaicīgas blakusparādības, kas raksturīgas ß2-adrenoreceptoru agonistiem (svīšanu, tahikardiju, muskuļu trīci) un kurām nebija nepieciešama ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE2B4AE" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nejaušas pārdozēšanas gadījumā kā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001D6067">
-[...4 lines deleted...]
-        <w:t>pašinjicēšana</w:t>
+      <w:r>
+        <w:t>antidotu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001D6067">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Nejauša </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> var lietot ß-blokatoru (piemēram, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A0500D">
-[...4 lines deleted...]
-        <w:t>pašinjicēšana</w:t>
+      <w:r>
+        <w:t>propranololu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A0500D">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="002652D3">
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463A6A9A" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A18654B" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F2D5CD" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1300CE00" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EB9624" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209DE25D" w14:textId="3A1C4E3B" w:rsidR="0033465F" w:rsidRDefault="00B94B54" w:rsidP="00645E59">
-[...616 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="08EBA924" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C4772F" w14:textId="77777777" w:rsidR="00F62853" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BB1A9F" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADECA5A" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6A7920" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9EEE82" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRPr="00B31823" w:rsidRDefault="00136C5F" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331D2D40" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015DCEAA" w14:textId="5FC0F681" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t>B</w:t>
-[...43 lines deleted...]
-      </w:pPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CDFE24" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279B6F44" w14:textId="080D060A" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00687707" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zirgi:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4148"/>
-        <w:gridCol w:w="4148"/>
+        <w:gridCol w:w="4027"/>
+        <w:gridCol w:w="4225"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B7E68" w14:paraId="3C06E9A4" w14:textId="77777777" w:rsidTr="00124C01">
+      <w:tr w:rsidR="00F959DF" w:rsidRPr="00B31823" w14:paraId="778AE018" w14:textId="77777777" w:rsidTr="00150AA9">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="4027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5FF185" w14:textId="77777777" w:rsidR="009B7E68" w:rsidRPr="00E57A7D" w:rsidRDefault="009B7E68" w:rsidP="00645E59">
+          <w:p w14:paraId="06A21A23" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00150AA9">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Ļoti</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Reti </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1DC1213C" w14:textId="77777777" w:rsidR="009B7E68" w:rsidRPr="00E57A7D" w:rsidRDefault="009B7E68" w:rsidP="00645E59">
+          <w:p w14:paraId="13D15FCF" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00150AA9">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>am</w:t>
-[...61 lines deleted...]
-              <w:t>):</w:t>
+              <w:t xml:space="preserve">(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="4225" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1524AAD4" w14:textId="1F94B11D" w:rsidR="009B7E68" w:rsidRPr="00FD61EC" w:rsidRDefault="009B7E68" w:rsidP="00645E59">
+          <w:p w14:paraId="20B2411D" w14:textId="281B5A00" w:rsidR="00054779" w:rsidRPr="00822117" w:rsidRDefault="00F62853" w:rsidP="00150AA9">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>Reakcija</w:t>
+            <w:r>
+              <w:t>Tahikardija</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...82 lines deleted...]
-            <w:r w:rsidRPr="00522E84">
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>; hipotensija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ABA4B0D" w14:textId="77777777" w:rsidR="009B7E68" w:rsidRPr="00522E84" w:rsidRDefault="009B7E68" w:rsidP="00645E59">
+          <w:p w14:paraId="31DC9D4A" w14:textId="54F6A214" w:rsidR="002567F4" w:rsidRPr="00B31823" w:rsidRDefault="002567F4" w:rsidP="00150AA9">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>Anafilaktiska</w:t>
+            <w:r>
+              <w:t>Letarģija</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00522E84">
+            <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E1A1C" w:rsidRPr="00B31823" w14:paraId="263C266E" w14:textId="77777777" w:rsidTr="00150AA9">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF30CF1" w14:textId="77777777" w:rsidR="00E26B29" w:rsidRDefault="00E26B29" w:rsidP="00E26B29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D6AF79" w14:textId="15F610E6" w:rsidR="00E26B29" w:rsidRPr="00E26B29" w:rsidRDefault="00E26B29" w:rsidP="00E26B29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329D98D7" w14:textId="1C16AA13" w:rsidR="007E1A1C" w:rsidRPr="00B31823" w:rsidRDefault="00E26B29" w:rsidP="00E26B29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379DCDEF" w14:textId="77777777" w:rsidR="00923B52" w:rsidRPr="00822117" w:rsidRDefault="00923B52" w:rsidP="00923B52">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pastiprināta svīšana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62FD308B" w14:textId="47E26A3D" w:rsidR="007E1A1C" w:rsidRDefault="00050267" w:rsidP="00150AA9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nervozitāte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="703E0CDF" w14:textId="77777777" w:rsidR="00B81D50" w:rsidRDefault="00B81D50" w:rsidP="00C91C62">
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6845BD85" w14:textId="58A17579" w:rsidR="00687707" w:rsidRPr="00F061FA" w:rsidRDefault="00226EA3" w:rsidP="00687707">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F3AA4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> Pārejoša</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3403E58A" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00B31823" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D84792" w14:textId="6D4E4093" w:rsidR="00D207E4" w:rsidRPr="00D207E4" w:rsidRDefault="00F62853" w:rsidP="00D207E4">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C5F">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>vai tā vietējam pārstāvim</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00D207E4" w:rsidRPr="00D207E4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EB0067C" w14:textId="723E86C6" w:rsidR="00EB457B" w:rsidRPr="00B31823" w:rsidRDefault="00EB457B" w:rsidP="00EB1A80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F5BCE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5BEB11" w14:textId="03C7052B" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6055B128" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527A3E65" w14:textId="77777777" w:rsidR="009668C4" w:rsidRDefault="009668C4" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B893FD" w14:textId="77777777" w:rsidR="009668C4" w:rsidRDefault="009668C4" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62122EF2" w14:textId="77777777" w:rsidR="009668C4" w:rsidRDefault="009668C4" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9FD22D" w14:textId="7D1FF777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044F0781" w14:textId="469D73AA" w:rsidR="00807A65" w:rsidRDefault="00224A3E" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ievadīt 0,8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B1A10">
-[...3 lines deleted...]
-        <w:t>Pārejoša</w:t>
+      <w:r>
+        <w:t>klenbuterola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B1A10">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00124C01">
-[...4 lines deleted...]
-        <w:t>reakcija</w:t>
+      <w:r>
+        <w:t>hidrohlorīda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00124C01">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> uz kilogramu ķermeņa svara (t. i., 0,7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mikrogramus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B1A10">
-[...4 lines deleted...]
-        <w:t>lietojot</w:t>
+      <w:r>
+        <w:t>klenbuterola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B1A10">
-[...99 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> uz kg ķermeņa svara), kas atbilst 4 ml šķīduma iekšķīgai lietošanai/125 kg ķermeņa svara, divas reizes dienā ar aptuveni 12 stundu (vismaz 8 stundu) intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440CF80D" w14:textId="77777777" w:rsidR="00675025" w:rsidRPr="00B31823" w:rsidRDefault="00675025" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DF9CC7" w14:textId="216B191A" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="00807A65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ārstēšanas ilgums ir ne </w:t>
+      </w:r>
+      <w:r w:rsidR="000934C7">
+        <w:t xml:space="preserve">ilgāk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kā desmit dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="000934C7">
+        <w:t xml:space="preserve"> pēc kārtas</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA465FA" w14:textId="69F3DA63" w:rsidR="00B81D50" w:rsidRPr="00124C01" w:rsidRDefault="00B81D50" w:rsidP="00B81D50">
-[...214 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="27EB8DDA" w14:textId="1F7A24F8" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs veterinārās zāles ir paredzētas atsevišķu dzīvnieku ārstēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AD9A39" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29022EC3" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C8AF34" w14:textId="09996581" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>8.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Deva </w:t>
-[...573 lines deleted...]
-        <w:rPr>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F638DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679787FF" w14:textId="24AEB3D8" w:rsidR="007A0548" w:rsidRDefault="000934C7" w:rsidP="007A0548">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Šīs veterinārās zāles ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0548">
+        <w:t>ar mazu barības daudzumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EFF0AB" w14:textId="3B493EFE" w:rsidR="00D36591" w:rsidRDefault="007A0548" w:rsidP="007A0548">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ievadāmās devas mērīšanai izmantot komplektā iekļauto šļirci. Ievietot šļirces sprauslu pudeles atverē un ievilkt nepieciešamo tilpumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C93B19D" w14:textId="77777777" w:rsidR="00D71753" w:rsidRPr="00B31823" w:rsidRDefault="00D71753" w:rsidP="007A0548">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F201D4B" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E10A9E6" w14:textId="4F3ED765" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>9.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...76 lines deleted...]
-        <w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7052CCB8" w14:textId="77777777" w:rsidR="00A00310" w:rsidRPr="00B31823" w:rsidRDefault="00A00310" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3384ABD3" w14:textId="77777777" w:rsidR="00A00310" w:rsidRPr="00B31823" w:rsidRDefault="00A00310" w:rsidP="00A00310">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaļai un blakusproduktiem: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C09699" w14:textId="38DA113D" w:rsidR="00A00310" w:rsidRPr="00B31823" w:rsidRDefault="00780976" w:rsidP="00A00310">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5E1000" w14:textId="77777777" w:rsidR="00A00310" w:rsidRDefault="00A00310" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49988E1E" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C90DEA0" w14:textId="20D418F2" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>10.</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57347B79" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="002652D3" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...11 lines deleted...]
-    <w:p w14:paraId="1371AE19" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="00A558BD" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
+    <w:p w14:paraId="5CB99623" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...178 lines deleted...]
-        <w:t xml:space="preserve">pēc </w:t>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C199DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C381191" w14:textId="77777777" w:rsidR="00A00310" w:rsidRDefault="00BB415E" w:rsidP="00A00310">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neuzglabāt temperatūrā virs 30 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E06CB8D" w14:textId="77777777" w:rsidR="009F0656" w:rsidRPr="00B31823" w:rsidRDefault="009F0656" w:rsidP="00A00310">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc pirmreizējas tiešā iepakojuma atvēršanas neuzglabāt temperatūrā virs 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BBE54C" w14:textId="15A93CB8" w:rsidR="00A00310" w:rsidRDefault="008D0D47" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz iepakojuma pēc “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>xp</w:t>
+        <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002652D3">
-[...96 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64585EDD" w14:textId="77777777" w:rsidR="00272F16" w:rsidRDefault="00272F16" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E27C2D6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266A4CEF" w14:textId="77777777" w:rsidR="00807A65" w:rsidRPr="00B31823" w:rsidRDefault="00807A65" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57162159" w14:textId="6D6DA9C4" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A4313D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
-[...118 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu iznīcināšanai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070A39D6" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E598CCD" w14:textId="3BF25619" w:rsidR="00A13A7B" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654F6FBA" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065E41EE" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="009533B3" w:rsidP="008912A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BB1A38" w14:textId="77777777" w:rsidR="00D04270" w:rsidRPr="00645E59" w:rsidRDefault="00D04270" w:rsidP="00D04270">
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="69140BA5" w14:textId="77777777" w:rsidR="009533B3" w:rsidRDefault="009533B3" w:rsidP="008912A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410F9E05" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="008912A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2E00EF" w14:textId="7C767FCB" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00D55A75">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509EDC76" w14:textId="77777777" w:rsidR="00915897" w:rsidRPr="002652D3" w:rsidRDefault="00915897" w:rsidP="00FF4F38">
-[...28 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="72E67F80" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="008912A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB657ED" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398A136A" w14:textId="77777777" w:rsidR="00BF5B46" w:rsidRDefault="00BF5B46" w:rsidP="00FF4F38">
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6157CD7A" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0072ABDF" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3848BA" w14:textId="691180DC" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...258 lines deleted...]
-        <w:rPr>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4AE2AF" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D27DD9" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00136C5F">
+        <w:t>V/DCP/25/0054</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D4C41E" w14:textId="77777777" w:rsidR="00136C5F" w:rsidRDefault="00136C5F" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE73416" w14:textId="0732D9A8" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Balta </w:t>
+      </w:r>
+      <w:r w:rsidR="000934C7">
+        <w:t>AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">PE pudele ar baltu bērniem neatveramu, uzskrūvējamu vāciņu un </w:t>
+      </w:r>
+      <w:r w:rsidR="000934C7">
+        <w:t>ZBPE atveri šļircei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C5E1AC" w14:textId="3A0CB686" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="000934C7" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6980">
+        <w:t>eterinārās zāles tiek piegādātas kartona kast</w:t>
+      </w:r>
+      <w:r>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6980">
+        <w:t>ē ar mērierīci, 25 ml šļirci ar polipropilēna korpusu un polietilēna virzuli. Uz šļircēm ir iedaļas pa 1 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496F475F" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00DD6980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D11D0B7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra pudele satur 360 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F80E814" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F541ACF" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68956557" w14:textId="21353363" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DA2151" w14:textId="77777777" w:rsidR="00915897" w:rsidRPr="00E57A7D" w:rsidRDefault="00915897" w:rsidP="00915897">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="465DBB42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E5A819" w14:textId="6D812AD9" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00D207E4" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>07/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C14FB9" w14:textId="77777777" w:rsidR="00FF4F38" w:rsidRPr="00BE344D" w:rsidRDefault="00FF4F38" w:rsidP="00FF4F38">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="496E87BF" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305A7ADC" w14:textId="77777777" w:rsidR="00DD6980" w:rsidRPr="00B31823" w:rsidRDefault="00DD6980" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00645E59">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="lv-LV"/>
+            <w:i/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00645E59">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AA863C" w14:textId="77777777" w:rsidR="00915897" w:rsidRPr="00645E59" w:rsidRDefault="00915897" w:rsidP="00915897">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1A2826E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11697C15" w14:textId="77777777" w:rsidR="00DA0C6E" w:rsidRPr="00B31823" w:rsidRDefault="00DA0C6E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C9F764" w14:textId="11012D4B" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00895A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D246EEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B31823" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C04B65" w14:textId="51E9C02F" w:rsidR="00F62853" w:rsidRPr="00EE0923" w:rsidRDefault="00DD6980" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795894">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0923">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00837CC8" w14:textId="77777777" w:rsidR="009533B3" w:rsidRPr="00642E84" w:rsidRDefault="00B6010C" w:rsidP="00AE5BBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE0923">
+        <w:t>Alfasan Nederland B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F56A82C" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00642E84" w:rsidRDefault="00B6010C" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kuipersweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7E7D92" w14:textId="77777777" w:rsidR="003A48D2" w:rsidRPr="00642E84" w:rsidRDefault="00B6010C" w:rsidP="00B6010C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3449 JA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Woerden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="71A42A52" w14:textId="77777777" w:rsidR="00F62853" w:rsidRPr="00642E84" w:rsidRDefault="00F62853" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C86D07E" w14:textId="77777777" w:rsidR="00795894" w:rsidRPr="00642E84" w:rsidRDefault="00795894" w:rsidP="00795894">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795894">
+        <w:t>Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795894">
+        <w:t>: +31 348416945</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394C2C58" w14:textId="77777777" w:rsidR="008D37A6" w:rsidRPr="00955972" w:rsidRDefault="008D37A6" w:rsidP="008E2759">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40250FAA" w14:textId="59938B3E" w:rsidR="008D37A6" w:rsidRPr="00D207E4" w:rsidRDefault="009628A3" w:rsidP="008E2759">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D207E4">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...15 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E96D240" w14:textId="75693990" w:rsidR="00800E50" w:rsidRPr="00D207E4" w:rsidRDefault="00800E50" w:rsidP="00800E50">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Floris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...12 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00124C01">
-[...5 lines deleted...]
-        <w:t>Vetoquinol</w:t>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Veterinaire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00124C01">
-[...57 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00124C01">
-[...13 lines deleted...]
-        <w:t>rancija</w:t>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Produkten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...21 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0CE0D9" w14:textId="77777777" w:rsidR="00800E50" w:rsidRPr="00D207E4" w:rsidRDefault="00800E50" w:rsidP="00800E50">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E57A7D">
-[...5 lines deleted...]
-        <w:t>sērijas</w:t>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Kempenlandstraat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E57A7D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381AF1EC" w14:textId="6E737893" w:rsidR="00800E50" w:rsidRPr="00D207E4" w:rsidRDefault="00800E50" w:rsidP="00800E50">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5262GK </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E57A7D">
-[...5 lines deleted...]
-        <w:t>izlaidi</w:t>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Vught</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E57A7D">
-[...155 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="12C5FEAA" w14:textId="7CBFC5C5" w:rsidR="008D37A6" w:rsidRPr="00920517" w:rsidRDefault="00800E50" w:rsidP="00800E50">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D207E4">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-      </w:pPr>
-[...383 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:t>Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047FA870" w14:textId="77777777" w:rsidR="00B6010C" w:rsidRPr="00920517" w:rsidRDefault="00B6010C" w:rsidP="00F62853">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D45480" w14:textId="77777777" w:rsidR="001A5C1A" w:rsidRPr="002A7CEA" w:rsidRDefault="001A5C1A" w:rsidP="001A5C1A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBA733C" w14:textId="77777777" w:rsidR="001A5C1A" w:rsidRPr="002A7CEA" w:rsidRDefault="001A5C1A" w:rsidP="001A5C1A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D73C2CE" w14:textId="77777777" w:rsidR="001A5C1A" w:rsidRPr="00B31823" w:rsidRDefault="001A5C1A" w:rsidP="00B6010C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001A5C1A" w:rsidRPr="00B31823" w:rsidSect="008C4759">
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6009E65A" w14:textId="77777777" w:rsidR="004005FE" w:rsidRPr="00007D48" w:rsidRDefault="004005FE">
+      <w:r w:rsidRPr="00007D48">
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D85C7E2" w14:textId="77777777" w:rsidR="004005FE" w:rsidRPr="00007D48" w:rsidRDefault="004005FE">
+      <w:r w:rsidRPr="00007D48">
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="61AA12DD" w14:textId="77777777" w:rsidR="004005FE" w:rsidRDefault="004005FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...10 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="3342BEA6" w14:textId="77777777" w:rsidR="00C77FA4" w:rsidRPr="001C51F4" w:rsidRDefault="00C77FA4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00007D48">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00007D48">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00007D48">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00495CAE" w:rsidRPr="00F061FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00007D48">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2298AAB7" w14:textId="77777777" w:rsidR="00C77FA4" w:rsidRPr="00B31823" w:rsidRDefault="00C77FA4"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="278F6E32" w14:textId="77777777" w:rsidR="00C77FA4" w:rsidRPr="00F061FA" w:rsidRDefault="00C77FA4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00007D48">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00007D48">
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00007D48">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00495CAE" w:rsidRPr="00F061FA">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00007D48">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2289B988" w14:textId="77777777" w:rsidR="004005FE" w:rsidRPr="00007D48" w:rsidRDefault="004005FE">
+      <w:r w:rsidRPr="00007D48">
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3726581F" w14:textId="77777777" w:rsidR="004005FE" w:rsidRPr="00007D48" w:rsidRDefault="004005FE">
+      <w:r w:rsidRPr="00007D48">
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4B172C1C" w14:textId="77777777" w:rsidR="004005FE" w:rsidRDefault="004005FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7238EA"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="74CADD84"/>
-    <w:lvl w:ilvl="0" w:tplc="04250001">
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="4F305590">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04250003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04250005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04250001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04250003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04250005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04250001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04250003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04250005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F534627"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A410A780"/>
-    <w:lvl w:ilvl="0" w:tplc="74904720">
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="377C2036">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-      <w:pPr>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1247307946">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="633A2B20">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1708070255">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="826438503">
+  <w:num w:numId="2" w16cid:durableId="329406538">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1555585475">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1452357998">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="328220037">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1921406297">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1049959530">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1783304457">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="664474184">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="778380471">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="580063868">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1399547815">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="212540509">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1842355034">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1414469373">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="712778619">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="107479457">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1605071224">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="493763114">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="561717381">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1439839178">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="40248469">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="568154212">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="737170230">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="880551393">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1832255678">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1396009199">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1738287216">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1725905361">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="246891350">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="167330084">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="801266015">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1061904540">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1101413690">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="297343005">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="330989235">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="663125850">
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="001D6067"/>
-[...176 lines deleted...]
-    <w:rsid w:val="00FF6F0F"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="000018EE"/>
+    <w:rsid w:val="00006E3A"/>
+    <w:rsid w:val="00007D48"/>
+    <w:rsid w:val="00013709"/>
+    <w:rsid w:val="000210BF"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024106"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00025CAF"/>
+    <w:rsid w:val="00036799"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00050267"/>
+    <w:rsid w:val="000523DC"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="0005357C"/>
+    <w:rsid w:val="000539AD"/>
+    <w:rsid w:val="00053A0B"/>
+    <w:rsid w:val="00054779"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="00062E47"/>
+    <w:rsid w:val="000652A8"/>
+    <w:rsid w:val="00066055"/>
+    <w:rsid w:val="00072782"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082139"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="0009179F"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="00092EFB"/>
+    <w:rsid w:val="000934C7"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="000967B8"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A0CF9"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A43F1"/>
+    <w:rsid w:val="000A4D86"/>
+    <w:rsid w:val="000A76DB"/>
+    <w:rsid w:val="000B0E8F"/>
+    <w:rsid w:val="000B5483"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F3EEE"/>
+    <w:rsid w:val="000F43CB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="00105014"/>
+    <w:rsid w:val="00105685"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="001265CD"/>
+    <w:rsid w:val="001306C1"/>
+    <w:rsid w:val="00133859"/>
+    <w:rsid w:val="00136C5F"/>
+    <w:rsid w:val="00136D6D"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00141093"/>
+    <w:rsid w:val="00141270"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00150AA9"/>
+    <w:rsid w:val="00154F97"/>
+    <w:rsid w:val="00157A31"/>
+    <w:rsid w:val="0016463F"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="0017227C"/>
+    <w:rsid w:val="001744A9"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00175ECC"/>
+    <w:rsid w:val="00177397"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="00186DC8"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="001908A2"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A1418"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A2E60"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001A5C1A"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B25FC"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C165E"/>
+    <w:rsid w:val="001C51F4"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D3607"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E0D0F"/>
+    <w:rsid w:val="001E1267"/>
+    <w:rsid w:val="001E3A21"/>
+    <w:rsid w:val="001E4233"/>
+    <w:rsid w:val="001E50C9"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F04D4"/>
+    <w:rsid w:val="001F395D"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002040E8"/>
+    <w:rsid w:val="002042EE"/>
+    <w:rsid w:val="00204DE6"/>
+    <w:rsid w:val="0020772C"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00210813"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214D00"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="00224A3E"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="002251DD"/>
+    <w:rsid w:val="00226EA3"/>
+    <w:rsid w:val="0023168C"/>
+    <w:rsid w:val="00235150"/>
+    <w:rsid w:val="002354FA"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="00237BDA"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00245747"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00252819"/>
+    <w:rsid w:val="00252E67"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00254736"/>
+    <w:rsid w:val="002567F4"/>
+    <w:rsid w:val="00257E80"/>
+    <w:rsid w:val="00261EE3"/>
+    <w:rsid w:val="00262E17"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="00272F16"/>
+    <w:rsid w:val="002739A7"/>
+    <w:rsid w:val="00274A0B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="00286582"/>
+    <w:rsid w:val="00287675"/>
+    <w:rsid w:val="00287D55"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00294EBD"/>
+    <w:rsid w:val="002953B9"/>
+    <w:rsid w:val="00295E69"/>
+    <w:rsid w:val="002977EC"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A200D"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A54C0"/>
+    <w:rsid w:val="002A7498"/>
+    <w:rsid w:val="002A7CEA"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E5A27"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F26C8"/>
+    <w:rsid w:val="002F3296"/>
+    <w:rsid w:val="002F351D"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F67A6"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="003054D2"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00311C9F"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="0032127B"/>
+    <w:rsid w:val="003212FD"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="0033576F"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00341915"/>
+    <w:rsid w:val="00341917"/>
+    <w:rsid w:val="00343C74"/>
+    <w:rsid w:val="00350B85"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="0035529B"/>
+    <w:rsid w:val="00360115"/>
+    <w:rsid w:val="00362EFC"/>
+    <w:rsid w:val="00363CB2"/>
+    <w:rsid w:val="003665B5"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="0037651C"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003829A3"/>
+    <w:rsid w:val="0038431B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A183C"/>
+    <w:rsid w:val="003A2CA3"/>
+    <w:rsid w:val="003A3C24"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A48D2"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B6E75"/>
+    <w:rsid w:val="003B753D"/>
+    <w:rsid w:val="003C0BAF"/>
+    <w:rsid w:val="003C1E72"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003C7111"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E1848"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E6022"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1569"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3612"/>
+    <w:rsid w:val="003F6489"/>
+    <w:rsid w:val="004005FE"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="004077BB"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00413D54"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="004255FF"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="00427BA4"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="004337B3"/>
+    <w:rsid w:val="0043394C"/>
+    <w:rsid w:val="004356A2"/>
+    <w:rsid w:val="004428C6"/>
+    <w:rsid w:val="00443379"/>
+    <w:rsid w:val="00444C9A"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00447798"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00452085"/>
+    <w:rsid w:val="004529BE"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="004561D2"/>
+    <w:rsid w:val="0045641F"/>
+    <w:rsid w:val="00456CC1"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457E63"/>
+    <w:rsid w:val="00464C08"/>
+    <w:rsid w:val="00470232"/>
+    <w:rsid w:val="00474780"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="00474E82"/>
+    <w:rsid w:val="004761FC"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00483FD8"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="0049204C"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A32C8"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D5A77"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004E04AD"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E5E79"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F082A"/>
+    <w:rsid w:val="004F0DCC"/>
+    <w:rsid w:val="004F36A9"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="004F7060"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00503EE5"/>
+    <w:rsid w:val="0050557F"/>
+    <w:rsid w:val="0051291B"/>
+    <w:rsid w:val="00512DB1"/>
+    <w:rsid w:val="00516F13"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00522293"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="00523E5B"/>
+    <w:rsid w:val="00526E84"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0053004E"/>
+    <w:rsid w:val="00530053"/>
+    <w:rsid w:val="00537E42"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00553D70"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="005566D8"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="005666B6"/>
+    <w:rsid w:val="00566EF7"/>
+    <w:rsid w:val="00567D02"/>
+    <w:rsid w:val="0057470A"/>
+    <w:rsid w:val="005758A6"/>
+    <w:rsid w:val="00576B25"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="005A4B57"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0A53"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005B5489"/>
+    <w:rsid w:val="005B604D"/>
+    <w:rsid w:val="005C08C2"/>
+    <w:rsid w:val="005C2281"/>
+    <w:rsid w:val="005C2B26"/>
+    <w:rsid w:val="005C5A9F"/>
+    <w:rsid w:val="005C6375"/>
+    <w:rsid w:val="005D25CF"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D43FF"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D74D0"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E178E"/>
+    <w:rsid w:val="005E1B72"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="005F4433"/>
+    <w:rsid w:val="005F7EE3"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606477"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00624902"/>
+    <w:rsid w:val="00624F16"/>
+    <w:rsid w:val="00631D48"/>
+    <w:rsid w:val="006326F6"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="00642E84"/>
+    <w:rsid w:val="00643297"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006466CF"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00655418"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="0066781B"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00675025"/>
+    <w:rsid w:val="0067558A"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683E50"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00685DDE"/>
+    <w:rsid w:val="00687707"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A21CB"/>
+    <w:rsid w:val="006A2391"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A442D"/>
+    <w:rsid w:val="006A4B77"/>
+    <w:rsid w:val="006A5817"/>
+    <w:rsid w:val="006A6CB4"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B561F"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006B5E2D"/>
+    <w:rsid w:val="006C3D1C"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4BF9"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5A8A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C75E4"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006C7E46"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E06F8"/>
+    <w:rsid w:val="006E2674"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E316F"/>
+    <w:rsid w:val="006E3576"/>
+    <w:rsid w:val="006E6849"/>
+    <w:rsid w:val="006F4395"/>
+    <w:rsid w:val="0070255B"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="0071390E"/>
+    <w:rsid w:val="0071694E"/>
+    <w:rsid w:val="00720AC7"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="0073462B"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00743AB0"/>
+    <w:rsid w:val="007447F6"/>
+    <w:rsid w:val="0074504D"/>
+    <w:rsid w:val="007472AD"/>
+    <w:rsid w:val="00753F6B"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00757F6D"/>
+    <w:rsid w:val="007637F5"/>
+    <w:rsid w:val="00764235"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780976"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00795894"/>
+    <w:rsid w:val="007A0548"/>
+    <w:rsid w:val="007A1178"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A3837"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A45F2"/>
+    <w:rsid w:val="007A5842"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B71B7"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B782F"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007B7B89"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C3A48"/>
+    <w:rsid w:val="007D59B8"/>
+    <w:rsid w:val="007D59BB"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007D7EF4"/>
+    <w:rsid w:val="007E1A1C"/>
+    <w:rsid w:val="007E1E24"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E2FDB"/>
+    <w:rsid w:val="007E3713"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F1972"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="007F3678"/>
+    <w:rsid w:val="007F5F0F"/>
+    <w:rsid w:val="007F72C9"/>
+    <w:rsid w:val="00800E50"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="00802915"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="00807A65"/>
+    <w:rsid w:val="00810211"/>
+    <w:rsid w:val="0081034C"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="00820A53"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="00822117"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00825E3B"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="00833021"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00837038"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="00842AB4"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="008473BD"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857097"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="008600D9"/>
+    <w:rsid w:val="00865A0B"/>
+    <w:rsid w:val="00873936"/>
+    <w:rsid w:val="00875A58"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008912A5"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="00896877"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A3D46"/>
+    <w:rsid w:val="008A46EA"/>
+    <w:rsid w:val="008A4860"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A7D9D"/>
+    <w:rsid w:val="008B00EC"/>
+    <w:rsid w:val="008B07B0"/>
+    <w:rsid w:val="008B23F7"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C1DF4"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C3603"/>
+    <w:rsid w:val="008C4759"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D0D47"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D37A6"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008D7BF3"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E2759"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F2452"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="00900061"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="009104C1"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="0091724E"/>
+    <w:rsid w:val="00917A54"/>
+    <w:rsid w:val="00920517"/>
+    <w:rsid w:val="00923B52"/>
+    <w:rsid w:val="00925179"/>
+    <w:rsid w:val="00925918"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="0093794C"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="009422B6"/>
+    <w:rsid w:val="00942D78"/>
+    <w:rsid w:val="00945FA3"/>
+    <w:rsid w:val="00950A96"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="009533B3"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00955972"/>
+    <w:rsid w:val="00956035"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="009628A3"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="009654C8"/>
+    <w:rsid w:val="00966302"/>
+    <w:rsid w:val="009668C4"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="00971CF1"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="00983F2C"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="00984BAF"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009943FA"/>
+    <w:rsid w:val="00996804"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A07D1"/>
+    <w:rsid w:val="009A2318"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A36AD"/>
+    <w:rsid w:val="009A4517"/>
+    <w:rsid w:val="009A654C"/>
+    <w:rsid w:val="009B12F7"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B4ECC"/>
+    <w:rsid w:val="009B5F18"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C0E1D"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D28B4"/>
+    <w:rsid w:val="009D369F"/>
+    <w:rsid w:val="009D784D"/>
+    <w:rsid w:val="009E00BA"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009F0656"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F218D"/>
+    <w:rsid w:val="009F3C97"/>
+    <w:rsid w:val="009F6CE7"/>
+    <w:rsid w:val="00A00310"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A051B1"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A13A7B"/>
+    <w:rsid w:val="00A166CF"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A2167F"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A50A8F"/>
+    <w:rsid w:val="00A548A4"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A64A10"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A665F4"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A71B6A"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A81FCE"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A877C8"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00AA460D"/>
+    <w:rsid w:val="00AB0AFE"/>
+    <w:rsid w:val="00AB199B"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB2B99"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB549B"/>
+    <w:rsid w:val="00AB6A00"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC0046"/>
+    <w:rsid w:val="00AC30CE"/>
+    <w:rsid w:val="00AC33B6"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1242"/>
+    <w:rsid w:val="00AD3887"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AD699D"/>
+    <w:rsid w:val="00AD740D"/>
+    <w:rsid w:val="00AD7B07"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE5BBA"/>
+    <w:rsid w:val="00AE62E3"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF2846"/>
+    <w:rsid w:val="00AF3FE3"/>
+    <w:rsid w:val="00B03063"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B23F59"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B31823"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B35EB3"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B42C88"/>
+    <w:rsid w:val="00B47547"/>
+    <w:rsid w:val="00B47587"/>
+    <w:rsid w:val="00B544D7"/>
+    <w:rsid w:val="00B6010C"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B6338E"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B67C40"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B716D0"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B751E7"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B945C2"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B9504B"/>
+    <w:rsid w:val="00B97BF2"/>
+    <w:rsid w:val="00BA009F"/>
+    <w:rsid w:val="00BA2192"/>
+    <w:rsid w:val="00BA3430"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB415E"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BC3A62"/>
+    <w:rsid w:val="00BC543A"/>
+    <w:rsid w:val="00BD073D"/>
+    <w:rsid w:val="00BD08FB"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD540F"/>
+    <w:rsid w:val="00BE051F"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF291C"/>
+    <w:rsid w:val="00BF4996"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C03D0B"/>
+    <w:rsid w:val="00C0412E"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C07D2F"/>
+    <w:rsid w:val="00C110FC"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C12F3F"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C24576"/>
+    <w:rsid w:val="00C27EF5"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C379E0"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C51004"/>
+    <w:rsid w:val="00C5171F"/>
+    <w:rsid w:val="00C56889"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C64F75"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C65734"/>
+    <w:rsid w:val="00C66041"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C77A67"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C81D05"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94D7F"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA64A5"/>
+    <w:rsid w:val="00CB7CB5"/>
+    <w:rsid w:val="00CC0029"/>
+    <w:rsid w:val="00CC067D"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC2764"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CD0F46"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD4F61"/>
+    <w:rsid w:val="00CD5C15"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CF02CE"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00CF2FF7"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D068B4"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D118BC"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D207E4"/>
+    <w:rsid w:val="00D21B3F"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D3272F"/>
+    <w:rsid w:val="00D35D6A"/>
+    <w:rsid w:val="00D36591"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46945"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D5316A"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55254"/>
+    <w:rsid w:val="00D55A75"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D61972"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D67E89"/>
+    <w:rsid w:val="00D71753"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D81B69"/>
+    <w:rsid w:val="00D8235A"/>
+    <w:rsid w:val="00D83577"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D85E1A"/>
+    <w:rsid w:val="00D90342"/>
+    <w:rsid w:val="00D92033"/>
+    <w:rsid w:val="00D96829"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA05E1"/>
+    <w:rsid w:val="00DA0C6E"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC3763"/>
+    <w:rsid w:val="00DC45D8"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD39C3"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD6980"/>
+    <w:rsid w:val="00DD6E9B"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE3F9F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF6327"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E0001A"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E04DA4"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E11F36"/>
+    <w:rsid w:val="00E12804"/>
+    <w:rsid w:val="00E1476B"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E26B29"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E32E4D"/>
+    <w:rsid w:val="00E369DA"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E52812"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E61243"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E63014"/>
+    <w:rsid w:val="00E6313C"/>
+    <w:rsid w:val="00E649AD"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E66869"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70C70"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E81ED5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E96F2A"/>
+    <w:rsid w:val="00EA2425"/>
+    <w:rsid w:val="00EA66FF"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB4905"/>
+    <w:rsid w:val="00EC0931"/>
+    <w:rsid w:val="00EC27B8"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED64D0"/>
+    <w:rsid w:val="00ED737A"/>
+    <w:rsid w:val="00EE0923"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE4B14"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF41C0"/>
+    <w:rsid w:val="00EF4315"/>
+    <w:rsid w:val="00EF7F2F"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F01365"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F061FA"/>
+    <w:rsid w:val="00F114A7"/>
+    <w:rsid w:val="00F11913"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F14A12"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F161DE"/>
+    <w:rsid w:val="00F16B9F"/>
+    <w:rsid w:val="00F17335"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F268E1"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F26EEB"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F30D06"/>
+    <w:rsid w:val="00F328BE"/>
+    <w:rsid w:val="00F3440C"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F43B1E"/>
+    <w:rsid w:val="00F46854"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F52D7B"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53B7F"/>
+    <w:rsid w:val="00F60951"/>
+    <w:rsid w:val="00F60F02"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F62853"/>
+    <w:rsid w:val="00F62900"/>
+    <w:rsid w:val="00F65C3C"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72CB7"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F82CCF"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F918FF"/>
+    <w:rsid w:val="00F923A3"/>
+    <w:rsid w:val="00F959DF"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA0464"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA66B0"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB4A2C"/>
+    <w:rsid w:val="00FC6EAE"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13DC"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD433E"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6B94"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6C64"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE393C"/>
+    <w:rsid w:val="00FE5B43"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF1E00"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF7577"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="398895E1"/>
-  <w15:docId w15:val="{EB5677F8-FB82-4D82-8312-8E9C0797B7FD}"/>
+  <w14:docId w14:val="77C02B6E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{54FBA90E-C022-4E1E-B60F-5122AB18E2A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="lv-LV" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -21196,646 +15842,1983 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001D6067"/>
+    <w:rsid w:val="00AC30CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="8930"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Plattetekst23">
+    <w:name w:val="Platte tekst 23"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="008000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="001D6067"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="001D6067"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
-    <w:name w:val="No Spacing1"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Plattetekst22">
+    <w:name w:val="Platte tekst 22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Plattetekst21">
+    <w:name w:val="Platte tekst 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
+    <w:name w:val="Body text (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
+    <w:name w:val="Table text rows (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
+    <w:rPr>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="003B6E75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F38"/>
+    <w:rsid w:val="00AC0046"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-    <w:name w:val="Style1"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD6980"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ox-6aff376eb2-msonormal">
+    <w:name w:val="ox-6aff376eb2-msonormal"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="008C0CF5"/>
+    <w:rsid w:val="00F82CCF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
-        <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="567" w:hanging="567"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...154 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:divs>
+    <w:div w:id="4594501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="408163003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="955453975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1049375936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1291547021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1751846404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1420322731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="142238078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1720666399">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1922374967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100402D3DC32CFF4A4485D9CC3DE50D0ECF" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="641f6cacd2cf6aba24fdc414333f8099">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54c22511-638e-4273-9837-ffa84345baa4" xmlns:ns3="785010aa-b74b-4483-a1ff-00100c12865f" xmlns:ns4="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="56ed2e4ae7c714948eeadc5eeb1d88d8" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="54c22511-638e-4273-9837-ffa84345baa4"/>
+    <xsd:import namespace="785010aa-b74b-4483-a1ff-00100c12865f"/>
+    <xsd:import namespace="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Datum" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="54c22511-638e-4273-9837-ffa84345baa4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datum" ma:index="19" nillable="true" ma:displayName="Datum" ma:format="DateOnly" ma:internalName="Datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9c83eb9e-f01d-47f4-b8b0-4cf3ec603345" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="785010aa-b74b-4483-a1ff-00100c12865f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8649d01a-cccd-4411-ae7f-58dd3e9b4d14}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54c22511-638e-4273-9837-ffa84345baa4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc" xsi:nil="true"/>
+    <Datum xmlns="54c22511-638e-4273-9837-ffa84345baa4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA620045-347A-416A-BE8C-ABE0B0867B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3C0C20B-BB6A-4255-96A3-3BAC5B5EAC20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="54c22511-638e-4273-9837-ffa84345baa4"/>
+    <ds:schemaRef ds:uri="785010aa-b74b-4483-a1ff-00100c12865f"/>
+    <ds:schemaRef ds:uri="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4A78F8C-ACCE-45F6-B573-D2BDB5E65F5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{103534FA-8565-417A-961F-F0FCAA1BCCF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54c22511-638e-4273-9837-ffa84345baa4"/>
+    <ds:schemaRef ds:uri="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>6679</Characters>
+  <Pages>17</Pages>
+  <Words>2580</Words>
+  <Characters>18845</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>157</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Pealkiri</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>qrd_veterinary template_v. 8.1_clean_en</vt:lpstr>
+      <vt:lpstr>qrd_veterinary template_v. 8.1_clean_en</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18360</CharactersWithSpaces>
+  <CharactersWithSpaces>21383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>917597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://medicines.health.europa.eu/veterinary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://medicines.health.europa.eu/veterinary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
+    <vt:lpwstr>General-EMA/201224/2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
+    <vt:lpwstr>CURRENT,1.3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
+    <vt:lpwstr>qrd_veterinary template_v. 8.1_clean_en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
+    <vt:lpwstr>08/02/2017 16:15:03</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
+    <vt:lpwstr>15/02/2017 10:46:55</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
+    <vt:lpwstr>EMA/30443/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/13 V-template v.8.1 - publication/02 English vet QRD PI_for publication</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/30443/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
+    <vt:lpwstr>15/02/2017 10:46:55</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="ContentTypeId">
+    <vt:lpwstr>0x010100402D3DC32CFF4A4485D9CC3DE50D0ECF</vt:lpwstr>
+  </property>
+</Properties>
+</file>