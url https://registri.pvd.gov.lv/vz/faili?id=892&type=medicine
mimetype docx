--- v0 (2026-06-25)
+++ v1 (2026-06-26)
@@ -11,1156 +11,1118 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="5497DFD6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...263 lines deleted...]
-    <w:p w14:paraId="566346AC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="2D340ED9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412A5726" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105E2F1D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08422B01" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D787311" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E34BBC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD4F2D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4733500F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169319B5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244DE875" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB90B7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114BAFE0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA6CD5D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2129F9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C541058" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2003E679" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AD7604" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29954AED" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6826E9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A9970E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A14C8D5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A695790" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46511464" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399B209B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="0F3EB846" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="2F881B71" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13919319" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614EF117" w14:textId="0CC4BA91" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="54983439" w14:textId="09250C09" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C83E3E9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="5ACB3257" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6E184911" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B813A1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quiflox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20 mg tabletes suņiem</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="27740C49" w14:textId="1B7757F0" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:t xml:space="preserve"> 5 mg tabletes kaķiem un suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D5C41C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D1179F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B842A78" w14:textId="02BEA4E3" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A081FEB" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="785E1329" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C11F65E" w14:textId="66C854EE" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Katra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> tablete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39890483" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="68255255" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD46D14" w14:textId="062E057E" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E24A14" w14:textId="72BA9082" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="42698F2D" w14:textId="2E95626E" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marbofloksacīns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>........20</w:t>
+        <w:t>........5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F408E39" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="66A69560" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBD7086" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137659EE" w14:textId="10C760DF" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="52E705B3" w14:textId="15864083" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="3AC0D560" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="40CB55F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E64C405" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="03D295D9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="65B7A884" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="20FD61D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C68A63" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="53ACA331" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Laktozes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>monohidrāts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="1E3173DD" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="66612596" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51C8C4C4" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="339E9905" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Povidons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (K 90)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="4D60ED8F" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="6FA42A02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A36A4E6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="37EBE45A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rauga pulveris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="339A5042" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="166B3249" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A867745" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="07EC7C5A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gaļas aromatizētājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="7256EC5F" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="7FF8ADD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4205C4AD" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="2974C6BB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Krospovidons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="05FA5006" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="63A715E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB6FC50" w14:textId="4BDC16FD" w:rsidR="00D300A4" w:rsidRDefault="00483AE0" w:rsidP="00C92F74">
+          <w:p w14:paraId="02326DB3" w14:textId="5A65A121" w:rsidR="00E634C8" w:rsidRDefault="00842CA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00842CA3">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>idrogenēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00842CA3" w:rsidDel="00842CA3">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004D4D3D">
+            <w:r w:rsidR="00961FB1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rīcineļļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="227982CD" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="5958AB28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDCAA2D" w14:textId="556AC8CB" w:rsidR="00D300A4" w:rsidRDefault="00483AE0" w:rsidP="00C92F74">
+          <w:p w14:paraId="1C007A18" w14:textId="07E34A08" w:rsidR="00E634C8" w:rsidRDefault="00842CA3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842CA3">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Silīcija dioksīds, koloidālais, bezūdens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="3198DD2C" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="70173B37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9BAF17" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="39AAFF77" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnija </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>stearāts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5069B654" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="464795A8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43451E6E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gaiši brūngani dzeltenas, apaļas, abpusēji izliektas tabletes marmora rakstā ar nošķeltām malām un, iespējams, tumšiem un baltiem plankumiem, vienā pusē dalījuma līnija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD37FA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Gaiši brūngani dzeltenas, apaļas, abpusēji izliektas tabletes marmora rakstā ar nošķeltām malām un, iespējams, tumšiem un baltiem plankumiem, vienā pusē dalījuma līnija.</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Tabletes var sadalīt divās vienādās daļās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C38ED8F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="0E55A842" w14:textId="7CA5E843" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="09495FBE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EEAC168" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0A9443" w14:textId="359BBC9F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0724AA05" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="249B4494" w14:textId="4FE6777C" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="03E6B43F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449D8990" w14:textId="3A044AFC" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mērķsugas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="73A2B588" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="6AB32763" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441B2575" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="75FAE524" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Suņi.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="148A7D14" w14:textId="4BCD4EDA" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:t>Kaķi un suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353590A9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FB8387" w14:textId="13A1676C" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.2</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> katrai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mērķsugai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1FED1A3F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65F1AD9A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039DEBCE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="66149C48" w14:textId="1E56D2B8" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infekciju ārstēšanai, kuras ierosina pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>marbofloksacīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīgi baktēriju celmi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6BDECE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="3FBC553E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    </w:p>
+    <w:p w14:paraId="314F5BAE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7CE9B1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">das un mīksto audu infekcijas (ādas kroku </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>piodermija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -1172,1613 +1134,1653 @@
         </w:rPr>
         <w:t>impetigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>folikulīts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, furunkuloze, celulīts);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371EF242" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6F1E1014" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>urīntrakta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> infekcijas (UTI), kas saistītas vai nav saistītas ar prostatītu vai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>epididimītu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39409370" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6F5BB4DE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>elpceļu infekcijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D64F1C5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C368E2E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="249C1AB7" w14:textId="03DEA84D" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F932FB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A25B0D5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ādas un mīksto audu infekcijas (brūces, abscesi, flegmonas);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FDB991" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>augšējo elpceļu infekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC4AF83" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219CEF4C" w14:textId="77777777" w:rsidR="00B1305D" w:rsidRDefault="00B1305D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668E2B80" w14:textId="320961A4" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B9939C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7727B187" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D274B0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="516072D4" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot suņiem līdz 12 mēnešu vecumam vai līdz 18 mēnešu vecumam gigantisko šķirņu suņiem (piemēram, vācu dogiem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>briāriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bernes ganu suņiem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Buvjē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķirnes suņiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mastifiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>), kuriem ir ilgāks augšanas periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD36C76" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nelietot suņiem līdz 12 mēnešu vecumam vai līdz 18 mēnešu vecumam gigantisko šķirņu suņiem (piemēram, vācu dogiem, </w:t>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+        <w:t>Nelietot kaķiem, kuri jaunāki par 16 nedēļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F4D39D" w14:textId="175F4618" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk82523970"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">pret </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>marbofloksac</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai citiem (fluor)</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> vai pret </w:t>
       </w:r>
       <w:r>
         <w:t>jebkuru</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>palīgvielām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27808CFD" w14:textId="016655BA" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7C672BB0" w14:textId="3D10C270" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nelietot, ja konstatēta rezistence pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, jo pastāv (gandrīz) pilnīga krusteniskā rezistence pret citiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fluorhinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AD8082" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="6027B059" w14:textId="0E5BF1AF" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="1D03F03B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B23D37D" w14:textId="68FD281A" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA53E37" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="687523E5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EEFEF3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zems urīna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> līmenis var nomākt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>marbofloksacīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktivitāti.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Piodermija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> visbiežāk tiek novērota kā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pamatslimībai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekundāra saslimšana, tādēļ ir ieteicams noteikt pamatcēloni un dzīvnieku attiecīgi ārstēt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5B29A6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="3A59BDB7" w14:textId="785384FD" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="1BB7ACA9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706796F3" w14:textId="52F864E1" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCFEB6D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5116D406" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D0CBCF" w14:textId="1E42FA1C" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A77BF2" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C27B80A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACC2A95" w14:textId="30A2681F" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atsevišķu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fluorhinolonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">augstas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deva</w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt epilepsijas lēkmes. Ja sunim vai kaķim diagnosticēta epilepsija, </w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles ieteicams lietot piesardzīgi. Tomēr pēc ieteikto terapeitisko devu lietošanas suņiem un kaķiem smagas blakusparādības nav paredzamas. Ir pierādīts, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fluorhinoloni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ierosina locītavu skrimšļu eroziju jauniem suņiem. Jāveic precīza dozēšana, īpaši jauniem dzīvniekiem. Klīniskajos pētījumos lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāles ietei</w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu robežās netika novēroti locītavu skrimšļu bojājumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A6ABF0" w14:textId="33F6CBA2" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Atsevišķu </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietojot šīs veterinārās zāles, jāņem vērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00461155" w:rsidRPr="003C6690">
+        <w:t xml:space="preserve">oficiālā, valsts un reģionālā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00461155" w:rsidRPr="003C6690">
+        <w:t>antimikrobiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00461155" w:rsidRPr="003C6690">
+        <w:t xml:space="preserve"> politika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461155">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fluorhinoloni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jāizvēlas tikai tādu klīnisko stāvokļu ārstēšanai, kas vāji vai iespējami vāji reaģē uz ārstēšanu ar citu grupu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pretmikrobajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561EE84F" w14:textId="1DEECB63" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kad vien iespējams, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fluorhinolonu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> grupas zāļu lietošana jāpamato ar ierosinātāja jutības testa rezultātiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC2FB88" w14:textId="2C7CE714" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās zāles atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniegtajiem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>norādījumiem, var palielināties</w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tādu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju izplatība, kas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rezistentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret (fluor)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pavājināties ārstēšanas efektivitāte ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00461155">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> citiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00891AB7">
-[...34 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>fluorhinoloni</w:t>
+        <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ierosina locītavu skrimšļu eroziju jauniem suņiem. Jāveic precīza dozēšana, īpaši jauniem dzīvniekiem. Klīniskajos pētījumos lietojot </w:t>
-[...218 lines deleted...]
-        </w:rPr>
         <w:t>, iespējam</w:t>
       </w:r>
-      <w:r w:rsidR="00340E2B">
+      <w:r w:rsidR="00461155">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> krustenisk</w:t>
       </w:r>
-      <w:r w:rsidR="00340E2B">
+      <w:r w:rsidR="00461155">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> rezistence</w:t>
       </w:r>
-      <w:r w:rsidR="00340E2B">
+      <w:r w:rsidR="00461155">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s dēļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1060C983" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="253892A2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065E1F01" w14:textId="48010D58" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ievada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterinārās zāles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dzīvniekiem: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09593527" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="3E58DBC8" w14:textId="5967DF3A" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="63D82E25" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776F37E6" w14:textId="50CE2E9E" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Personām ar </w:t>
       </w:r>
-      <w:r w:rsidR="005B0A02">
+      <w:r w:rsidR="00257477">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">zināmu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pastiprinātu jutību pret (fluor)</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F5A3B">
+      <w:r w:rsidR="00257477">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>izvair</w:t>
       </w:r>
-      <w:r w:rsidR="001F5A3B">
+      <w:r w:rsidR="00257477">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s no saskares ar šīm veterinārajām zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F44D7D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="00C0796E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="444D9957" w14:textId="67739808" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="72FF22A3" w14:textId="10DF318D" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70006BDB" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="40E0B177" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B3694D0" w14:textId="7F6D805A" w:rsidR="00D300A4" w:rsidRDefault="0015259C" w:rsidP="00C92F74">
+    <w:p w14:paraId="0704F6FA" w14:textId="13EC23D4" w:rsidR="00E634C8" w:rsidRDefault="00257477">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B2D8F">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>Pēc rīkošanās ar šīm veterinārajām zālēm</w:t>
       </w:r>
       <w:r w:rsidRPr="00257477">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:t>azgāt rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F7CAE6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="64839901" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2791A072" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6BFF8F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="18C4EA2B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5558224D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3099002B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...11 lines deleted...]
-    <w:p w14:paraId="78A8477C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="3128C408" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F53B81" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACB6664" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...28 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="71F87A1C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1802FFAD" w14:textId="30304330" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4617486B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="6A620A24" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="3A6E15DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C81A627" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="06421009" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D01570" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="2F6DD09C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD3397D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="22E8B203" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Vemšana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>, mīkstas fekālijas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B51350B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="5401DF8D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pārejošas slāpes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756CCF85" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="66EA027B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hiperaktivitāte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E2BE56A" w14:textId="30506643" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2C493EFD" w14:textId="4D2DAE6B" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pēc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārstēšanas pārtraukšanas izzūd spontāni un ārstēšana nav jāpārtrauc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3CE5C8" w14:textId="245F4CBB" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0EC94954" w14:textId="4F7C57D6" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pārējoši.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4812A2" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5B0EE1DF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FC175A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:bookmarkStart w:id="1" w:name="_Hlk66891708"/>
       <w:r>
         <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38449C81" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3618D4C0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3B34CE0A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="71A6A9A8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D132EA" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21C77F0E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D61FAA6" w14:textId="70429B69" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2F0F">
+        <w:t xml:space="preserve">suņiem un kaķiem </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D9A5D8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BC2CE7" w14:textId="0C87A899" w:rsidR="00E634C8" w:rsidRDefault="001C2F0F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...36 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>aboratoris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kajos pētījumos</w:t>
       </w:r>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> žurkām un trušiem pēc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>marbofloksacīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> terapeitisko devu lietošanas netika </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">konstatēta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fetotoksiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>teratogēna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>maternotoksiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> iedarbība. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347FC9CC" w14:textId="7A937E3F" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="503529A7" w14:textId="4A90C551" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228BCBE1" w14:textId="2EEE9396" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Lietot tikai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7056E5AF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="50B6526D" w14:textId="6B837715" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="681932E7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C2C2A7" w14:textId="11A0AF32" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.8</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D84F024" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FB24860" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658F5E31" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir zināms, ka </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fluorhinoloni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mijiedarbojas ar iekšķīgi lietotiem katjoniem (alumīnija, kalcija, magnija un dzelzs joniem). Šādos gadījumos var samazināties </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2830,1460 +2832,1400 @@
         </w:rPr>
         <w:t>teofilīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>klīrensa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ātrums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD8CB84" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="6B048175" w14:textId="14CA1D84" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="481D7D67" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E60BF12" w14:textId="7C316152" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Lietošanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> veids</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> un devas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E7651C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="161EA38A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="508EE988" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A1F800" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307499BC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="01B3D991" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043A8868" w14:textId="4B41E5F9" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6BAE40AD" w14:textId="50D13798" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ietei</w:t>
       </w:r>
-      <w:r w:rsidR="002F0973">
+      <w:r w:rsidR="000C2EEC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ā dienas deva ir 2 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>marbofloksacīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/kg ķermeņa svara (</w:t>
       </w:r>
-      <w:r w:rsidR="00343E38">
+      <w:r w:rsidR="000C2EEC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tablete uz 10 kg ķermeņa svara dienā) vienu reizi dienā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="548FBFB8" w14:textId="08F62648" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:t xml:space="preserve"> tablete uz 2,5 kg ķermeņa svara dienā) vienu reizi dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F4251D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="29BAC9B1" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tikai suņiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kad nepieciešams, precīzu devu iespējams nodrošināt ar dažādu stiprumu (5 mg, 20 vai 80 mg) veselu tablešu un to pusīšu kombināciju lietošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F40821B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7763" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="5CD40E04" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="36C3B80B" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD84897" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="58CC24F7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dzīvnieka ķermeņa svars (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D65B905" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="2AB30BCC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Tablešu daudzums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7277F1DE" w14:textId="66274E2D" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="31D85273" w14:textId="10857CBC" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">(20 mg + 5 mg </w:t>
+              <w:t>(5 mg</w:t>
             </w:r>
-            <w:r w:rsidR="00EC567A">
+            <w:r w:rsidR="000C2EEC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>stiprums</w:t>
+              <w:t xml:space="preserve"> stiprums</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E86D7FE" w14:textId="0CEF1321" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="52DFC83D" w14:textId="054E9E4F" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aptuven</w:t>
             </w:r>
-            <w:r w:rsidR="00EC567A">
+            <w:r w:rsidR="000C2EEC">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ais</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> deva</w:t>
             </w:r>
-            <w:r w:rsidR="00EC567A">
+            <w:r w:rsidR="000C2EEC">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>s intervāls</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16191F57" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="6E11AA6B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(mg/kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="0B6D4D7B" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="40785EB0" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2A9F3F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="0D784A80" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>4 – 6</w:t>
+              <w:t>1 – 1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542C0E06" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="5ACED56F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>0,5 + 0,5</w:t>
+              <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3922E9BA" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="4BDEE15C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,1 – 3,1</w:t>
+              <w:t>1,7 – 2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="753F5FE5" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="18042FA7" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B42110A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="64D55EBA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>&gt;6 – 9</w:t>
+              <w:t>&gt;1,5 – 2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3094B707" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="689FE8C6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543E4DE6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="59B1E0A6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2,0 – 3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="23A68AF3" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="1FA3FCCF" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4ED140" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="73A4C9FE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>&gt;9 – 11</w:t>
+              <w:t>&gt;2,5 – 3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39BE3DDF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="13E61B8C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...64 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8F9287" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="7DBB9083" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,7</w:t>
+              <w:t>2,1 – 3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="11FFEA5C" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="674F6DD1" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC2895B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="7126578E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>&gt;15 – 20</w:t>
+              <w:t>&gt;3,5 – 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711C5BF8" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="66F9D1ED" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6801394B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="18F76E4E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,7</w:t>
+              <w:t>2,0 – 2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="50DAA7BB" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="70FFF108" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21CE856B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="6D34CFB4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>&gt;20 – 25</w:t>
+              <w:t>&gt;5,0 – 7,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE123FB" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="1E1111FF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...64 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37EA0430" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="0FEC22CE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,4</w:t>
+              <w:t>2,1 – 3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="18E471EF" w14:textId="77777777" w:rsidTr="00A63F0E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E634C8" w14:paraId="1B33D627" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB066A3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00483AE0" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="25CEA297" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:pStyle w:val="BodytextAgency"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A63F0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>&gt;30 – 35</w:t>
+              <w:t>&gt;7,0 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="205E3BA8" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="034036E1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>3,5</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A235799" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="5185F5CF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,3</w:t>
+              <w:t>2,2 – 2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EF3A024" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2EAB5961" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E90B574" w14:textId="3035905F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Lai nodrošinātu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pareizu devu, ķermeņa svars jānosaka </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>pēc iespējas precīzāk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194061AF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-    <w:p w14:paraId="55F04240" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="108E0D78" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690"/>
+    <w:p w14:paraId="34A75E7B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ārstēšanas ilgums:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2A7C9E" w14:textId="72F8D4CC" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="13E05CC5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21539B01" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6E3A00" w14:textId="4E84FD03" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="718" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ādas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un mīksto audu infekciju ārstēšanas ilgums ne mazāk kā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5 dienas, atkarībā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>no slimības gaitas to var pagarināt līdz 40 dienām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FBC4C3" w14:textId="16955728" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="62B3D429" w14:textId="0385FA59" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="718" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>urīnceļu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> infekciju gadījumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ārstēšanas ilgums ne mazāk kā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10 dienas, atkarībā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>no slimības gaitas to var pagarināt līdz 28 dienām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B8675A" w14:textId="212404D6" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="27DF11A5" w14:textId="05417FCC" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="718" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elpceļu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> infekciju gadījumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ārstēšanas ilgums ne mazāk kā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7 dienas, atkarībā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>no slimības gaitas to var pagarināt līdz 21 dienai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47619A7F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-      <w:pPr>
+    <w:p w14:paraId="33B4BE3C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="718"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0670D9D3" w14:textId="0C183C3B" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F2CEBA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kaķiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F1819F" w14:textId="0E10960A" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ādas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un mīksto audu infekciju (brūces, abscesi, flegmonas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ārstēšanas ilgums ir 3</w:t>
+      </w:r>
+      <w:r w:rsidR="005A32C6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5 dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6406989C" w14:textId="2D58C03F" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>augšējo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elpceļu infekciju ārstēšanas ilgums ir 5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C198F95" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690"/>
+    <w:p w14:paraId="2BA62B16" w14:textId="1B4EB32F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.10</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Pārdozēšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>simptomi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">ārkārtas </w:t>
       </w:r>
       <w:r>
         <w:t>procedūras un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>antidoti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>piemērojami)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32612568" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="20CFAA75" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E4D1A2" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00483AE0" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="59CB1E92" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="004E4F58" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pārdozēšana var izraisīt akūtu neiroloģisko traucējumu simptomus, kuri ir jāārstē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>simptomātiski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4B1F4D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="6060BF99" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C902E27" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621D91B4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>antimikrobiālo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretparazītu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524767B5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...27 lines deleted...]
-    <w:p w14:paraId="186266EB" w14:textId="52CC0167" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="236B9B35" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722DFA8C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r>
         <w:t>3.12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121308E2" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="68F1B2D6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B669DD3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E35A8DB" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="6E07AFB1" w14:textId="4B0023C2" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="4AC17893" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3B7FD5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A405D1" w14:textId="7438C761" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EC09C5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="2387D2FE" w14:textId="3BA3728B" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="137FEB16" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64411891" w14:textId="5546DE68" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ATĶvet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> kods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>: QJ01MA93</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB6226E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="6253ACBA" w14:textId="086E09CE" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="30585B94" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BDFBA1" w14:textId="1ACF244F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Farmakodinamiskās</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> īpašības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F164272" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="3B6B388A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B64D2F0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marbofloksacīns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir sintētisks </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pretmikrobu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -4544,5069 +4486,5034 @@
         </w:rPr>
         <w:t>Pseudomonas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sugām) un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mikoplazmu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sugām. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE5FA4B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="05FCFBA3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Otrais mikrobioloģiskā jutīguma datu literatūras pārskats, kurā iekļauti divi Eiropas pētījumi</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> katrā iesaistot simtiem suņu un kaķu patogēnus, kas jutīgi pret </w:t>
+        <w:t xml:space="preserve">Otrais mikrobioloģiskā jutīguma datu literatūras pārskats, kurā iekļauti divi Eiropas pētījumi, katrā iesaistot simtiem suņu un kaķu patogēnus, kas jutīgi pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>marbofloksacīnu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, tika publicēts 2014. gadā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABFD1EF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="554E4367" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2789"/>
         <w:gridCol w:w="1474"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="2FB8246F" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="6EE99CAF" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4003FCEF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="367CA02F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mikroorganismi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740B2A5F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+          <w:p w14:paraId="6619F5C7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B657EA3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="0CF6B0CF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MIK</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (µg/ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="6CCA9606" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="1F6F4E48" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465A7B7C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="132CDB37" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Staphylococcus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>intermedius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="184010A0" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="3AE2875A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0,250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="195E21B6" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="77DBA729" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32EA6475" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="0C1AD7AE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Escherichia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>coli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651CB524" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="7CD0F889" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0,030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="07151EA4" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="739440B0" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4011B7" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="40A8D8CA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pasteurella</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>multocida</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F48812" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="289191D4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0,030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="02DBE5C0" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="516F0089" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5045360B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="19829581" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pseudomonas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>aeruginosa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A37343E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="41AE2930" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
               <w:t>0,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4909A535" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="2A746967" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1213AD6A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="4EFC61E5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Jutību raksturojošie koncentrācijas robežpunkti definēti kā ≤ 1 µg/ml jutīgiem, 2 µg/ml vidēji jutīgiem un ≥ 4 µg/ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rezistentiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> baktēriju celmiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F066BF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="434460FD" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA25971" w14:textId="1EB09CDD" w:rsidR="00D300A4" w:rsidRPr="00483AE0" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="314998BC" w14:textId="6FECFC48" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marbofloksacīns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> nedarbojas pret anaerobajiem mikroorganismiem, raugiem un sēnītēm. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Novērota </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Streptococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ģints rezistences veidošanās pret šīm </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC56F2">
+        <w:t xml:space="preserve"> ģints rezistences veidošanās pret šīm</w:t>
+      </w:r>
+      <w:r w:rsidR="0010629C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">veterinārajām </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+        <w:t xml:space="preserve"> veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>zālēm</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+        <w:t xml:space="preserve"> zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rezistence pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>fluorhinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> rodas no hromosomu mutācijām, kas izraisa samazinātu baktēriju sieniņu caurlaidību, izvades sūkņu izmaiņas vai molekulas piesaistošo mērķa enzīmu primārās struktūras izmaiņas. Dažās </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>gramnegatīvajās</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> baktērijās ziņots par ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>plazmīdām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> saistīto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>hinolonu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rezistenci.</w:t>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> rezistenci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F75416E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F960B1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FF52F4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691E04AC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="56144E5A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc ieteicamās devas (2 mg/kg ķermeņa svara) iekšķīgas lietošanas suņiem un kaķiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>marbofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viegli uzsūcas un maksimālo koncentrāciju plazmā (1,5 µg/ml) sasniedz divu stundu laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA636DE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6693AA34" w14:textId="24DFB723" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Marbofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>biopieejamība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir tuvu 100%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F578A3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6921E6B2" w14:textId="35817E93" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Marbofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vāji saistās ar plazmas </w:t>
+      </w:r>
+      <w:r w:rsidR="0057424E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olbaltumvielām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(saistās mazāk par 10% no vielas), plaši izkliedējas organismā, un lielākajā daļā audu (aknu, nieru, ādas, plaušu, urīnpūšļa un gremošanas trakta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">audos) tā sasniegtā koncentrācija ir augstāka par koncentrāciju plazmā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Marbofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eliminācija ir lēna (t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>½ß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem un kaķiem ir attiecīgi 14 un 10 stundas). Lielākā daļa vielas aktīvā formā tiek izvadīta kopā ar urīnu un fekālijām (attiecīgi divas un viena trešdaļa devas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549C2091" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049A35B8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0B7B8F" w14:textId="4250F6F1" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...190 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559B4192" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="5765E9CE" w14:textId="41F2B8EE" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="728FDAC3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6FDA25" w14:textId="078FD49F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Būtiska nesaderība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC75D12" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="11109FC0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CD4837" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nav piemērojama.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086583BC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...28 lines deleted...]
-    <w:p w14:paraId="397B7619" w14:textId="17AD6212" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6F583A0C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B7D6EC" w14:textId="33DC901C" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r>
         <w:t>5.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Derīguma termiņš</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506E7CC4" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="75BCD93F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E74AF5" w14:textId="742DCBA9" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">Veterināro zāļu derīguma termiņš izplatīšanai </w:t>
       </w:r>
       <w:r>
         <w:t>paredzētajā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> iepakojumā: 3 gadi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E46BA4" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0C3389A0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sadalītas tabletes derīguma termiņš: 5 dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B025E06" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="34DDF84D" w14:textId="1B862BCB" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="303372D4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C8EF3B" w14:textId="205E358F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428B7FEF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="778E7775" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F89B938" w14:textId="59398544" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7CB7C51E" w14:textId="054AC7BE" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oriģinālajā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51935A9B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:t>Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7661D1" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="619358CE" w14:textId="6A6984BD" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="1D07CE2B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7D03A3" w14:textId="1FC6A49E" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Tiešā iepakojuma veids un saturs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC2B46B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0A017104" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74595009" w14:textId="3099A769" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zemā temperatūrā presēti </w:t>
       </w:r>
-      <w:r w:rsidR="00BC693B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BC693B" w:rsidRPr="00BF3896">
+      <w:r w:rsidR="001055C2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>olivinilhlorīda</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3896">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>alumīnija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3896">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3896" w:rsidRPr="00BF3896">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>orientēt</w:t>
       </w:r>
-      <w:r w:rsidR="00BC693B">
+      <w:r w:rsidR="00BF3896">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BC693B" w:rsidRPr="00BF3896">
+      <w:r w:rsidR="00BF3896" w:rsidRPr="00BF3896">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> poliamīd</w:t>
       </w:r>
-      <w:r w:rsidR="00BC693B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BC693B" w:rsidRPr="00BF3896">
+      <w:r w:rsidR="00BF3896">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3896">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Alumīnija</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3896" w:rsidRPr="00BF3896">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>blisteri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F4AC3D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="21606235" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F80811D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="09A44554" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Iepakojuma lielumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE63763" w14:textId="0A4D6219" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7E045239" w14:textId="11B83CB7" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kartona kastīte satur 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>blisteri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tabletēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE7A290" w14:textId="3098FC19" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="06D34315" w14:textId="454184F7" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kartona kastīte satur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>blisterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tabletēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5440BC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...11 lines deleted...]
-    <w:p w14:paraId="7D443EA4" w14:textId="780C1F00" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="71C11F2B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D5AAB6" w14:textId="7D96CC65" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>lielumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E240B52" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="5802C5C8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="07D31871" w14:textId="040E2DA0" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6A764D" w14:textId="1D2C48A3" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5.5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485D5DC0" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="78495058" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9C4139" w14:textId="46EB5820" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk79763389"/>
       <w:r>
         <w:t>Neizmest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> veterinārās zāles </w:t>
       </w:r>
       <w:r>
         <w:t>kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="4683152B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="187EE7EC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579415C2" w14:textId="26F38253" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">vai to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> saskaņā ar </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk110241862"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nacionālajām </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk110241871"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atkritumu </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5BB4C8" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="16AA4F2D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6713A930" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784E7DFC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309DD1B0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAC34A3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="31821A0A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672DC7F3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">KRKA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mesto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132426C5" w14:textId="0F580F47" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...23 lines deleted...]
-    <w:p w14:paraId="5130CCD0" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="15AD9125" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA5E76C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6088A319" w14:textId="6A637509" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> NUMURS(-I)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582E1B1B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4E0C3C25" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466C3241" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:caps/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>V/DCP/12/0074</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>V/DCP/12/0073</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD0C726" w14:textId="048DBDB4" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600709A7" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="090A39AB" w14:textId="2D3EE1DF" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="4774C6FC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660284A4" w14:textId="4CB3574A" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> DATUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6852FB1C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="09A77248" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D7DA71" w14:textId="172894DE" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">Pirmās </w:t>
       </w:r>
       <w:r>
         <w:t>tirdzniecības atļaujas piešķiršanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> datums: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15/01/2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF68A18" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...23 lines deleted...]
-    <w:p w14:paraId="0EE182CD" w14:textId="775309CA" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="7FD13875" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186FEDD2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525B3669" w14:textId="77777777" w:rsidR="00AB44CB" w:rsidRDefault="00AB44CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D0AE68" w14:textId="2CEC72C0" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU APRAKSTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C63B109" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0EBF6F73" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612353EF" w14:textId="05FB0DDD" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00260641">
+      <w:r w:rsidR="00AB44CB">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619877A2" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="671484A2" w14:textId="4D373D94" w:rsidR="00D300A4" w:rsidRPr="00260641" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="2357EAC4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED62D1A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D807FA1" w14:textId="703370CB" w:rsidR="00E634C8" w:rsidRPr="00AB44CB" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92F74">
+      <w:r w:rsidRPr="00FC3A38">
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00260641">
+      <w:r w:rsidRPr="00AB44CB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1931348A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="0FB94503" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="25AD2F9D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000851A3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51994461" w14:textId="5B42370C" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="5A308526" w14:textId="007B106A" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:ind w:right="-318"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7FE1113B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1270DFB8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:ind w:right="-318"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk73467306"/>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="785EF606" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0F435FF3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E112C1A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...275 lines deleted...]
-    <w:p w14:paraId="22BB0E25" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C12D85">
+    <w:p w14:paraId="26C4B968" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6409933C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E625770" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC13A14" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DDFBA9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770C7FE5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35937DFC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765507E2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371C530D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AAED91" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C68B755" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184E01B0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A36D32" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA0C9BE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466848CD" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BDC4F4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70398E5E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B17A228" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B4DC09" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2969F05B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6036978B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29608A16" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779E389E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEF024F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1A6FE3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C12D85">
-[...11 lines deleted...]
-    <w:p w14:paraId="7A435E7B" w14:textId="0E0E772C" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C12D85">
+    <w:p w14:paraId="6B383C61" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67715178" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> UN LIETOŠANAS INSTRUKCIJA</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014F48BB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F100500" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...275 lines deleted...]
-    <w:p w14:paraId="4E226671" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="002178A0">
+    <w:p w14:paraId="59A5E322" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0767D8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53279C43" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A2AB87" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489B372E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A0B116" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B65683" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2197EF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CE9C72" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265480BB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DB4C12" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0202029E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222B2418" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C146524" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6578FE4D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC0C349" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1710B644" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772D1429" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176B5159" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1C7EE7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3D26E7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480A5498" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5C1B8B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B99728C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A57283" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="155816C7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="737A2970" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="13FAC492" w14:textId="77777777" w:rsidTr="003C6690">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7626E08E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="6F6E8317" w14:textId="6611D583" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA80F66" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3363BA9C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t xml:space="preserve">{KARTONA </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>KASTĪTE</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>{KARTONA KASTĪTE}</w:t>
+              <w:t>}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30949A69" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="4FF47733" w14:textId="30FBB82C" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="2A50FE52" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00395CAB" w14:textId="5538E2A6" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7424A7" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="33A4CD89" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546DCA33" w14:textId="025BCEE7" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>Quiflox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC9AE7A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30372F40" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501C752D" w14:textId="54E77A94" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC831C3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C73F3B3" w14:textId="1D0A7FE3" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete satur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5 mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>marbofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7758E028" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279C5F56" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2894FE3D" w14:textId="3F9065D5" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...142 lines deleted...]
-      <w:r w:rsidRPr="00D2180A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC3A38">
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IEPAKOJUMA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE2F88">
+      <w:r w:rsidRPr="00AB44CB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LIELUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477E33CE" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="76EA3DDA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1353D048" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10 tabletes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC241B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="116A05D8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>100 tabletes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0561FEE6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...20 lines deleted...]
-    <w:p w14:paraId="0D2C128F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="2B6EDEFA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576CD670" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056B7AAE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED0BA09" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...39 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="074E1F95" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1E5DB6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>Kaķi un suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FDED01" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467A09B1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D316CA1" wp14:editId="4C2153A0">
+            <wp:extent cx="457200" cy="428625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Imagen 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="457200" cy="428625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk160624695"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BEBB4BF" wp14:editId="7C81F127">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3591F39F" wp14:editId="3B3BF414">
             <wp:extent cx="619125" cy="438150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="619125" cy="438150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="64939487" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...23 lines deleted...]
-    <w:p w14:paraId="3C8F6B40" w14:textId="5897FE59" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="52D2AC55" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772A1B55" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25677FA5" w14:textId="219F6716" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>INDIKĀCIJAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065705E6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...26 lines deleted...]
-    <w:p w14:paraId="2E267C68" w14:textId="6B8650C3" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="0E98A8D9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BCC83E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5AC7CC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065A61AF" w14:textId="0853CB62" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">LIETOŠANAS </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AB44CB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>VEIDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B1CB5B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3A66D89D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1690DFFF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401895F9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4EEDEEC3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabletes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> var sadalīt divās vienādās daļās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3E3F9D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...20 lines deleted...]
-    <w:p w14:paraId="2B940D35" w14:textId="5563576A" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="18ED805D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A623B3C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694184CB" w14:textId="6FE7C937" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>IEROBEŽOJUMU PERIODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739BE7B3" w14:textId="69A89014" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...26 lines deleted...]
-    <w:p w14:paraId="16E19111" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="45EEDD01" w14:textId="2A2CA0C5" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A151D1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CCB2B2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6686F8B7" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="01EFFC35" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EAB30CE" w14:textId="0D205CB8" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205D3F65" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="387C3E7A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11759308" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sadalītās tabletes derīguma termiņš: 5 dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593A2672" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="3E17AD6C" w14:textId="67F7EE2F" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="66966309" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326234E6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C943338" w14:textId="47A6DA27" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D64E0BA" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5C7DD91D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FF0B6B" w14:textId="670BEAC0" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oriģinālajā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2BA2C3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...11 lines deleted...]
-    <w:p w14:paraId="63376091" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="6D65F890" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFD8D57" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49244B80" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E808047" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+    <w:p w14:paraId="107141F3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1736A4A0" w14:textId="7AA4D0B8" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ADBA8C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="4B5BAF7B" w14:textId="1FD18390" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="265649B2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5755F4A6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17976CFB" w14:textId="258A2CA5" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1767EDCF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="273CA982" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3FAF46" w14:textId="40DF8511" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Lietošanai dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE3A6B1" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...23 lines deleted...]
-    <w:p w14:paraId="16245AA3" w14:textId="27138055" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="394FA0F7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDF08CF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAF3DDF" w14:textId="4D167D83" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB5EA5F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="39E54265" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B30E0E1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1D5C4D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="7B569C56" w14:textId="26294A91" w:rsidR="00D300A4" w:rsidRPr="00F064D4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="0D2FD675" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F42FB40" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBD68D2" w14:textId="78CB3CC3" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC3A38">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00985949">
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F064D4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B888A0" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...25 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="1C6B18EF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A837BA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Tirdzniecības atļaujas turētājs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AAB355" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="776ECF88" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KRKA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> mesto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AE9686" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="61D46B38" w14:textId="05FCE45E" w:rsidR="00D300A4" w:rsidRPr="00F064D4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="711C82FF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDA74BC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BD3320" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00985949">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F064D4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D223097" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...71 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="255F42F2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5297FC2E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/12/0073</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB24861" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718F78A4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7A5C91" w14:textId="5211EB75" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3DD7FB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21937F98" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5642E7E9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+    <w:p w14:paraId="5D6BB4BA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080139A9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C775585" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="320DC610" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5918973F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="55741A18" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F6F341D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6219F318" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>{BLISTERIS}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082F096A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="0F88E8EC" w14:textId="180AAF57" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="188FBA89" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF3D2F0" w14:textId="7A791985" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125C6F2B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="10F031BC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B0A607" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>Quiflox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2D86F537" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="38DE453E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4213282D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="200D6958" wp14:editId="3D8F1854">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="060F6A87" wp14:editId="1876668E">
+            <wp:extent cx="457200" cy="428625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Imagen 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="457200" cy="428625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11492131" wp14:editId="3D8B12D8">
             <wp:extent cx="619125" cy="438150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="619125" cy="438150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A99B5E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73F91937" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36494F23" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356DCACE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500A198D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E831276" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75680358" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325535F0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A03127B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E8A771" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226C5AB7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C6690">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E0EEF4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3BE3A1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D985AED" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E4FBDA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039EDE86" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB65C5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160BD4B1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEB3E87" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CA972D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54165823" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784018CC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E043209" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12005AB7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A4D0FC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F2175B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D76E6A9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757BAABF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24525AEC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0676DB31" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C396E8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22810D49" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE77C8A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA19DDE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7531F80E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190629F3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C84024E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F593890" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDBB810" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44313027" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E112934" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63666BFB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B496FF2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B58891A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E90A3C2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE6FFF3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F5E925" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FDD814" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C6690">
+        <w:t>Quiflox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg tabletes kaķiem un suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A76C2FB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4922EC87" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C47FBEE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3098AC2F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B182EF" w14:textId="77EE43CB" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete satur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF8EFFB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081B2BE8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15700DD8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marbofloksacīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CFD18B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA66C34" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="45BA2C2E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gaiši brūngani dzeltenas, apaļas, abpusēji izliektas tabletes marmora rakstā ar nošķeltām malām un, iespējams, tumšiem un baltiem plankumiem, vienā pusē dalījuma līnija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2491F543" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tabletes var sadalīt divās vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7AD440" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192D449D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78ADF8B3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="452AD7AC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A0CA03" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...740 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Suņi.</w:t>
-[...20 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Kaķi un suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E72977B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D29FA9C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35A533AB" wp14:editId="1DBC0934">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B5EAB3C" wp14:editId="19DBCA35">
+            <wp:extent cx="457200" cy="428625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Imagen 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="457200" cy="428625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FE90994" wp14:editId="4A2140B1">
             <wp:extent cx="619125" cy="438150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="619125" cy="438150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226946FE" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2E8023F7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F086C9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6F8E82" w14:textId="0AABB64A" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BAE1A0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506E8D24" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        </w:tabs>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infekciju </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šanai, kuras ierosina pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>marbofloksac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gi baktēriju celmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C298C00" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Style1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20ECA163" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...127 lines deleted...]
-    <w:p w14:paraId="607D720B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Suņiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F80E16" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ādas un mīksto audu infekcijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ādas kroku </w:t>
       </w:r>
@@ -9631,51 +9538,51 @@
         </w:rPr>
         <w:t>impetigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>folikulīts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, furunkuloze, celulīts);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478CFAC5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="37412188" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9690,2570 +9597,2327 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> infekcijas (UTI), kas saistītas vai nav saistītas ar prostatītu vai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>epididimītu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067D2B31" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="58B03971" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>elpceļu infekcijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEE9F31" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="7B98987C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281ED797" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4C3271CD" w14:textId="4AF7D604" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42419026" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ādas un mīksto audu infekcijas (brūces, abscesi, flegmonas);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6843E8E7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>augšējo elpceļu infekcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104AE3BA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240F0913" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDBE1B6" w14:textId="787CEBF4" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616EEBB7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7755BB32" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot suņiem līdz 12 mēnešu vecumam vai līdz 18 mēnešu vecumam gigantisko šķirņu suņiem (piemēram, vācu dogiem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>briāriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bernes ganu suņiem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Buvjē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķirnes suņiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mastifiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>), kuriem ir ilgāks augšanas periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFB66B3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...86 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot kaķiem, kuri jaunāki par 16 nedēļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9FAC7A" w14:textId="384E6EF2" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>marbofloksac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai citiem (fluor)</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> vai pret </w:t>
       </w:r>
       <w:r>
         <w:t>jebkuru</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>palīgvielām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A20ECFC" w14:textId="355343B1" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71A8C126" w14:textId="34031B3F" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot, ja konstatēta rezistence pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jo pastāv </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gandrīz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnīga krusteniskā rezistence pret citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fluorhinoloniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080CEAD3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5DC54E" w14:textId="77777777" w:rsidR="00B22F0C" w:rsidRDefault="00B22F0C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72995CD1" w14:textId="763917D9" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008AB8AA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DAF340" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2BF82" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Nelietot, ja konstatēta rezistence pret </w:t>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zems urīna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>hinoloniem</w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> pilnīga krusteniskā rezistence pret citiem </w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis var nomākt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>fluorhinoloniem</w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>marbofloksacīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">Zems urīna </w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktivitāti.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
-[...3 lines deleted...]
-        <w:t>pH</w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Piodermija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> līmenis var nomākt </w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visbiežāk tiek novērota kā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
-[...3 lines deleted...]
-        <w:t>marbofloksacīna</w:t>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pamatslimībai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekundāra saslimšana, tādēļ ir ieteicams noteikt pamatcēloni un dzīvnieku attiecīgi ārstēt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0C8E4E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...32 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5C5D6EF6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0776C231" w14:textId="5A45BDA5" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Īpaši piesardzības pasākumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C40BB1" w14:textId="05BD427A" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="720477B6" w14:textId="6C3B32D5" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Atsevišķu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fluorhinolonu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0122">
+      <w:r w:rsidR="003134CE">
         <w:t xml:space="preserve">augstas </w:t>
       </w:r>
       <w:r>
         <w:t>deva</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0122">
+      <w:r w:rsidR="003134CE">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> var izraisīt epilepsijas lēkmes. Ja sunim diagnosticēta epilepsija, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE0122">
+        <w:t xml:space="preserve"> var izraisīt epilepsijas lēkmes. Ja sunim vai kaķim diagnosticēta epilepsija, </w:t>
+      </w:r>
+      <w:r w:rsidR="003134CE">
         <w:t xml:space="preserve">šīs veterinārās </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">zāles ieteicams lietot piesardzīgi. Tomēr pēc ieteikto terapeitisko devu lietošanas suņiem smagas blakusparādības nav paredzamas. Ir pierādīts, ka </w:t>
+        <w:t xml:space="preserve">zāles ieteicams lietot piesardzīgi. Tomēr pēc ieteikto terapeitisko devu lietošanas suņiem un kaķiem smagas blakusparādības nav paredzamas. Ir pierādīts, ka </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fluorhinoloni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ierosina locītavu skrimšļu eroziju jauniem suņiem. Jāveic precīza dozēšana, īpaši jauniem dzīvniekiem. Klīniskajos pētījumos lietojot </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0122">
+      <w:r w:rsidR="003134CE">
         <w:t xml:space="preserve">šīs veterinārās </w:t>
       </w:r>
       <w:r>
         <w:t>zāles ietei</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0122">
+      <w:r w:rsidR="003134CE">
         <w:t>kt</w:t>
       </w:r>
       <w:r>
         <w:t>o devu robežās, netika novēroti locītavu skrimšļu bojājumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1948F92A" w14:textId="1B03E03C" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="0CF6BE7D" w14:textId="223C20FC" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lietojot šīs veterinārās zāles, jāņem vērā </w:t>
       </w:r>
-      <w:r w:rsidR="000545D2" w:rsidRPr="005B2D8F">
+      <w:r w:rsidR="003134CE" w:rsidRPr="005B2D8F">
         <w:t xml:space="preserve">oficiālā, valsts un reģionālā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000545D2" w:rsidRPr="005B2D8F">
+      <w:r w:rsidR="003134CE" w:rsidRPr="005B2D8F">
         <w:t>antimikrobiālā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000545D2" w:rsidRPr="005B2D8F">
+      <w:r w:rsidR="003134CE" w:rsidRPr="005B2D8F">
         <w:t xml:space="preserve"> politika</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Fluorhinoloni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> jāizvēlas tikai tādu klīnisko stāvokļu ārstēšanai, kas vāji vai iespējami vāji reaģē uz ārstēšanu ar citu grupu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretmikrobajām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8B8558" w14:textId="7EBE2487" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="70F67927" w14:textId="77CA1CF0" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kad vien iespējams, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fluorhinolonu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> grupas zāļu lietošana jāpamato ar ierosinātāja jutības testa rezultātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46874694" w14:textId="62FF0E5D" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="3A92D2C4" w14:textId="516A4B67" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Lietojot</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00200C9B">
+        <w:t xml:space="preserve">Lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="003134CE">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="003134CE">
         <w:t xml:space="preserve">sniegtajiem </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">norādījumiem, var palielināties </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">baktēriju izplatība, kas </w:t>
+        <w:t>norādījumiem, var palielināties</w:t>
+      </w:r>
+      <w:r w:rsidR="003134CE">
+        <w:t xml:space="preserve"> tādu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> baktēriju izplatība, kas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>rezistentas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> pret (fluor)</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00200C9B">
+      <w:r w:rsidR="003134CE">
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pavājināties ārstēšanas efektivitāte ar </w:t>
       </w:r>
-      <w:r w:rsidR="00200C9B">
+      <w:r w:rsidR="003134CE">
         <w:t xml:space="preserve">citiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, iespējam</w:t>
       </w:r>
-      <w:r w:rsidR="00200C9B">
+      <w:r w:rsidR="003134CE">
         <w:t>ās</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> krustenisk</w:t>
       </w:r>
-      <w:r w:rsidR="00200C9B">
+      <w:r w:rsidR="003134CE">
         <w:t>ās</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rezistence</w:t>
       </w:r>
-      <w:r w:rsidR="00200C9B">
+      <w:r w:rsidR="003134CE">
         <w:t>s dēļ</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAB6BCA" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2DAC7DF3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D689776" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E422E6" w14:textId="56C18ACB" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="40876EF2" w14:textId="1D1CE92A" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>pastiprinātu jutību pret (fluor)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Personām ar</w:t>
+      </w:r>
+      <w:r w:rsidR="003134CE">
+        <w:t xml:space="preserve"> zināmu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pastiprinātu jutību pret (fluor)</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:t>hinoloniem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB6A11">
+      <w:r w:rsidR="004C5BDF">
         <w:t>jā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:t>izvair</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6A11">
+      <w:r w:rsidR="004C5BDF">
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:t>s no saskares ar šīm veterinārajām zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3279E6" w14:textId="612C6668" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="7F0B8295" w14:textId="4EA35EA7" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r>
         <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C082039" w14:textId="5CEE8DF9" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00563676" w:rsidP="00C92F74">
+    <w:p w14:paraId="7358B9F7" w14:textId="60EE7496" w:rsidR="00E634C8" w:rsidRDefault="00360ED1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005B2D8F">
         <w:t>Pēc rīkošanās ar šīm veterinārajām zālēm</w:t>
       </w:r>
       <w:r w:rsidRPr="00257477">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="004D4D3D">
+      <w:r w:rsidR="00961FB1">
         <w:t>azgāt rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC90B10" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="2DE3235B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD01FD0" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346172E3" w14:textId="36FB8B70" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav pierādīts šo veterināro zāļu drošums</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43149">
+        <w:t xml:space="preserve"> suņiem un kaķiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7DB87F" w14:textId="6D2E4CB5" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00B43149">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aboratoris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kajos pētījumos</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žurkām un trušiem pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>marbofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapeitisko devu lietošanas netika </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>teratogēna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>maternotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00961FB1" w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11597F0E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316BE7B2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31BA5548" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-      <w:pPr>
+    <w:p w14:paraId="13A46691" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF866B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir zināms, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fluorhinoloni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mijiedarbojas ar iekšķīgi lietotiem katjoniem (alumīnija, kalcija, magnija un dzelzs joniem). Šādos gadījumos var samazināties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>marbofloksacīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>biopieejamība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Pēc vienlaicīgas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teofilīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> preparātu lietošanas var samazināties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teofilīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>klīrensa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ātrums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D4841E" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14250C4B" w14:textId="5089E084" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...83 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C555CD4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>rdoz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>šana var izrais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>t ak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>tu neiroloģisko trauc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>jumu simptomus, kuri ir j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>āā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>rst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...177 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>simptom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...100 lines deleted...]
-        </w:rPr>
         <w:t>tiski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE9564D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="0C2A5D36" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="21D72B13" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569C4DB2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455D7EAE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046A5C6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2ED1AAF6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41528FDF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3C98595D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kaķi, suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA90EE4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="2DEAEA97" w14:textId="77777777">
+      <w:tr w:rsidR="00E634C8" w14:paraId="5A53656F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4562CFEC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="5FAD0CF4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ACF695F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="0CD6DB77" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="020A5D26" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="29AE0A25" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vemšana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>, mīkstas fekālijas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A42330" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="14C803D6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pārejošas slāpes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE6E4F8" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="5847ECC7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hiperaktivitāte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28367D4C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4C6736AE" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pēc ārstēšanas pārtraukšanas izzūd spontāni un ārstēšana nav jāpārtrauc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D71894D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2EA98582" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pārējoši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38738CF7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F3B72C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...34 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354274F9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="77C6EBD9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārtikas un veterinārā dienesta tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.pvd.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="518E350B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="2A60BD65" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="2552CE02" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8"/>
+    <w:p w14:paraId="74B5E509" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012080F6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4E8EC0" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...8 lines deleted...]
-    <w:p w14:paraId="4CC74B65" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="5700060D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F512C4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:snapToGrid w:val="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A42DE5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="72DDB9AC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="004E4F58">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7981799D" w14:textId="2D038230" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="3F28FED6" w14:textId="2FBEC652" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ietei</w:t>
       </w:r>
-      <w:r w:rsidR="002909A3">
+      <w:r w:rsidR="00EF6CE9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ā dienas deva ir 2 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>marbofloksacīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/kg ķermeņa svara (</w:t>
       </w:r>
-      <w:r w:rsidR="002909A3">
+      <w:r w:rsidR="00EF6CE9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tablete uz 10 kg ķermeņa svara dienā) vienu reizi dienā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77236A8D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:t xml:space="preserve"> tablete uz 2,5 kg ķermeņa svara dienā) vienu reizi dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C51B41" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="24BBA06E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tikai suņiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kad nepieciešams, precīzu devu iespējams nodrošināt ar dažādu stiprumu (5 mg, 20 vai 80 mg) veselu tablešu un to pusīšu kombināciju lietošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB35956" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7763" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D300A4" w14:paraId="07B7CAB2" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="5C4BC5E9" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D066384" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="41773872" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Dzīvnieka ķermeņa svars (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0924AAB4" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="15BD3F2A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Tablešu daudzums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB57682" w14:textId="6965F2B7" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="182CE841" w14:textId="52847CAE" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>(20 mg</w:t>
+              <w:t>(5 mg</w:t>
             </w:r>
-            <w:r w:rsidR="006F0219">
+            <w:r w:rsidR="00EF6CE9">
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> stiprums</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72903F20" w14:textId="7AA63E88" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="0DD6CFB9" w14:textId="44CB09FC" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Aptuven</w:t>
             </w:r>
-            <w:r w:rsidR="006F0219">
+            <w:r w:rsidR="00EF6CE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>ais</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> deva</w:t>
             </w:r>
-            <w:r w:rsidR="006F0219">
+            <w:r w:rsidR="00EF6CE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>s intervāls</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D2B007" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+          <w:p w14:paraId="04EB91FA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>(mg/kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="07E88525" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="2B9B7A24" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E7D373" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="61F46E48" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:t>1 – 1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A7B2E0" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="7937BCE9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>0,5 + 0,5</w:t>
+              <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64861BE1" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="6A57210A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,1 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 3,1</w:t>
+              <w:t>1,7 – 2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="73041F77" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="70A10A1F" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E48A053" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="06A97413" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt;6 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+              <w:t>&gt;1,5 – 2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433B7FB9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="2DD6AAD6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9FA184" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="1F64947C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,0 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 3,3</w:t>
+              <w:t>2,0 – 3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="1FE32A07" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="4C0E39F1" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00380242" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="6D0E467D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt;9 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 11</w:t>
+              <w:t>&gt;2,5 – 3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBB5259" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="57B313BB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...90 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C76D734" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="0C08E38C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,0 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 2,7</w:t>
+              <w:t>2,1 – 3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="73BD54AB" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="6D6DBE74" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DEF109" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="58D1A259" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt;15 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+              <w:t>&gt;3,5 – 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D1C19C" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="7D4E1B54" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29FD4142" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="387B4E0B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,7</w:t>
+              <w:t>2,0 – 2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="08908E13" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="264F5511" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41662034" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="26306CC4" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt;20 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 25</w:t>
+              <w:t>&gt;5,0 – 7,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05EE3CF1" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="2AC96229" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...77 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF9BBDC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="0AC79943" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,4</w:t>
+              <w:t>2,1 – 3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D300A4" w14:paraId="05C6D3E7" w14:textId="77777777" w:rsidTr="00A63F0E">
+      <w:tr w:rsidR="00E634C8" w14:paraId="72E23F65" w14:textId="77777777" w:rsidTr="003C6690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD345BF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="4C7F29B8" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">&gt;30 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 35</w:t>
+              <w:t>&gt;7,0 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57276B0E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="457048B1" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>3,5</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E42DA8B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00D2180A">
+          <w:p w14:paraId="7FA187C3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C6690">
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>2,0 – 2,3</w:t>
+              <w:t>2,2 – 2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37BBEA62" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6CA6F3C2" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE2533C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB8CB9F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-    <w:p w14:paraId="556867A8" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="14A00515" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690"/>
+    <w:p w14:paraId="59EFB9C3" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ārstēšanas ilgums:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215D6A28" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="5CB66473" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="004E4F58">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C387E38" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4F2081" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="718" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ādas un mīksto audu infekciju ārstēšanas ilgums ne mazāk kā</w:t>
       </w:r>
       <w:r>
@@ -12265,51 +11929,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 dienas, atkarībā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no slimības gaitas to var pagarināt līdz 40 dienām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BE3702" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="3C9EDFDD" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="718" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>urīnceļu infekciju gadījumā</w:t>
       </w:r>
       <w:r>
@@ -12336,51 +12000,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 dienas, atkarībā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no slimības gaitas to var pagarināt līdz 28 dienām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7750FD39" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="35FEE373" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="718" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elpceļu infekciju gadījumā</w:t>
       </w:r>
       <w:r>
@@ -12407,1123 +12071,1110 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 dienas, atkarībā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no slimības gaitas to var pagarināt līdz 21 dienai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790F6811" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E68752B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="718"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5863A38C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5F1857D3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaķiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01862328" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ādas un mīksto audu infekciju (brūces, abscesi, flegmonas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman" w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ārstēšanas ilgums ir 3-5 dienas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FF5B39" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>augšējo elpceļu infekciju ārstēšanas ilgums ir 5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5B5B33" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BFF974" w14:textId="77777777" w:rsidR="002C699D" w:rsidRDefault="002C699D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C66911" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EE1909" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="01B96F7C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F689A7" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51827CB6" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2A0BA433" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F73C12" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1BA70721" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C82BDF" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="71C94537" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4247DFBB" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="51715314" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038D091A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0403A50E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="1563C462" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="54A2CDF6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C433F5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7609EC75" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F719DF9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+    <w:p w14:paraId="75C13604" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="34C6200A" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10423EDA" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ABDD28" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FC7FD85" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uzglabāt oriģinālajā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D500F3D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk56170320"/>
+      <w:r>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="13656A7C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="7CCF8DE9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B2C9ED" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="41841769" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz kastītes pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F94963" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B812EF5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Sadalītās tabletes derīguma termiņš: 5 dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C68DF12" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...37 lines deleted...]
-    <w:p w14:paraId="388E590F" w14:textId="57F1FA26" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="25F35E99" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0480D526" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546C5EDA" w14:textId="5A4A6874" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:t xml:space="preserve"> norādījumi </w:t>
       </w:r>
       <w:r>
         <w:t>atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FB6526" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...76 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5C7FA6BF" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282CE75F" w14:textId="61D50FCC" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB4F643" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02583E83" w14:textId="45CBE23F" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E62D6B9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D4345B" w14:textId="39B35C42" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E93390" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786C1777" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CD3B12" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6011B6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3994235F" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031DCC75" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293948EC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AF43DB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCAE2ED" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25708B0C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
-[...157 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="003C6690">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/12/0073</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69930307" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469ACB6B" w14:textId="5E829E3F" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Iepakojuma lielumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D915313" w14:textId="39711F1F" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3B7AA934" w14:textId="53FDB1EC" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kartona kastīte satur 1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>blisteri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tabletēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2CCAC2" w14:textId="2F4C9D2D" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6BBA07DB" w14:textId="4246027A" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kartona kastīte satur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>blisterus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar 10 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tabletēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206B3990" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...47 lines deleted...]
-    <w:p w14:paraId="2308CC9E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="5ACC3FD6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B9E881" w14:textId="4BD157B4" w:rsidR="00E634C8" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BA07ED" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CEC113" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D1D5A9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239E8CE9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...41 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="10FE937B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116C9C6B" w14:textId="7616E539" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002C699D">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB97A55" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C96D0F6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A6A8B" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...17 lines deleted...]
-    <w:p w14:paraId="2F7BDB2D" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="40DB7583" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E37FE14" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051B16CB" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D941954" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B460ED5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B3FE36" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:bookmarkStart w:id="8" w:name="_Hlk73552578"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBC77FA" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="192C28C6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">KRKA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mesto, </w:t>
+        <w:t xml:space="preserve"> mesto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4F58">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="004E4F58">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Šmarješka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="004E4F58">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="004E4F58">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>cesta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="004E4F58">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 8501 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="004E4F58">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="004E4F58">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mesto, Slovēnija</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="1253782E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4E24EE86" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel.: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>+37125187879</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273645B1" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="79DF662A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5F5126" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Par sērijas izlaidi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>atbildīgais ražotājs</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B4892F" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="05B8C3E6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KRKA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -13565,185 +13216,179 @@
         </w:rPr>
         <w:t>cesta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 8501 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mesto, Slovēnija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FF96BC" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="1C3FFEA9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">TAD </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Pharma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> GmbH, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Heinz-Lohmann-Straße</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5, 27472 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Cuxhaven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A63F0E">
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>, Vācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4668C9" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00483AE0" w:rsidRDefault="004D4D3D" w:rsidP="00C92F74">
+    <w:p w14:paraId="5E196465" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:pStyle w:val="E-mailSignature"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A63F0E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6690">
         <w:rPr>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>KRKA - FARMA d.o.o., V. Holjevca 20/E, 10450 Jastrebarsko, Horvātija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112ED398" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="00D300A4" w:rsidP="00C92F74">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="0F2D7014" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00E634C8" w:rsidP="003C6690"/>
+    <w:sectPr w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidSect="003C6690">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5987ACE5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D">
+    <w:p w14:paraId="7B9B85DC" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47CC5048" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D">
+    <w:p w14:paraId="6645E95A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B6A8FD3" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4">
+    <w:p w14:paraId="22F4282B" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13831,195 +13476,195 @@
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="63C1AE72" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4">
+  <w:p w14:paraId="724BCD6C" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0C6D5875" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00A63F0E">
+  <w:p w14:paraId="718E76D9" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2F46AD5E" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRPr="00A63F0E" w:rsidRDefault="004D4D3D" w:rsidP="00A63F0E">
+  <w:p w14:paraId="5D6846A6" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRPr="003C6690" w:rsidRDefault="00961FB1" w:rsidP="003C6690">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F26BFE" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D">
+    <w:p w14:paraId="50715CF5" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E109C20" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="004D4D3D">
+    <w:p w14:paraId="56563250" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00961FB1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EAF9142" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4">
+    <w:p w14:paraId="5C8DBB3A" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="39BBB6C5" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4">
+  <w:p w14:paraId="5730E20D" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="775AD073" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4" w:rsidP="00A63F0E">
+  <w:p w14:paraId="4C145356" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8" w:rsidP="003C6690">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="15323C53" w14:textId="77777777" w:rsidR="00D300A4" w:rsidRDefault="00D300A4">
+  <w:p w14:paraId="1903E7FD" w14:textId="77777777" w:rsidR="00E634C8" w:rsidRDefault="00E634C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
     <w:lvl w:ilvl="0" w:tplc="DD942DA6">
       <w:start w:val="1"/>
@@ -15223,163 +14868,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A173CB"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29305322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13B4282A"/>
     <w:lvl w:ilvl="0" w:tplc="7278FD9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15448,51 +14980,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
     <w:lvl w:ilvl="0" w:tplc="679415EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C2688DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -15587,86 +15119,86 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AD8E2B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15762,51 +15294,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
     <w:lvl w:ilvl="0" w:tplc="0DD8806C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35CC202C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -15875,51 +15407,51 @@
     <w:lvl w:ilvl="7" w:tplc="A78AFB32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3FE80D4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0624E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BDAE3CC"/>
     <w:lvl w:ilvl="0" w:tplc="7278FD9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15988,51 +15520,51 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
     <w:lvl w:ilvl="0" w:tplc="6FB63C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE382CF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16104,51 +15636,51 @@
     <w:lvl w:ilvl="7" w:tplc="092E9EAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A63490D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
     <w:lvl w:ilvl="0" w:tplc="ACD60EEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA2C8BCA">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16223,66 +15755,66 @@
     <w:lvl w:ilvl="7" w:tplc="31644EAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB6C4CD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
     <w:lvl w:ilvl="0" w:tplc="082866C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DABE2F76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16378,51 +15910,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66621DEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
     <w:lvl w:ilvl="0" w:tplc="E69C7AEA">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C96E3000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16494,51 +16026,51 @@
     <w:lvl w:ilvl="7" w:tplc="06403874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33AE23A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
     <w:lvl w:ilvl="0" w:tplc="908CCF58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="05E6C8F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16634,51 +16166,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D18697C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5252534D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1674C2A8"/>
     <w:lvl w:ilvl="0" w:tplc="7278FD9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16747,51 +16279,51 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
     <w:lvl w:ilvl="0" w:tplc="5CF808F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1F039AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16887,97 +16419,97 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C8EEFCF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E618E224"/>
-    <w:lvl w:ilvl="0" w:tplc="38405982">
+    <w:tmpl w:val="7F36A10C"/>
+    <w:lvl w:ilvl="0" w:tplc="DC10DFF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CDCEE510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="21B22542" w:tentative="1">
@@ -17022,51 +16554,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F4202354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B9744FB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
     <w:lvl w:ilvl="0" w:tplc="62607886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="104EE890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17162,88 +16694,88 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01905D8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17339,90 +16871,90 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
     <w:lvl w:ilvl="0" w:tplc="A18C0DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2DDEF88A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17491,51 +17023,51 @@
     <w:lvl w:ilvl="7" w:tplc="E7F4FC16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="60BEF372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
     <w:lvl w:ilvl="0" w:tplc="6B3423BA">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22F43260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17607,164 +17139,51 @@
     <w:lvl w:ilvl="7" w:tplc="8752F114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="30D4B69E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E1091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D5C3D80"/>
     <w:lvl w:ilvl="0" w:tplc="DA8A998C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07FC8C36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7AC07FD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17806,51 +17225,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F984D58E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5E568D6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
     <w:lvl w:ilvl="0" w:tplc="9F26ECCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06D8060E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17946,51 +17365,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7EEEE8D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18086,329 +17505,312 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1283414555">
+  <w:num w:numId="1" w16cid:durableId="905264115">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="419179193">
+  <w:num w:numId="2" w16cid:durableId="1783766863">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1065685545">
+  <w:num w:numId="3" w16cid:durableId="1575699771">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2085838010">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1905404956">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1125584794">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1455827192">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2135977827">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1728840007">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2014337749">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1756973470">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1443954833">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1927222385">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1332755007">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1093746608">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1465583512">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1610626170">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="17" w16cid:durableId="1609462860">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2011365513">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="18" w16cid:durableId="143400730">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="402072922">
+  <w:num w:numId="19" w16cid:durableId="2129541624">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="604383682">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2033264421">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1546868742">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1993875493">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1980913534">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1114524223">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="169834036">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2004969453">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1143737107">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1287420802">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1524976396">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1598101285">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1233390115">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="114566502">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1388066916">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1525905023">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="785463607">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="774638081">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="13264906">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="38" w16cid:durableId="593514689">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1414081188">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="39" w16cid:durableId="198396891">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="156191271">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="40" w16cid:durableId="1490706333">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1814324957">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="41" w16cid:durableId="150761265">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="392198397">
-[...23 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="403069410">
+  <w:num w:numId="42" w16cid:durableId="1770002533">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1275795585">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="43" w16cid:durableId="1849363712">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1216430109">
-[...68 lines deleted...]
-  <w:num w:numId="44" w16cid:durableId="1478910089">
+  <w:num w:numId="44" w16cid:durableId="2137334829">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00D300A4"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00AE2F88"/>
+    <w:rsidRoot w:val="00E634C8"/>
+    <w:rsid w:val="000C2EEC"/>
+    <w:rsid w:val="000F0688"/>
+    <w:rsid w:val="001055C2"/>
+    <w:rsid w:val="0010629C"/>
+    <w:rsid w:val="001C2F0F"/>
+    <w:rsid w:val="00230355"/>
+    <w:rsid w:val="002533DD"/>
+    <w:rsid w:val="00257477"/>
+    <w:rsid w:val="002C699D"/>
+    <w:rsid w:val="002E1767"/>
+    <w:rsid w:val="00305714"/>
+    <w:rsid w:val="003134CE"/>
+    <w:rsid w:val="00360ED1"/>
+    <w:rsid w:val="003C6690"/>
+    <w:rsid w:val="0045439B"/>
+    <w:rsid w:val="00461155"/>
+    <w:rsid w:val="004C5BDF"/>
+    <w:rsid w:val="004E4F58"/>
+    <w:rsid w:val="0057424E"/>
+    <w:rsid w:val="005A32C6"/>
+    <w:rsid w:val="00842CA3"/>
+    <w:rsid w:val="00961FB1"/>
+    <w:rsid w:val="00AB44CB"/>
+    <w:rsid w:val="00AD51D3"/>
+    <w:rsid w:val="00B1305D"/>
+    <w:rsid w:val="00B1765C"/>
+    <w:rsid w:val="00B22F0C"/>
+    <w:rsid w:val="00B43149"/>
     <w:rsid w:val="00B604F7"/>
-    <w:rsid w:val="00BB7866"/>
-    <w:rsid w:val="00BC693B"/>
+    <w:rsid w:val="00BF3896"/>
     <w:rsid w:val="00C0116B"/>
-    <w:rsid w:val="00C12D85"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FB6455"/>
+    <w:rsid w:val="00E634C8"/>
+    <w:rsid w:val="00E95B9E"/>
+    <w:rsid w:val="00EF6CE9"/>
+    <w:rsid w:val="00FC3A38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A621FD8"/>
+  <w14:docId w14:val="02B1F53B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
@@ -19731,133 +19133,546 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="1265921952">
+    <w:div w:id="1245725509">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="567346422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1779371060">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="789477110">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1903712196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1137408131">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1822381527">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1872836208">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1534659311">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:left w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="184757971">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="2028677016">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="1595701083">
+    <w:div w:id="1515224387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1590506318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1462268605">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1545293628">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="88239561">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="66269084">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="284241179">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1069840309">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="2125496317">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:left w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="927037955">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1565027997">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="1752119985">
+    <w:div w:id="1788154662">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...11 lines deleted...]
-      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="722601660">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="251744379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1877086333">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1807430102">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1998875064">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1975090508">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="652833983">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="2084184581">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:left w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="792866926">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="417294661">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20120,92 +19935,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABC3F114-A5EE-4C17-87B2-8F098AFFCF37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F66975BA-3D5B-46D6-A5E8-222A35228B25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>7200</Characters>
+  <Pages>17</Pages>
+  <Words>2519</Words>
+  <Characters>17858</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
       <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19791</CharactersWithSpaces>
+  <CharactersWithSpaces>20337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr/>
   </property>