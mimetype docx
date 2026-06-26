--- v0 (2026-06-25)
+++ v1 (2026-06-26)
@@ -1,14809 +1,16281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...241 lines deleted...]
-    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+    <w:p w14:paraId="31D5B758" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B759" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B760" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B761" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B762" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B763" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B764" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B765" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B766" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B767" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B768" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B769" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E57A7D">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...10 lines deleted...]
-    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+    <w:p w14:paraId="31D5B76F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B770" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="31D5B771" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...10 lines deleted...]
-    <w:p w14:paraId="23AC8A0B" w14:textId="77777777" w:rsidR="005D3059" w:rsidRPr="00373D35" w:rsidRDefault="005D3059" w:rsidP="005D3059">
+    <w:p w14:paraId="5CDDE81D" w14:textId="77777777" w:rsidR="00B95469" w:rsidRDefault="00B95469" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098ED95D" w14:textId="5DC4AAEB" w:rsidR="00B95469" w:rsidRPr="00F25B57" w:rsidRDefault="00B95469" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Clavaseptin 250 mg aromatizētas tabletes suņiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B772" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B775" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B776" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00993281">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B777" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8E928D" w14:textId="77777777" w:rsidR="00912777" w:rsidRPr="00D61B0A" w:rsidRDefault="00912777" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...110 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1F1D31" w14:textId="77777777" w:rsidR="00F25B57" w:rsidRDefault="00F25B57" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78793BB0" w14:textId="7669F669" w:rsidR="002A30BF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D362A1D" w14:textId="02DB509A" w:rsidR="001945C3" w:rsidRDefault="001945C3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A68AC0" w14:textId="589A22BA" w:rsidR="001945C3" w:rsidRDefault="001945C3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīns..............................................................200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6525D90A" w14:textId="670F1667" w:rsidR="001945C3" w:rsidRDefault="001945C3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst amoksicilīna trihidrātam)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D765F">
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r>
+        <w:t>229,56 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7804470C" w14:textId="123E4171" w:rsidR="001945C3" w:rsidRPr="006414D3" w:rsidRDefault="001945C3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe.....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="008D765F">
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r>
+        <w:t>50 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57267F35" w14:textId="4F2D6B76" w:rsidR="001945C3" w:rsidRPr="00F27B73" w:rsidRDefault="001945C3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst kālija klavulanātam)…….....</w:t>
+      </w:r>
+      <w:r w:rsidR="008D765F">
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.59,56 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7B7F8D" w14:textId="2AA28DAB" w:rsidR="002A30BF" w:rsidRDefault="002A30BF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3E8D1F" w14:textId="00EEB588" w:rsidR="00D6460F" w:rsidRPr="00F27B73" w:rsidRDefault="00D6460F" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39803622" w14:textId="77777777" w:rsidR="00EF141D" w:rsidRPr="00993281" w:rsidRDefault="00EF141D" w:rsidP="00EF141D">
-[...648 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31D5B77D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F27B73" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4524"/>
+        <w:gridCol w:w="4643"/>
+        <w:gridCol w:w="4644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D3059" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="002C4565">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B780" w14:textId="77777777" w:rsidTr="18B91B8E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB8C0F" w14:textId="0DC22343" w:rsidR="005D3059" w:rsidRPr="00E57A7D" w:rsidRDefault="005D3059" w:rsidP="00617B81">
+          <w:p w14:paraId="31D5B77E" w14:textId="3F5D35D6" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B77F" w14:textId="40F97E0D" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>P</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E57A7D">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00D61B0A">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">alīgvielu un citu sastāvdaļu </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> sastāvs</w:t>
+              <w:t xml:space="preserve"> ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3059" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="002C4565">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B783" w14:textId="77777777" w:rsidTr="18B91B8E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D64428A" w14:textId="247E4C58" w:rsidR="005D3059" w:rsidRPr="00E57A7D" w:rsidRDefault="00556827" w:rsidP="00617B81">
+          <w:p w14:paraId="31D5B781" w14:textId="35E59464" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00556827">
+            <w:r>
+              <w:t>Brūnais dzelzs oksīds E172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B782" w14:textId="0781C0F1" w:rsidR="00872C48" w:rsidRPr="001977EC" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Fosfāta buferšķīdums</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>0,475 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3059" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="002C4565">
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="2794C20A" w14:textId="77777777" w:rsidTr="18B91B8E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F56C01E" w14:textId="08C39C40" w:rsidR="005D3059" w:rsidRPr="00E57A7D" w:rsidRDefault="00556827" w:rsidP="00617B81">
+          <w:p w14:paraId="12BBF946" w14:textId="555266BF" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00556827">
-[...4 lines deleted...]
-              <w:t>Simetikons</w:t>
+            <w:r>
+              <w:t>Krospovidons</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="005D3059" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03630E69" w14:textId="417CC636" w:rsidR="005D3059" w:rsidRPr="00E57A7D" w:rsidRDefault="00556827" w:rsidP="00617B81">
+          <w:p w14:paraId="5056A8C1" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00556827">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="1028D5CE" w14:textId="77777777" w:rsidTr="00002E38">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781493CB" w14:textId="6EA92007" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Polisorbāts 80</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Povidons K25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="005D3059" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="4644" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27960972" w14:textId="74D7D665" w:rsidR="005D3059" w:rsidRPr="00556827" w:rsidRDefault="00556827" w:rsidP="00617B81">
+          <w:p w14:paraId="4876C9CF" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="76B47178" w14:textId="77777777" w:rsidTr="18B91B8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0B0E54" w14:textId="4ECF4208" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00556827">
+            <w:r>
+              <w:t>Silīcija dioksīds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25317DD1" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ūdens injekcijām</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="5E07A863" w14:textId="77777777" w:rsidTr="18B91B8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEE1EE2" w14:textId="0A5CDAAC" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mikrokristāliskā celuloze </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46239493" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B786" w14:textId="77777777" w:rsidTr="18B91B8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B784" w14:textId="5D3D14A4" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="005D2300" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Cūku aknu aromatizētājs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B785" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B789" w14:textId="77777777" w:rsidTr="18B91B8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B787" w14:textId="2B6DA551" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="005D2300" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Raugs, sausais </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B788" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B78C" w14:textId="77777777" w:rsidTr="18B91B8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B78A" w14:textId="7CF0731B" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Magnija stearāts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B78B" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B78F" w14:textId="77777777" w:rsidTr="18B91B8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B78D" w14:textId="04BD938F" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Hipromeloze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5B78E" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31D5B790" w14:textId="77777777" w:rsidR="00872C48" w:rsidRDefault="00872C48" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06031666" w14:textId="4EE6F9EC" w:rsidR="00391612" w:rsidRDefault="00391612" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bēša tablete ar dalījuma līniju, ko var sadalīt divās vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9D577E" w14:textId="469E5798" w:rsidR="00391612" w:rsidRPr="00D61B0A" w:rsidRDefault="00391612" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B791" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B792" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B793" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B794" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53779980" w14:textId="1C8074E5" w:rsidR="003B1F4F" w:rsidRPr="00D61B0A" w:rsidRDefault="003B1F4F" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436E5D1C" w14:textId="071145AB" w:rsidR="003B1F4F" w:rsidRDefault="003B1F4F" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542D84EC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC6666B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="006414D3" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006414D3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B795" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601CA26A" w14:textId="54DC1E88" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00B95469" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B0A">
+        <w:t>ret amoksicilīnu un klavulānskābi jutīg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B0A">
+        <w:t xml:space="preserve"> baktērij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B0A">
+        <w:t xml:space="preserve"> (ieskaitot beta laktamāzi </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">producējošus </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B0A">
+        <w:t>celmus)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> izraisītu infekciju ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B0A">
+        <w:t>, it īpaši:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458FA974" w14:textId="662EB76B" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk147155614"/>
+      <w:r>
+        <w:t xml:space="preserve">ādas infekcijas (ieskaitot dziļas un virspusējas piodermas, brūces, abscesus), ko izraisījušas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3364A507" w14:textId="436A92D2" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">elpceļu infekcijas (sinusīts, rinotraheīts, bronhopneimonija), ko izraisījušas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. un </w:t>
+      </w:r>
+      <w:r w:rsidR="0068232E" w:rsidRPr="00D35438">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. coli</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371BC7DF" w14:textId="01ECE343" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="004C1F03" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">mutes dobuma (gļotādu) infekcijas, ko izraisījušas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE402C" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. un </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE402C" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCF970B" w14:textId="1B75019C" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">urīnceļu infekcijas (nefrīts, cistīts), ko izraisījušas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>E. coli</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klebsiella </w:t>
+      </w:r>
+      <w:r>
+        <w:t>spp. un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proteus mirabilis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E26374" w14:textId="3F2B70C9" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">gremošanas trakta infekcijas, it īpaši </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>E. coli izraisīts gastroenterīts.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="010299D8" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD4AA51" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0896BDC5" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FAF36E" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret penicilīniem vai citām β-laktāmu grupas vielām, vai pret jebkuru no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5973AA" w14:textId="77D72501" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot smilšu pelēm, jūrascūciņām, kāmjiem, trušiem un šinšillām vai citiem maziem zālēdājiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E5ECDC" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot dzīvniekiem ar smagiem nieru darbības traucējumiem, kas kombinējas ar anūriju vai oligūriju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BC744A" w14:textId="1AD42079" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00BB5392" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot zirgiem un atgremotājdzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D4884C" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B7A2" w14:textId="13B382E4" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B7A4" w14:textId="67FC6263" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC7CC17" w14:textId="6D4B385F" w:rsidR="00DB2AED" w:rsidRPr="00DB2AED" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir pierādīta krusteniskā rezistence starp amoksicilīnu/klavulānskābi un β-laktām</w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antibiotikām. Veterināro zāļu lietošana ir rūpīgi jāapsver, ja jutības testos ir pierādīta rezistence pret β-laktām</w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antibiotikām, jo to efektivitāte var būt samazināta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ED5EAD" w14:textId="68B1220B" w:rsidR="00DB2AED" w:rsidRPr="00DB2AED" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kaķiem un suņiem ir izolēti pret meticilīnu rezistenti S. aureus (MRSA) un pret meticilīnu rezistenti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35438">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S. pseudintermedius </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(MRSP), rezistento celmu proporcija dažādās ES valstīs atšķiras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48560843" w14:textId="34DECAC4" w:rsidR="00DB2AED" w:rsidRPr="00DB2AED" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t xml:space="preserve"> gadījumos</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ja ir zināma rezistence pret amoksicilīna un klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C02402" w14:textId="1C230745" w:rsidR="00E84696" w:rsidRPr="00002E38" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja ir aizdomas </w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t xml:space="preserve">vai ir apstiprinātas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MRSA/MRSP infekcij</w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, jo izolāti jāuzskata par rezistentiem pret visiem β-laktāmiem, tostarp amoksicilīna/klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5328A80A" w14:textId="2A0DD436" w:rsidR="005C7CCF" w:rsidRDefault="004E248B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir ziņots par augstu rezistenci (līdz 100%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C33DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. coli</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> izolātiem no ādas un mīksto audu infekcijām suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F608E12" w14:textId="77777777" w:rsidR="004E248B" w:rsidRPr="00D61B0A" w:rsidRDefault="004E248B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF7EA7B" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEB22A9" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399D8D27" w14:textId="1708F2F1" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3CF040" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D9B458" w14:textId="0F5F10DB" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dzīvniekiem ar aknu un nieru </w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t xml:space="preserve">funkciju </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">traucējumiem </w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veterinārās zāles lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tikai pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="004C51AC">
+        <w:t xml:space="preserve">ārstējošā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veterinārārsta ieguvuma un riska attiecības izvērtēšanas un rūpīgas devas noteikšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7B50E9" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DBBD07" w14:textId="7A82748D" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="004C51AC" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7CCF">
+        <w:t>eterināro zāļu lietošana jāpamato ar mērķa patogēna(-u) identifikāciju un jutības testu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rezultātiem</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7CCF">
+        <w:t xml:space="preserve">. Ja tas nav iespējams, ārstēšana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C51AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jāpamato ar vietējiem/reģionāliem</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7CCF">
+        <w:t xml:space="preserve"> epidemioloģiskajiem datiem un zināšanām par mērķa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">baktēriju </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7CCF">
+        <w:t>jutību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B12B640" w14:textId="29E19D3D" w:rsidR="00F00062" w:rsidRDefault="00F00062" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00062">
+        <w:t>Lietojot šīs veterinārās zāles, jāņem vērā oficiālā, valsts un reģionālā antimikrobiālā politika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A06CB65" w14:textId="77777777" w:rsidR="00F00062" w:rsidRPr="00D61B0A" w:rsidRDefault="00F00062" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623ACED7" w14:textId="347C931E" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="000D393E" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk66891708"/>
+      <w:r>
+        <w:t xml:space="preserve">Aminopenicilīni kombinācijā ar beta laktamāzes inhibitoriem ietilpst AMEG (Antimicrobial Advice Ad Hoc Expert Group – Antimikrobiālo līdzekļu jomas konsultatīvā ad hoc ekspertu grupa) klasifikācijas “C” kategorijā. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">irmās izvēles </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t xml:space="preserve">ārstēšanai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antib</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t xml:space="preserve">iotikas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zemāku antimikrobiālās rezistences</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t xml:space="preserve"> selekcijuas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> risku (zemāku AMEG kategoriju), ja jutības test</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>u rezultāti liecina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> par š</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>ādas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051DECD2" w14:textId="13587619" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00FB5A36" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t xml:space="preserve">irmās izvēles </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ārstēšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t xml:space="preserve"> šaurāka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> darbības</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t xml:space="preserve"> spektra antib</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iotikas </w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t xml:space="preserve">ar zemāku antimikrobiālās rezistences </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">selekcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>risku, ja jutības test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">u rezultāti liecina </w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>par š</w:t>
+      </w:r>
+      <w:r>
+        <w:t>āda</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>s pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FC36C7" w14:textId="37F4B8E0" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tabletes ir aromatizētas. Lai izvairītos no nejaušas norīšanas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D726DC">
+        <w:t xml:space="preserve">uzglabājiet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tabletes dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ED3C3C" w14:textId="77777777" w:rsidR="00A92775" w:rsidRPr="00063E72" w:rsidRDefault="00A92775" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jāņem vērā iespējamā krusteniskā alerģija ar citiem penicilīniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CE3082" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C27B841" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD464F7" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113218EC" w14:textId="55471429" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t xml:space="preserve"> var izraisīt pastiprinātu jutību (alerģiju)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Pastiprināta jutība pret penicilīniem var izraisīt krusteniskas reakcijas ar cefalosporīniem un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otrādi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>Dažkārt a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lerģisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s reakcijas pret šīm vielām var būt nopietnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F2CA42" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02462C7C" w14:textId="22DD5B76" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nerīkojieties ar šīm veterinārajām zālēm, ja zināt, ka esat </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5A36">
+        <w:t>jutīgs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vai ja Jums ir ieteikts nestrādāt ar šādiem preparātiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592530BE" w14:textId="71F5CC2F" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00FB5A36" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>r šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rīkoties ļoti uzmanīgi un ievērojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145507">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visus ieteiktos piesardzības pasākumus</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>, lai izvairītos no saskares ar tām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CBBC80" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja pēc saskares Jums rodas tādi simptomi kā, piemēram, izsitumi uz ādas, Jums jāmeklē medicīniskā palīdzība un jāuzrāda ārstam šis brīdinājums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0B2BF4" w14:textId="0CCF0C41" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00F556EC" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nopietnāki simptomi ir s</w:t>
+      </w:r>
+      <w:r w:rsidR="003C084B">
+        <w:t>ejas, lūpu vai acu pietūkums vai apgrūtināta elpošana un to gadījumā nepieciešama neatliekama medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A204FD" w14:textId="7E15DF85" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pēc rīkošanās ar tabletēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91C40">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A6241E" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC4744F" w14:textId="0A93F440" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nejauša </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6049">
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veterināro zāļu norīšana bērn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6049">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m var būt kaitīga. Lai izvairītos no nejaušas norīšanas, īpaši bērn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6049">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m, neizlietotās tablešu daļas ievieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6049">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> atpakaļ atvērtajā blister</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6049">
+        <w:t>a nodalījumā un ieviertot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAEB345" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42203D3A" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2149E258" w14:textId="2B6B635E" w:rsidR="379F93BD" w:rsidRDefault="379F93BD" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38FFFE57">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783CC2E1" w14:textId="4CBCCD36" w:rsidR="38FFFE57" w:rsidRDefault="38FFFE57" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05919CE2" w14:textId="6FE4F02E" w:rsidR="379F93BD" w:rsidRDefault="379F93BD" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0545333E" w14:textId="77777777" w:rsidR="00040335" w:rsidRPr="00D61B0A" w:rsidRDefault="00040335" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAE48DE" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252E50FB" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E92080" w14:textId="47724A0A" w:rsidR="003C084B" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4344D402" w14:textId="77777777" w:rsidR="001E4991" w:rsidRPr="00D61B0A" w:rsidRDefault="001E4991" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E4991" w:rsidRPr="002044E7" w14:paraId="2579D08B" w14:textId="77777777" w:rsidTr="00F33A61">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02655CBC" w14:textId="05A83AFE" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+            <w:r w:rsidR="002F280C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(&lt;1 dzīvniekam/10</w:t>
+            </w:r>
+            <w:r w:rsidR="002D19C7">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A350DF" w14:textId="690E0248" w:rsidR="001E4991" w:rsidRPr="00F33A61" w:rsidDel="006B1F5D" w:rsidRDefault="001E4991" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Vemšana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005963A7">
+              <w:t>dia</w:t>
+            </w:r>
+            <w:r>
+              <w:t>reja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036A70E6" w14:textId="597A657D" w:rsidR="001E4991" w:rsidRPr="00462E99" w:rsidRDefault="001E4991" w:rsidP="00493021">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pastiprinātas jutības reakcija (alerģiskas</w:t>
+            </w:r>
+            <w:r w:rsidR="005963A7">
+              <w:t xml:space="preserve"> reakcijas uz</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ādas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>), anafilakse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00A9226B">
-[...6 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="4D4225AF" w14:textId="47944460" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstēšanu var pārtraukt atkarībā no blakusparādību smaguma pakāpes un </w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstējošā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārārsta ieguvuma un riska attiecības izvērtējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAC8575" w14:textId="7AF060B8" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šādos gadījumos</w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārtraukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošan</w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un uzsāk</w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomātisk</w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="0015214B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E88E65E" w14:textId="77777777" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:iCs/>
-          <w:color w:val="008000"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FA9092" w14:textId="37B640DD" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam, vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F280C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EA9A79" w14:textId="77777777" w:rsidR="00BD55A9" w:rsidRPr="00D61B0A" w:rsidRDefault="00BD55A9" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="31D5B7F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E3A0DF" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00D61B0A" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D42BD98" w14:textId="582FE9AC" w:rsidR="00102BA4" w:rsidRDefault="00102BA4" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015D4C2E" w14:textId="77777777" w:rsidR="00973160" w:rsidRPr="00102BA4" w:rsidRDefault="00973160" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AA30BC" w14:textId="76CC78C9" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1C6A00" w14:textId="7BDB26BC" w:rsidR="00A766D3" w:rsidRPr="004C33DB" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos žurkām netika konstatēta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>teratogēna, fetotoksiska vai maternotoksiska iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291B4357" w14:textId="6FC5FDE6" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F32312" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B952170" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A766D3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13308C7F" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488AB090" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīna baktericīdo iedarbību var samazināt vienlaicīga bakteriostatisku vielu, piemēram, makrolīdu, tetraciklīnu, sulfonamīdu un hloramfenikola, lietošana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA468A5" w14:textId="6F1C1500" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4F3DBC" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Penicilīni var pastiprināt aminoglikozīdu iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DC75B3" w14:textId="77777777" w:rsidR="00713F55" w:rsidRPr="00D61B0A" w:rsidRDefault="00713F55" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B819" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Mērķsugas</w:t>
-[...969 lines deleted...]
-      </w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B81A" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00D61B0A" w:rsidRDefault="00145D34" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0421E89E" w14:textId="235E894D" w:rsidR="00FF6525" w:rsidRPr="00D61B0A" w:rsidRDefault="00AF74A2" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E4D82C" w14:textId="19AA5F90" w:rsidR="001C3E0A" w:rsidRPr="00D61B0A" w:rsidRDefault="001C3E0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6145EFE4" w14:textId="77777777" w:rsidR="001C3E0A" w:rsidRPr="00D61B0A" w:rsidRDefault="001C3E0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E751510" w14:textId="11166423" w:rsidR="00BD230B" w:rsidRDefault="00BD230B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidR="4F732641">
+        <w:t>eterināro zāļu ieteicamā deva ir 10 mg amoksicilīna/2,5 mg klavulānskābes uz kg ķermeņa svara divas reizes dienā, t.i., 1 tablete uz 20 kg ķermeņa svara ik pēc 12 stundām no 5 līdz 7 dienām, kā norādīts turpmākajā tabulā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B390A37" w14:textId="77777777" w:rsidR="00BD230B" w:rsidRDefault="00BD230B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0051077C" w14:paraId="00B7FC5F" w14:textId="77777777" w:rsidTr="00673639">
+      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="050A9A07" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77559F45" w14:textId="77777777" w:rsidR="0051077C" w:rsidRPr="00E57A7D" w:rsidRDefault="0051077C" w:rsidP="0051077C">
+          <w:p w14:paraId="56E99F51" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...11 lines deleted...]
-              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ķermeņa svars (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AFFF5B2" w14:textId="0A1B7DF2" w:rsidR="0051077C" w:rsidRPr="00566862" w:rsidRDefault="00A47630" w:rsidP="0051077C">
-[...52 lines deleted...]
-          <w:p w14:paraId="70301C3B" w14:textId="4E68E10C" w:rsidR="0051077C" w:rsidRPr="0079050A" w:rsidRDefault="0079050A" w:rsidP="00C57203">
+          <w:p w14:paraId="5B91D7A4" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Pietūkums i</w:t>
-[...32 lines deleted...]
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Tablešu skaits divas reizes dienā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051077C" w14:paraId="53461D92" w14:textId="77777777" w:rsidTr="00673639">
+      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="25341D58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D598295" w14:textId="77777777" w:rsidR="0051077C" w:rsidRPr="00E57A7D" w:rsidRDefault="0051077C" w:rsidP="0051077C">
+          <w:p w14:paraId="02C3C428" w14:textId="498984B7" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Bieži</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:t>(1 līdz 10 dzīvniekiem/100 ārstētajiem dzīvniekiem):</w:t>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8,1</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2B09">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C982166" w14:textId="0B27E02C" w:rsidR="0051077C" w:rsidRPr="009672F3" w:rsidRDefault="00D01A5F" w:rsidP="0051077C">
+          <w:p w14:paraId="2B48DC31" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00566862">
-              <w:t>Vemšana</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>½</w:t>
             </w:r>
-            <w:r w:rsidR="0051077C" w:rsidRPr="00566862">
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="16C5AB6E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B5685C5" w14:textId="53C0DCA0" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10,1</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2B09">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2156B760" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="228268EC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="384E4E5D" w14:textId="4727FCA6" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20,1</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2B09">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F21107D" w14:textId="3CAA67BF" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1½</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="772E8FEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FFFF395" w14:textId="32FE4706" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30,1</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2B09">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE16C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193090C5" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051077C" w14:paraId="5E476CED" w14:textId="77777777" w:rsidTr="00673639">
-[...75 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43719F61" w14:textId="77777777" w:rsidR="0051077C" w:rsidRPr="0051077C" w:rsidRDefault="0051077C" w:rsidP="0051077C">
-[...44 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4B8E0CDB" w14:textId="77777777" w:rsidR="00FF6525" w:rsidRPr="00D61B0A" w:rsidRDefault="00FF6525" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61ED5CBC" w14:textId="77777777" w:rsidR="00F106EE" w:rsidRDefault="00F106EE" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Smagos gadījumos devu var dubultot pēc ārstējošā veterinārārsta ieskatiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043DE683" w14:textId="77777777" w:rsidR="00FF6CD8" w:rsidRPr="00FF6CD8" w:rsidRDefault="00FF6CD8" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8D7EAF" w14:textId="3820C64B" w:rsidR="001B31C3" w:rsidRPr="005F773B" w:rsidRDefault="001B31C3" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ārstēšanas ilgums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F773B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E29CDE" w14:textId="77777777" w:rsidR="002D47DE" w:rsidRPr="002D47DE" w:rsidRDefault="002D47DE" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visām indikācijām vairumā gadījumu pietiekams ārstēšanas ilgums ir no 5 līdz 7 dienām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6241D2E5" w14:textId="6DA8A7A5" w:rsidR="001B31C3" w:rsidRDefault="002D47DE" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hroniskas norises vai recidīva gadījumā ārstēšanu var būt nepieciešams turpināt no 2 līdz 4 nedēļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110C6E03" w14:textId="77777777" w:rsidR="000C44CC" w:rsidRPr="00D61B0A" w:rsidRDefault="000C44CC" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B825" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B826" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B2840" w14:textId="741B56B1" w:rsidR="009B2FD0" w:rsidRPr="00D61B0A" w:rsidRDefault="009B2FD0" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietojot trīs reizes lielāku devu par ieteicamo 28 dienas ilgi, suņiem novēroja </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0B4C">
+        <w:t>dia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>reju. Pārdozēšanas gadījumā ieteicama simptomātiska ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D654267" w14:textId="77777777" w:rsidR="00843FDD" w:rsidRPr="00D61B0A" w:rsidRDefault="00843FDD" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B827" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B828" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="009A6509" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B832" w14:textId="0C11A82A" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3D79BC" w14:textId="77777777" w:rsidR="009B2FD0" w:rsidRPr="00D61B0A" w:rsidRDefault="009B2FD0" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B833" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B834" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B835" w14:textId="7E994093" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B840" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRDefault="00FC02F3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363981F6" w14:textId="77777777" w:rsidR="00040335" w:rsidRPr="00D61B0A" w:rsidRDefault="00040335" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B841" w14:textId="289D7D1D" w:rsidR="00C114FF" w:rsidRPr="00002E38" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00002E38">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D80D01" w14:textId="77777777" w:rsidR="003B067B" w:rsidRPr="00002E38" w:rsidRDefault="003B067B" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F42F1" w14:textId="519B62A0" w:rsidR="00D61B0A" w:rsidRPr="00002E38" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E38">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ATĶvet kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0B4C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61B0A">
+        <w:t>QJ01CR02</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0B4C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7B9CDD" w14:textId="4D6C51D6" w:rsidR="0051077C" w:rsidRPr="00566862" w:rsidRDefault="0051077C" w:rsidP="0051077C">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="31D5B845" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00002E38" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6511A20D" w14:textId="4D81252C" w:rsidR="00D64F1A" w:rsidRPr="00002E38" w:rsidRDefault="00FD1E45" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65150" w:rsidRPr="00002E38">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk182651726"/>
+      <w:r w:rsidR="00D726DC" w:rsidRPr="00F9406B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00D726DC" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B56936" w:rsidRPr="00566862">
-[...131 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2DE80B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00002E38" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252BCAFC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīns ir aminobenzilpenicilīns, kas pieder penicilīnu β-laktāmu grupai; tas aizkavē baktēriju šūnu sieniņu veidošanos, inhibējot peptidoglikānu sintēzes pēdējo posmu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C16E8FC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F4D14E" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe ir neatgriezenisks intracelulāro un ekstracelulāro β-laktamāžu inhibitors, kas aizsargā amoksicilīnu no daudzu β-laktamāžu izraisītas inaktivācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0E7B4D" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229CE3E9" w14:textId="3A654077" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīnam/klavulanātam ir plašs iedarbības spektrs, kas ietver β-laktamāzi veidojošos grampozitīvos un gramnegatīvos aerobos celmus, fakultatīvi anaerobos un obligāti anaerobos mikroorganismus. Antimikrobiālais spektrs, kas attiecas uz indikācijām suņiem, ir apkopots turpmākajā tabulā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E01830" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D69578" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņa mērķa baktēriju jutības kopsavilkums:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="9668" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="3006"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B5773" w:rsidRPr="00E57A7D" w14:paraId="17AA9598" w14:textId="77777777" w:rsidTr="0013565A">
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="7FFB68E2" w14:textId="77777777" w:rsidTr="00F248AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="36CF248E" w14:textId="77777777" w:rsidR="006B5773" w:rsidRPr="00E57A7D" w:rsidRDefault="006B5773" w:rsidP="0013565A">
+          <w:p w14:paraId="6DBF28DF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...11 lines deleted...]
-              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Katras indikācijas mērķa baktērijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="541A5FBF" w14:textId="096A8BC9" w:rsidR="00A4184D" w:rsidRPr="00566862" w:rsidRDefault="00A47630" w:rsidP="00A4184D">
+          <w:p w14:paraId="598FD9BD" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
             <w:pPr>
-              <w:rPr>
-[...67 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Pietūkums i</w:t>
-[...83 lines deleted...]
-              <w:t>(1 līdz 10 dzīvniekiem/100 ārstētajiem dzīvniekiem):</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F29BA49" w14:textId="7AB49647" w:rsidR="006B5773" w:rsidRPr="00E2175C" w:rsidRDefault="00D01A5F" w:rsidP="0013565A">
+          <w:p w14:paraId="7EA102B2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MIC diapazons (µg/ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F15B1B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MIC50 (µg/ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2340D8C7" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MIC90 (µg/ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C90617" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Klīniskās robežvērtības (I/R)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="2328B28C" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF39FB5" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Āda un mīkstie audi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F42DB77" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EA2FAE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D34230A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="643127FF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CD85B05" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="41A366C5" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5675A1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EEB9A58" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0079050A">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>S. aureus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8D21B8" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>S. intermedius</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grupa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44538482" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koagulāzes negatīvās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F366E">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="530F41F2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>431*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B61CF23" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>38*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42542C9C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>343*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32402DAC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>49*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6324E085" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,03-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C641A2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D0AC3C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,03-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="486C3F1B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,03-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBDC952" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE138D0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4D5E4C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C27888A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ADE496" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612708C9" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3188ED00" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF8D4A4" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="210287E6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25/1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="792440D1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25/1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED78FF4" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25/1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBA7190" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="3C3E7083" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AA7C04" w14:textId="5C6400D0" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Streptococcus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F366E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B64873D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Vispārēja</w:t>
+              <w:t>Streptococcus canis</w:t>
             </w:r>
-            <w:r w:rsidR="0079050A">
-              <w:t>s</w:t>
+          </w:p>
+          <w:p w14:paraId="2AA4E436" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Streptococcus dysgalactiae</w:t>
             </w:r>
-            <w:r w:rsidRPr="0079050A">
-              <w:t xml:space="preserve"> slimība</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D3B62D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>142*</w:t>
             </w:r>
-            <w:r w:rsidR="0079050A">
-              <w:t>s pazīmes</w:t>
+          </w:p>
+          <w:p w14:paraId="5F00858F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>127*</w:t>
             </w:r>
-            <w:r w:rsidR="00A4184D" w:rsidRPr="0079050A">
-[...1 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          </w:p>
+          <w:p w14:paraId="3210950B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41329585" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,015-0,06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9EF6F1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,015-0,06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09745D69" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50304129" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>≤0,015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6640AEB0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>≤0,015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7A8C3F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>≤0,015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6345D3" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>≤0,015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7A6993" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>≤0,015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C30EF8A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>≤0,015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C625162" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D8E4B0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C9DD5F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="6062E499" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="426F2AC1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pasteurella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC80DCC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>22*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC6233A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,03-0,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="524232EC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A8732E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="695797AE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="0F9AF52E" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE89B1F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Elpošanas trakts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1293D06D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAFA91C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF763E6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C04865" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A61C5D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="413A5CD8" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BC8D93" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A900C28" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>S. intermedius</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grupa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132F2683" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>S. aureus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E52A1D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>112*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8D48B0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>90*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532A83F1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>22*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2114A612" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,06-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3033BB22" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,06-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9EE2D7" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="297123A1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7470A2F0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2027CE05" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="321760F8" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45EFEB0D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20192D36" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00E84225" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693E2A87" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F279E1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="4EFBD566" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFE0F2E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zobu infekcijas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="56992AE2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0EF6DE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52218986" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA5C294" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51268CFE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="0AB82D1A" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E367DD3" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Streptococcus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B85E456" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A95AB88" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,008 - 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE256A6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1822FAC5" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10FB1097" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="23EB6B62" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A6F36B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pasteurella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD539D1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>68**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="581800FC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,03 - 64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEA9944" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="620697BF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31F8769E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="5F02B22D" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19835C3B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Urīnceļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F75FDCD" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C968E6B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E27CC2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D8E8CD" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="116807DF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="3E646BB9" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F83DF99" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Escherichia coli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1125D690" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>236*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A50DF4" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1539F6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5D50A2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29EB2E85" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8/-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="5CA55402" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D857605" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Klebsiella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="740D612D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>33*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4055E080" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,5-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="399270BB" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FB94CB" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B8807EF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8/-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="3DD99C35" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D94B80D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Proteus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94138">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D65B711" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>66*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="222CFA0B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0,5-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32813CEE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="230B547F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04B56468" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8/-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="2C75FCE6" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="604A8075" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Gremošanas trakts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="252EF53A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15827B0E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B7786A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E935A6B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16008188" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="22420EA5" w14:textId="77777777" w:rsidTr="00F248AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4573C9C3" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Escherichia coli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06101F40" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>- *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="338B92D2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1-32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8C6174" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0083467B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47339E05" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="751A534E" w14:textId="2C2773E9" w:rsidR="00A4184D" w:rsidRPr="00566862" w:rsidRDefault="00A4184D" w:rsidP="00A4184D">
-[...41 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="527A88B2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00D61B0A" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF1591C" w14:textId="45A42E57" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Robežvērtības iegūtas no CLSI VET01-S7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F47D09" w14:textId="571E2A1E" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>* MIC vērtības noteiktas, izmantojot 2021.-2022. gadā Eiropā iegūtās baktērijas</w:t>
+      </w:r>
+      <w:r w:rsidR="002F280C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(ComPath-IV aptauja). Tiek pieņemts, ka gremošanas trakta izolātu jutība ir līdzīga to pašu baktēriju jutībai citu infekciju gadījumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6D9166" w14:textId="70F61179" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>** MIC vērtības noteiktas, izmantojot 2002. gadā Eiropā no suņu zobu infekcijām iegūtās baktērijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056FA257" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>- Nav informācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BA5B27" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115C3DBD" w14:textId="4E7CD499" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="004C581A" w:rsidP="00493021">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Divi galvenie amoksicilīna/klavulānskābes rezistences mehānismi ir inaktivācija, ko nodrošina pret klavulānskābi nejutīgas β-laktamāzes, un penicilīnu saistošo proteīnu izmaiņas, kas izraisa līdzrezistenci pret citām β-laktāma antibiotikām. Baktēriju rezistenci, tostarp līdzrezistenci un krustenisko rezistenci, var veicināt arī baktēriju necaurlaidība vai izplūdes sūkņa mehānismu necaurlaidība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB932E3" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jutības un rezistences modeļi var atšķirties atkarībā no ģeogrāfiskā reģiona un baktēriju celma, un laika gaitā tie var mainīties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE1DCEB" w14:textId="0380160A" w:rsidR="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pseudomonas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. ir dabiski rezistentas pret amoksicilīna un klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5855FE98" w14:textId="734D7BEF" w:rsidR="00BE76A1" w:rsidRPr="00BF6CF1" w:rsidRDefault="00BE76A1" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kaķiem un suņiem ir identificēti pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6CF1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S. aureus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (MRSA) un pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6CF1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S. pseudintermedius</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (MRSP) izolāti, un tie jāuzskata par rezistentiem pret visiem β-laktāmiem, ieskaitot amoksicilīna/klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6093EA49" w14:textId="77777777" w:rsidR="00CC5B8E" w:rsidRDefault="00CC5B8E" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir ziņots par augstu rezistenci (līdz 100%) E. coli izolātiem no ādas un mīksto audu infekcijām suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE514E3" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC4EFDE" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="006E5874" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5874">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A331D79" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="006E5874" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FE6E52" w14:textId="06D7E395" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pēc iekšķīgas lietošanas ieteicamajā devā amoksicilīns un klavulānskābe suņiem uzsūcas ātri. Amoksicilīna maksimālā koncentrācija plazmā 8,5 µg/ml tiek sasniegta pēc 1,4 stundām, un klavulānskābes maksimālā koncentrācija plazmā 0,9 µg/ml tiek sasniegta pēc 0,9</w:t>
+      </w:r>
+      <w:r w:rsidR="002F280C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stundām. Abu vielu eliminācijas pusperiods suņiem ir 1 stunda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486555D9" w14:textId="512383C4" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Eliminācija ir ātra. 12% amoksicilīna un 17% klavulānskābes izdalās ar urīnu. Pārējā viela izdalās neaktīvu metabolītu veidā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729B36C0" w14:textId="453EA979" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc ieteicamās devas atkārtotas iekšķīgas lietošanas nenotiek amoksicilīna vai klavulānskābes uzkrāšanās, un līdzsvara koncentrācija pēc pirmās devas lietošanas tiek sasniegta ātri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47906A8C" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B84C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B84D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B84E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B84F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B850" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B855" w14:textId="24DF70E0" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B856" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE43AAA" w14:textId="77777777" w:rsidR="00BA0AC0" w:rsidRDefault="00BA0AC0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B857" w14:textId="14124B6C" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B858" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A4EDE8" w14:textId="25F4C880" w:rsidR="00944FE0" w:rsidRPr="00D61B0A" w:rsidRDefault="00944FE0" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 3 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B85F" w14:textId="3D88CD22" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00944FE0" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274C84A1" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B860" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B861" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B79E8F" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5074A38F" w14:textId="101B846F" w:rsidR="006F4AD3" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blister</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0004">
+        <w:t>a nodalī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jumā un izlietot 16 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B87E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B880" w14:textId="1E2D6536" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FC641B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47991CBA" w14:textId="410D1451" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Alumīnija/alumīnija (oPA/Alu/PE) blisteri</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5C91">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar 10 tabletēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5C91">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>blisterī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2760B46A" w14:textId="51654C7E" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kartona k</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5C91">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Iepakojuma lielumi: 10, 20, 50, 100, 120, 150, 200, 250, 300, 400, 500, 600, 750 un 1000 tabletes. Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5E222B" w14:textId="77777777" w:rsidR="0008769F" w:rsidRPr="00D61B0A" w:rsidRDefault="0008769F" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B883" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B884" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B89DB0D" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A53CC4" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58190A23" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A6BFDF" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B88D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B88E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B88F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE8BD93" w14:textId="5E8D794C" w:rsidR="00F430B9" w:rsidRPr="00B8246F" w:rsidRDefault="00F430B9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8246F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vetoquinol S.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8246F" w:rsidDel="00F430B9">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B892" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065B1635" w14:textId="77777777" w:rsidR="006E5874" w:rsidRPr="00D61B0A" w:rsidRDefault="006E5874" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B893" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B894" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B895" w14:textId="2457F008" w:rsidR="00C114FF" w:rsidRDefault="00F430B9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8246F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>V/MRP/11/0037</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8246F" w:rsidDel="00F430B9">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7F0623" w14:textId="77777777" w:rsidR="006E5874" w:rsidRDefault="006E5874" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38ED5432" w14:textId="77777777" w:rsidR="00F430B9" w:rsidRPr="00D61B0A" w:rsidRDefault="00F430B9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B896" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B897" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187B0372" w14:textId="130D675A" w:rsidR="00F430B9" w:rsidRDefault="00F430B9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F430B9">
+        <w:t xml:space="preserve">Pirmās tirdzniecības atļaujas piešķiršanas datums: 04/07/2011 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A93DF72" w14:textId="77777777" w:rsidR="00A821E9" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22302DA6" w14:textId="77777777" w:rsidR="00A821E9" w:rsidRPr="00D61B0A" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B89B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B89C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B89D" w14:textId="1838205E" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00E81EE5" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0AC0">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00566862">
-[...235 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B8A7" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="0078538F" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B8A8" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00D61B0A" w:rsidRDefault="00B113B9" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B8A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
-[...2410 lines deleted...]
-        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
-[...10 lines deleted...]
-    <w:p w14:paraId="7D13BC37" w14:textId="3E4EE4CC" w:rsidR="0078538F" w:rsidRPr="000B4D04" w:rsidRDefault="006C78AB" w:rsidP="0078538F">
+    <w:p w14:paraId="31D5B8AA" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="0078538F" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B8AB" w14:textId="56B82C3A" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128228CD" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="0078538F">
+    <w:p w14:paraId="08F064FB" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C3B384" w14:textId="6CEF70F6" w:rsidR="0048425D" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
       <w:pPr>
         <w:ind w:right="-318"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidR="00414E19" w:rsidRPr="000569A3">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73467306"/>
+      <w:r>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="23DB5856" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D8A499" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022F54C2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD33B6A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9B4067" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250299BE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD0DE45" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEBEB83" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B6D08B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6B10B5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256CA9AD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EB552B" w14:textId="77777777" w:rsidR="00A250B3" w:rsidRDefault="00A250B3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A54A6E7" w14:textId="77777777" w:rsidR="00A250B3" w:rsidRDefault="00A250B3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB2052F" w14:textId="77777777" w:rsidR="00A250B3" w:rsidRPr="00D61B0A" w:rsidRDefault="00A250B3" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B614FC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684FD7CB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A167530" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9AA89A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A42E095" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AE764A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FCDDA2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CF6725" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B4C15F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186B2591" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618CED29" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767334A7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB7E70D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7627A547" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...252 lines deleted...]
-    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+    <w:p w14:paraId="69FC808A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DC0FC4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13559FAF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DBA901" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43EF808D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56237E5C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB360CC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E952FA0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C50EBD5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47743AFF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510822C6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402AF37A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACB583A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760478CB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249AE7C7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA83A6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5966A6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C3C4FF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68694A8B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5DA385" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E57A7D">
-[...323 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>A. MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6556E3CE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9208"/>
+        <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F473A" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
+      <w:tr w:rsidR="00D32198" w:rsidRPr="00D61B0A" w14:paraId="22B0A4AC" w14:textId="77777777" w:rsidTr="00B14714">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:tcW w:w="9298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+          <w:p w14:paraId="516E4268" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172B3E">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="00A9226B">
+          <w:p w14:paraId="0DF67131" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5136F69E" w14:textId="2779C200" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00CE7646" w:rsidP="00A9226B">
+          <w:p w14:paraId="42611D5F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="001D17D5" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7646">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-              <w:t>KARTONA KASTĪTE</w:t>
+              </w:rPr>
+              <w:t>Kaste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...2065 lines deleted...]
-    <w:p w14:paraId="639E1895" w14:textId="6ADDA695" w:rsidR="00001C44" w:rsidRPr="008E37A2" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+    <w:p w14:paraId="6DAA282F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D47AC7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
-        </w:tabs>
-[...36 lines deleted...]
-    <w:p w14:paraId="3814D77A" w14:textId="77777777" w:rsidR="00E97B19" w:rsidRPr="000D436A" w:rsidRDefault="00E97B19" w:rsidP="00E97B19">
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7976E6C0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617F585F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23FA6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clavaseptin 250 mg aromatizētas tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6E21D4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3514C2BE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787FCF42" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
-        </w:tabs>
-[...6 lines deleted...]
-    <w:p w14:paraId="129B2616" w14:textId="2BA8A8E8" w:rsidR="00E97B19" w:rsidRPr="00993281" w:rsidRDefault="00E97B19" w:rsidP="00E97B19">
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3F07D1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1BCC0B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286FAA26" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk169691812"/>
+      <w:r>
+        <w:t>Amoksicilīns..............................................................200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDF39B6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst amoksicilīna trihidrātam)...............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0C61">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">229,56 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B5E704" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe............................................................50 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416C4D82" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst kālija klavulanātam)……...............................59,56 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="72E651E2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E04D41" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20007DB9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
-        </w:tabs>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IEPAKOJUMA LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE3E425" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB43349" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6175">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6175">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>20, 50, 100, 120, 150, 200, 250, 300, 400, 500, 600, 750, 1000</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E205B2D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A569727" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F189C9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3FBCF7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2740F426" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E313ED" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F800E76" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB7BAE1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19893DCE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4114C940" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557965AE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3E9E5A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564DA9E0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7AE5A4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C8BAAB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CADEFC9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D4DEAB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6F0822" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A97DB2B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBFB9CB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C476AED" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADDD932" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE21780" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Exp. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAC5627" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D71E90A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7605FA6C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E65009C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D558C8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C57D5D" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABBD105" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blistera nodalījumā un izlietot 16 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624E508E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71754A13" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA7A9B9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A26EA90" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32014D50" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FFB5F9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF50F56" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365A3614" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD95CF5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CFE59D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A8A43C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B1505C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D64CCF7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F17E21D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024A7032" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBED2CD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA9FBDC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772FFB5D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CB13D4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C45501" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE581F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vetoquinol S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FDC88E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0003A41D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BBACAE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DC45E8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05728EE8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C57BD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>V/MRP/11/0037</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E1018C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002C57BD" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5105123A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A992804" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0FF56" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7076EF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548F8FDB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228EA717" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ACF1B9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C23446" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435C5B1D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BLISTERIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492040C6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7561D294" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D87220" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5144FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="003511C1">
+    <w:p w14:paraId="3E9F00EE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F372FD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Clavaseptin 250mg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8F4D85" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269DB9AA" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73279732" wp14:editId="50E03C85">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7952DC85" wp14:editId="7AE2E335">
+            <wp:extent cx="647065" cy="457200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="7" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="733425" cy="381000"/>
+                      <a:ext cx="647065" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1601F716" w14:textId="77777777" w:rsidR="003511C1" w:rsidRDefault="003511C1" w:rsidP="00A9226B">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="0BE87A24" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A26036" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2051ED1B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35ED2FE9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00993281">
+    <w:p w14:paraId="0201F775" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207F0465" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoxicillin 200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D855B5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clavulanic acid 50 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5CE861" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504BB318" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0322821B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE5E5E0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B0B8B0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AA2183" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D475CE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB84A28" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C01D711" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA48ECD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Exp. {mm/gggg}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D073054" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D5E8E5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445485FD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A50ADB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9E6C7E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B4FE35" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15890854" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45114686" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CB4B83" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1CA959" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42997D1F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1561D42C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65156184" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004AF460" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568DBE2C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C579C7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DD7659" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1210DE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1DFB00" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C330D7B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9929C2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E3DDE8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B. LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC4CC5F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E1301A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FF3C3E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52262159" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDA430D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4B1CE5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clavaseptin 250 mg aromatizētas tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA0487F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6309F8AA" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10958B5F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5410676B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145C5EA6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A7B390" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA06A10" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5711BDFB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C66734" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīns.......................................................200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB21BAD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C66734" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst amoksicilīna trihidrātam)........................229,56 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DC9F5A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C66734" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe.....................................................50 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DA21ED" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst kālija klavulanātam)……........................59,56 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46546008" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF4F211" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F743E1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Brūnais dzelzs oksīds (E172)…………………..0,475 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F3D014" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148251BB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bēša tablete ar dalījuma līniju, ko var sadalīt divās vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66862AD4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4425F430" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F15A1DC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEF7F9C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFF8C45" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D33630F" wp14:editId="676C2B8F">
+            <wp:extent cx="647065" cy="457200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="253648102" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="253648102" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="647065" cy="457200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00627B63">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB4EBA3" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC0AB60" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7B4F93" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A8A21A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5FA845" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pret amoksicilīnu un klavulānskābi jutīgu baktēriju (ieskaitot beta laktamāzi producējošus celmus) izraisītu infekciju ārstēšanai, it īpaši:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C73D53" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ādas infekcijas (ieskaitot dziļas un virspusējas piodermas, brūces, abscesus), ko izraisījušas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B888653" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">elpceļu infekcijas (sinusīts, rinotraheīts, bronhopneimonija), ko izraisījušas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6D68">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="it-IT"/>
-[...105 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. coli</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F95EA94" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">mutes dobuma (gļotādu) infekcijas, ko izraisījušas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp. un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> spp.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15551419" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">urīnceļu infekcijas (nefrīts, cistīts), ko izraisījušas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. coli, Klebsiella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spp. un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proteus mirabilis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF0BEDF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005C12C9" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">gremošanas trakta infekcijas, it īpaši </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. coli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C12C9">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>izraisīts gastroenterīts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD76F44" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00752B2D" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD46017" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A772AC5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B0AE4A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1B4E36" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00A57421" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret penicilīniem vai citām β-laktāmu grupas vielām, vai pret jebkuru no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9434E1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00A57421" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot smilšu pelēm, jūrascūciņām, kāmjiem, trušiem un šinšillām vai citiem maziem zālēdājiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBD453F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00A57421" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot dzīvniekiem ar smagiem nieru darbības traucējumiem, kas kombinējas ar anūriju vai oligūriju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1673DB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot zirgiem un atgremotājdzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1767569A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727214B4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005050F2" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D913787" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670BEC84" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FF0C61" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006414D3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>SĒRIJAS NUMURS</w:t>
-[...104 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7D5FD1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="002060"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D1A2EE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60643B4F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002264B7" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00441E0B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB2AED" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir pierādīta krusteniskā rezistence starp amoksicilīnu/klavulānskābi un β-laktāmu antibiotikām. Šo veterināro zāļu lietošana ir rūpīgi jāapsver, ja jutības testos ir pierādīta rezistence pret β-laktāmu antibiotikām, jo to efektivitāte var būt samazināta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50414564" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB2AED" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kaķiem un suņiem ir izolēti pret meticilīnu rezistenti S. aureus (MRSA) un pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31534">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. pseudintermedius </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(MRSP), rezistento celmu proporcija dažādās ES valstīs atšķiras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730FEC69" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB2AED" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot gadījumos, ja ir zināma rezistence pret amoksicilīna un klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ED73A0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00002E38" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot gadījumos, ja ir aizdomas vai ir apstiprinātas MRSA/MRSP infekcijas, jo izolāti jāuzskata par rezistentiem pret visiem β-laktāmiem, tostarp amoksicilīna/klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6479A826" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir ziņots par augstu rezistenci (līdz 100%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511864">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E. coli</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> izolātiem no ādas un mīksto audu infekcijām suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A34B0A5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002264B7" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42696090" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5651A">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E9332D">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAA5E1C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006101E6">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E9444C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9332D">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>caurduršanas izlietot nekavējoties.</w:t>
-[...577 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Dzīvniekiem ar aknu un nieru funkciju traucējumiem šīs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="174528A2">
+        <w:t xml:space="preserve">veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas un rūpīgas devas noteikšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EDCF36" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Šo veterināro zāļu lietošana jāpamato ar mērķa patogēna(-u) identifikāciju un jutības testu rezultātiem. Ja tas nav iespējams, ārstēšana jāpamato ar vietējiem/reģionāliem epidemioloģiskajiem datiem un zināšanām par mērķa baktēriju jutību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E32F58D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003966B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lietojot šīs veterinārās zāles, jāņem vērā oficiālā, valsts un reģionālā antimikrobiālā politika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4402FF23" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4202A9A5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aminopenicilīni kombinācijā ar beta laktamāzes inhibitoriem ietilpst AMEG (Antimicrobial Advice Ad Hoc Expert Group – Antimikrobiālo līdzekļu jomas konsultatīvā ad hoc ekspertu grupa) klasifikācijas “C” kategorijā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02C5895B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E255D">
-[...314 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>irmās izvēles ārstēšanai lietot antibiotikas ar zemāku antimikrobiālās rezistences selekcijas risku (zemāku AMEG kategoriju), ja jutības testu rezultāti liecina par šādas pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B33072A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00BB26DC" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirmās izvēles ārstēšanai lietot šaurāka darbības spektra antibiotikas ar zemāku antimikrobiālās rezistences selekcijas risku, ja jutības testu rezultāti liecina par šādas pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA6C97F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabletes ir aromatizētas. Lai izvairītos no nejaušas norīšanas, uzglabājiet tabletes dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8CF50F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00750EC4" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jāņem vērā iespējamā krusteniskā alerģija ar citiem penicilīniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A23E40" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="000B7DA2" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493B1C8E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...130 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00715CB8">
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5651A">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-        </w:tabs>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC33E70" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3F3A23" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00350EB5">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">ūku </w:t>
-[...169 lines deleted...]
-      <w:r w:rsidR="009C0278" w:rsidRPr="009D0C7F">
+        <w:t xml:space="preserve">Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt pastiprinātu jutību (alerģiju). Pastiprināta jutība pret penicilīniem var izraisīt krusteniskas reakcijas ar cefalosporīniem un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3665D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otrādi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>. Dažkārt alerģiskās reakcijas uz šīm vielām var būt nopietnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A61678" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C0278">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB8FDEB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="009C0278">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>serotipa</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C0278">
+        <w:t>Nerīkojieties ar šīm veterinārajām zālēm, ja zināt, ka esat jutīgs, vai ja Jums ir ieteikts nestrādāt ar šādām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F1F1D2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Glasera</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ar šīm veterinārajām zālēm rīkoties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ļoti uzmanīgi</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> slimības) izraisītos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C0278">
+        <w:t xml:space="preserve"> un ievērot visus ieteiktos piesardzības pasākumus, lai izvairītos no saskares ar tām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D6C9C7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bojājumus</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C0278">
+        <w:t>Ja pēc saskares Jums rodas tādi simptomi kā, piemēram, izsitumi uz ādas, Jums jāmeklē medicīniskā palīdzība un jāuzrāda ārstam šis brīdinājums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48078B85" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>un, lai mazinātu klīniskās pazīmes un mirstību, ko i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C0278">
+        <w:t>Nopietnāki simptomi ir sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana un to gadījumā nepieciešama neatliekama medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648037F1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>Pēc rīkošanās ar tabletēm, mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EF1575" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6016FB79" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FD7E7B" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nejauša šo veterināro zāļu norīšana bērniem var būt kaitīga. Lai izvairītos no nejaušas norīšanas, īpaši bērniem, neizlietotās tablešu daļas ievietot atpakaļ atvērtajā blistera nodalījumā un ievietot kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBA4638" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006B09F8" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4124B673" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...825 lines deleted...]
-    <w:p w14:paraId="2C1D173A" w14:textId="77777777" w:rsidR="00C318CD" w:rsidRPr="00090732" w:rsidRDefault="00C318CD" w:rsidP="00436E6F">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38782707" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004A39E2">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Cūkas</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747E1BCB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FD3C4D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FF0BB3" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā. Laboratoriskajos pētījumos žurkām netika konstatēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6D68">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaitīga ietekme uz augli </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6D68">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mātīti.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50708E92" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091A47E4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5044A8EE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751187A7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Amoksicilīna baktericīdo iedarbību var samazināt vienlaicīga bakteriostatisku vielu, piemēram, makrolīdu, tetraciklīnu, sulfonamīdu un hloramfenikola, lietošana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8DFFAA" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Penicilīni var pastiprināt aminoglikozīdu iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E95E91C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481CB488" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1046ABB0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02353018" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lietojot trīs reizes lielāku devu par ieteicamo 28 dienas ilgi, suņiem novēroja diareju. Pārdozēšanas gadījumā ieteicama simptomātiska ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D82C230" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C60917E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBA6864" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00632DB6" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D438117" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00632DB6" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BC5B79" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520DFE35" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDE1B81" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006414D3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD2256A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34F22F98" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FD7E7B" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A18BD20" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:strike/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D32198" w14:paraId="22572398" w14:textId="77777777" w:rsidTr="00B14714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321C4579" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:strike/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A20C6D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FD7E7B" w:rsidDel="006B1F5D" w:rsidRDefault="00D32198" w:rsidP="00493021">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="35"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vemšana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, diareja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C3606E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB1372" w:rsidRDefault="00D32198" w:rsidP="00493021">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pastiprinātas jutības reakcija (alerģiskas reakcijas uz ādas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>), anafilakse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03FD560A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080063F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstēšanu var pārtraukt atkarībā no blakusparādību smaguma pakāpes un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ārstējošā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080063F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārārsta ieguvuma un riska attiecības izvērtējuma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DA6C9D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="0080063F" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šādos gadījumos pārtraukt lietošanu un uzsākt simptomātisku ārstēšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E85989A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463C366B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E78BB">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>https://www.pvd.gov.lv/lv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0084FC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FA706B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB78D8B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBDCAB6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F169152" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD1AB29" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A042D2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šo veterināro zāļu ieteicamā deva ir 10 mg amoksicilīna/2,5 mg klavulānskābes uz kg ķermeņa svara divas reizes dienā, t.i., 1 tablete uz 20 kg ķermeņa svara ik pēc 12 stundām no 5 līdz 7 dienām, kā norādīts turpmākajā tabulā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74306719" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4530"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D6727" w14:paraId="52445663" w14:textId="77777777" w:rsidTr="0013565A">
+      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="4522090F" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B57FCB2" w14:textId="77777777" w:rsidR="005D6727" w:rsidRPr="00E57A7D" w:rsidRDefault="005D6727" w:rsidP="0013565A">
+          <w:p w14:paraId="7FF03119" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...11 lines deleted...]
-              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ķermeņa svars (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56F6B6BE" w14:textId="05DA001A" w:rsidR="005D6727" w:rsidRPr="00ED2D5C" w:rsidRDefault="00A47630" w:rsidP="0013565A">
-[...58 lines deleted...]
-          <w:p w14:paraId="51CD7668" w14:textId="5CC97869" w:rsidR="005D6727" w:rsidRPr="005E255D" w:rsidRDefault="009C0278" w:rsidP="00581A92">
+          <w:p w14:paraId="3C989893" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Pietūkums i</w:t>
-[...32 lines deleted...]
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Tablešu skaits divas reizes dienā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6727" w14:paraId="383514AE" w14:textId="77777777" w:rsidTr="0013565A">
+      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="41467E04" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22B2EF4E" w14:textId="77777777" w:rsidR="005D6727" w:rsidRPr="00E57A7D" w:rsidRDefault="005D6727" w:rsidP="0013565A">
+          <w:p w14:paraId="45C24D21" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Bieži</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[8,1</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:t>(1 līdz 10 dzīvniekiem/100 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E149F6E" w14:textId="2E581CFD" w:rsidR="005D6727" w:rsidRPr="005E255D" w:rsidRDefault="00D01A5F" w:rsidP="0013565A">
+          <w:p w14:paraId="4A15CC2C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00161871">
-[...10 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>½</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6727" w14:paraId="2C39C3D8" w14:textId="77777777" w:rsidTr="0013565A">
+      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="4C5DBDF0" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67672941" w14:textId="77777777" w:rsidR="005D6727" w:rsidRPr="00E57A7D" w:rsidRDefault="005D6727" w:rsidP="0013565A">
+          <w:p w14:paraId="485D249D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-[...11 lines deleted...]
-              <w:t>(&lt;1 dzīvniek</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[10,1</w:t>
             </w:r>
             <w:r>
-              <w:t>am</w:t>
-[...2 lines deleted...]
-              <w:t>/10</w:t>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
-              <w:t> </w:t>
-[...14 lines deleted...]
-              <w:t>, tostarp atsevišķi ziņojumi):</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4228A474" w14:textId="3952C6DC" w:rsidR="005D6727" w:rsidRPr="005E255D" w:rsidRDefault="00D01A5F" w:rsidP="0013565A">
+          <w:p w14:paraId="3852679D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...212 lines deleted...]
-      <w:tr w:rsidR="005D6727" w:rsidRPr="00E57A7D" w14:paraId="4123A55A" w14:textId="77777777" w:rsidTr="0013565A">
+      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="3F76F143" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51A83E3C" w14:textId="77777777" w:rsidR="005D6727" w:rsidRPr="00E57A7D" w:rsidRDefault="005D6727" w:rsidP="0013565A">
+          <w:p w14:paraId="434C7A1A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Ļoti bieži</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[20,1</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44BA8970" w14:textId="5D3FAEFA" w:rsidR="005D6727" w:rsidRPr="00ED2D5C" w:rsidRDefault="00A47630" w:rsidP="0013565A">
+          <w:p w14:paraId="67F51015" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:rPr>
-[...73 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Pietūkums i</w:t>
-[...62 lines deleted...]
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1½</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D6727" w:rsidRPr="00E57A7D" w14:paraId="15290DC7" w14:textId="77777777" w:rsidTr="0013565A">
+      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="54EE5464" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F8B3D59" w14:textId="77777777" w:rsidR="005D6727" w:rsidRPr="00E57A7D" w:rsidRDefault="005D6727" w:rsidP="0013565A">
+          <w:p w14:paraId="511265F0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Bieži</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>[30,1</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:t>(1 līdz 10 dzīvniekiem/100 ārstētajiem dzīvniekiem):</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>40]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54CE9B4F" w14:textId="52EE458D" w:rsidR="005D6727" w:rsidRPr="009D3DC8" w:rsidRDefault="00D01A5F" w:rsidP="0013565A">
+          <w:p w14:paraId="49DD96C8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED2D5C">
-[...13 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63024A3B" w14:textId="7719BC57" w:rsidR="005D6727" w:rsidRPr="00ED2D5C" w:rsidRDefault="005D6727" w:rsidP="005D6727">
-[...250 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56286315" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666E05E7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00F4691A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Smagos gadījumos devu var dubultot pēc ārstējošā veterinārārsta ieskatiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E550A0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00F4691A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6952DE91" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ārstēšanas ilgums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3155B7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00F4691A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Visām indikācijām vairumā gadījumu pietiekams ārstēšanas ilgums ir no 5 līdz 7 dienām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB21CAF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00F4691A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hroniskas norises vai recidīva gadījumā ārstēšanu var būt nepieciešams turpināt no 2 līdz 4 nedēļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320318D4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00F4691A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDC39C8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA1936A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A0F03E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002D7735" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B42E951" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F5E7EE" w14:textId="133B4AB2" w:rsidR="002E1853" w:rsidRDefault="006819D0" w:rsidP="00EE19D7">
-[...2 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="00FDCA0F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006819D0">
-[...75 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="233D4617" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B6B362" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7C0C591A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3403C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D83F5EB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7E1416" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>8.</w:t>
-[...614 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+    <w:p w14:paraId="41D55B85" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3124DAC1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="67191CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE8E4FE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00722514" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA5DE09" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00AA792E" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6843B930" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00AA792E" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blistera nodalījumā un izlietot 16 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09244FF1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="76FB4449" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz kastītes pēc EXP. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511B7A6F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2634E2C5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EC6F5D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A792DC8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DE3A2E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796ADF75" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140B8929" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk182652168"/>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1999B4E7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BDAE93" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDF2121" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E06E621" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B72C1F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43247A94" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...99 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697F4705" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D4810D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D67C1B0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>12.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
-[...84 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507E6157" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B692FBB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE581F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>V/MRP/11/0037</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D58ECB4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477D9214" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iepakojuma lielumi: 10, 20, 50, 100, 120, 150, 200, 250, 300, 400, 500, 600, 750 un 1000 tabletes. Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759D731" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA1490C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227C0776" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-      </w:pPr>
-[...268 lines deleted...]
-        </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...44 lines deleted...]
-      <w:r w:rsidR="007C41C3">
+    <w:p w14:paraId="0B36F2E4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5610D112" w14:textId="163B8C61" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00477DB8">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E317AE0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B43CD53" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="18B91B8E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="007C41C3" w:rsidRPr="000569A3">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C41C3">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BF4144" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Kontaktinformācija:</w:t>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F37C9F0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4AB5D0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk73552578"/>
-      <w:r w:rsidRPr="00172B3E">
+      <w:bookmarkStart w:id="6" w:name="_Hlk73552578"/>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="6F2D93D3" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00413BC0" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413BC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vetoquinol S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428CE663" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00413BC0" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413BC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Magny-Vernois</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326F2AA0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00413BC0" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413BC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F-70200 Lure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC2FA9D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413BC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Francija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C15459B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071C2CCB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579E31DB" w14:textId="77777777" w:rsidR="00055293" w:rsidRDefault="00055293" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk73552585"/>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">un </w:t>
-[...57 lines deleted...]
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...241 lines deleted...]
-        </w:tabs>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="1BC003EB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B14714" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14714">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OÜ Zoovetvaru </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30630C90" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B14714" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14714">
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uusaru 5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E5C102" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B14714" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14714">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saue 76505 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232A5B9F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002D3422" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3422">
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Igaunija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0999D6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3422">
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tel: +37 256 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3422">
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...390 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">840 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5F6DA0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FD6686" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBE5C5C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D32198" w:rsidSect="003837F1">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C06CD67" w14:textId="77777777" w:rsidR="00735649" w:rsidRDefault="00735649">
+    <w:p w14:paraId="1C9B2AC1" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C5FA3A4" w14:textId="77777777" w:rsidR="00735649" w:rsidRDefault="00735649">
+    <w:p w14:paraId="01DA4236" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5C67E06F" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
@@ -14818,472 +16290,467 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-    <w:panose1 w:val="020B0300000000000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00735C0F" w:rsidRPr="00E57A7D" w:rsidRDefault="00735C0F">
+  <w:p w14:paraId="31D5BB67" w14:textId="77777777" w:rsidR="00C77FA4" w:rsidRPr="00B94A1B" w:rsidRDefault="00C65150">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F30970">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00735C0F" w:rsidRPr="00E57A7D" w:rsidRDefault="00735C0F">
+  <w:p w14:paraId="31D5BB68" w14:textId="77777777" w:rsidR="00C77FA4" w:rsidRDefault="00C65150">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FB7DD36" w14:textId="77777777" w:rsidR="00735649" w:rsidRDefault="00735649">
+    <w:p w14:paraId="0D3B3E4C" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67E576BA" w14:textId="77777777" w:rsidR="00735649" w:rsidRDefault="00735649">
+    <w:p w14:paraId="66E91928" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4A7FB009" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
+    <w:lvl w:ilvl="0" w:tplc="D1565092">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64D006B0">
+    <w:lvl w:ilvl="1" w:tplc="6B66994A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1C6813E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5A549BD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5C4685C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C0ECD5E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A7DE59EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17A093F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D21C1132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3CF770"/>
-    <w:lvl w:ilvl="0" w:tplc="532EA374">
+    <w:lvl w:ilvl="0" w:tplc="AD02A4D2">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B1B64698" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C8282978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50C4FCF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9B14C148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9A10C520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16BA2980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7616BAB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2B862D98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlText w:val="%1. attēls. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
@@ -15537,470 +17004,583 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="D9982332">
+    <w:lvl w:ilvl="0" w:tplc="0CA8E7BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0914C87A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74B6CE48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36584F7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59B4DCB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56B0FF9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CAE433E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0194DD36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15E2BC32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70584BD4"/>
-    <w:lvl w:ilvl="0" w:tplc="22406B24">
+    <w:lvl w:ilvl="0" w:tplc="BA7220F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="293AEE66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6B540176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73F4C76A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D8664290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FEE8A91C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2BA24DB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6F3EFA98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5EFAF8A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8D0F75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2604DF92"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="4288DB20">
+    <w:lvl w:ilvl="0" w:tplc="91920C86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E2849256">
+    <w:lvl w:ilvl="1" w:tplc="BD04C67E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7CEC0BAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B630D310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A3987852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65D6491A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C14E87D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F8A0A394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FF8676C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -16117,225 +17697,225 @@
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+    <w:lvl w:ilvl="0" w:tplc="7DC801FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4AEA6410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1E74916E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C7BE48D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8FEE28F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D7383EAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FE5E1FE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="448E8536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F99A11B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16431,1260 +18011,1282 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
+    <w:lvl w:ilvl="0" w:tplc="05282FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68DC5D44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78445B38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E6FE420E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="664CCB00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="429EFDF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73EA5DEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4F70D02C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A214441C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B97475C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C094A37A"/>
+    <w:lvl w:ilvl="0" w:tplc="61B033A6">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
-    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+    <w:lvl w:ilvl="0" w:tplc="65E22ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2CC4B86E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DF2A0400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EB442C46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EB6C506C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D3CCE56A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="920EBCD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DE04CBC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36864238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
+    <w:lvl w:ilvl="0" w:tplc="B0B49846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
+    <w:lvl w:ilvl="1" w:tplc="2F0AF558">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EFE82B76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CBFC1CF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1004DB0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8F2AB46C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="320660D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9EFE0E24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F4FC2286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
-    <w:lvl w:ilvl="0" w:tplc="D568B444">
+    <w:lvl w:ilvl="0" w:tplc="4E94E050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0A92ED34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A656D480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B58C2D70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AA062BCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FA4CB6C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5ECE7D88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="656EA300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A7F04148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
-    <w:lvl w:ilvl="0" w:tplc="99A4B000">
+    <w:lvl w:ilvl="0" w:tplc="363AC99A">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D1622DD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99C6D9B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="012EA66C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2DE0726C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="053E7C9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CB4A6438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="249E0AEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35CAF90C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="F84407CA">
+    <w:lvl w:ilvl="0" w:tplc="A802E8A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2736C4E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9FD2B776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DC8EBEB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65ACE6FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DCAEA394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F30EF0D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F48C3260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16844960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
-    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
+    <w:lvl w:ilvl="0" w:tplc="B2DE6B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5A6A141C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EE749B04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94AC0376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11DA45F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78AE2B78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="06EABCAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CC906EB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19AE6864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="7934419A">
+    <w:lvl w:ilvl="0" w:tplc="2DE870DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F7A05CE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B764F792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1FF086B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="225807AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E222CE64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6156A8E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3676A928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D49E6D6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17780,545 +19382,572 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
+    <w:lvl w:ilvl="0" w:tplc="EC1EE8C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C3922C36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7B3AE04C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68063B90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5D82C598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FD44CCB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B0A66E00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="801C1A26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88F23C32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
-    <w:lvl w:ilvl="0" w:tplc="E67262D4">
+    <w:lvl w:ilvl="0" w:tplc="1212883C">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0D608488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="ECD2DE12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C4AE084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CBD8C80C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F3C0BD96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C6203F24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CEAE8D5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83D27918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75E1091A"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77DE4E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D5C3D80"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
+    <w:tmpl w:val="5A1E935C"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="278" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="33548F92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="502CFACC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2B94376A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2D6623F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18E093EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1C82FDF8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DFD6ABEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7F124916" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="417A3F94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18414,1566 +20043,1527 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="594674540">
+  <w:num w:numId="1" w16cid:durableId="467404977">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="816412581">
+  <w:num w:numId="2" w16cid:durableId="1735005071">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="894045786">
+  <w:num w:numId="3" w16cid:durableId="1850219293">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="49502228">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="823544925">
+  <w:num w:numId="5" w16cid:durableId="817576164">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="804006087">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="328798916">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="614095998">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="58864406">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="202405582">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1109734869">
+  <w:num w:numId="11" w16cid:durableId="947009123">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="824736092">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1442148755">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="474106352">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1464228243">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="370426994">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1833982205">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="244339289">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="269050338">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2015179551">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="623923347">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1119105346">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2086881201">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1032539764">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="372581398">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="114837990">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="999886446">
+  <w:num w:numId="27" w16cid:durableId="1744402381">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1809660380">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="909847739">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2042784465">
+  <w:num w:numId="30" w16cid:durableId="386880920">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="210508238">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1926111024">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1631935396">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1612055414">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="204760240">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="788205920">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1023287354">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="473644745">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1722242955">
+  <w:num w:numId="39" w16cid:durableId="1968732754">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1603538374">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1090388140">
-[...17 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1761372717">
+  <w:num w:numId="41" w16cid:durableId="331181597">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C114FF"/>
-    <w:rsid w:val="00001C44"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00013523"/>
+    <w:rsid w:val="00002E38"/>
+    <w:rsid w:val="00014646"/>
+    <w:rsid w:val="00014953"/>
+    <w:rsid w:val="00020A50"/>
     <w:rsid w:val="00021B82"/>
-    <w:rsid w:val="000238A8"/>
     <w:rsid w:val="00024777"/>
     <w:rsid w:val="00024E21"/>
     <w:rsid w:val="00027100"/>
-    <w:rsid w:val="00032580"/>
-    <w:rsid w:val="00034C0E"/>
+    <w:rsid w:val="00027FA2"/>
+    <w:rsid w:val="00031A38"/>
+    <w:rsid w:val="00033F5C"/>
     <w:rsid w:val="00036C50"/>
-    <w:rsid w:val="0004217A"/>
-    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="00040335"/>
     <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00053725"/>
     <w:rsid w:val="00054F55"/>
-    <w:rsid w:val="000569A3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00060D0D"/>
+    <w:rsid w:val="00055236"/>
+    <w:rsid w:val="00055293"/>
+    <w:rsid w:val="00061E47"/>
     <w:rsid w:val="00062945"/>
-    <w:rsid w:val="0007059A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00063E72"/>
+    <w:rsid w:val="00070D27"/>
+    <w:rsid w:val="00074F67"/>
     <w:rsid w:val="00080453"/>
-    <w:rsid w:val="00080978"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="00082200"/>
-    <w:rsid w:val="000844E7"/>
+    <w:rsid w:val="00082B49"/>
+    <w:rsid w:val="00082C96"/>
+    <w:rsid w:val="000837E4"/>
     <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="0008769F"/>
+    <w:rsid w:val="00087BE9"/>
     <w:rsid w:val="00092A37"/>
     <w:rsid w:val="000938A6"/>
-    <w:rsid w:val="00096530"/>
     <w:rsid w:val="00096E78"/>
     <w:rsid w:val="00097C1E"/>
-    <w:rsid w:val="000A0295"/>
     <w:rsid w:val="000A1DF5"/>
-    <w:rsid w:val="000A4C7A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B4D04"/>
+    <w:rsid w:val="000A48F0"/>
+    <w:rsid w:val="000A645E"/>
+    <w:rsid w:val="000B3753"/>
+    <w:rsid w:val="000B6702"/>
+    <w:rsid w:val="000B700D"/>
+    <w:rsid w:val="000B7364"/>
     <w:rsid w:val="000B7873"/>
     <w:rsid w:val="000C02A1"/>
     <w:rsid w:val="000C1D4F"/>
-    <w:rsid w:val="000C3ED7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000C5FAB"/>
+    <w:rsid w:val="000C44CC"/>
     <w:rsid w:val="000C687A"/>
-    <w:rsid w:val="000C6EA2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D393E"/>
     <w:rsid w:val="000D67D0"/>
-    <w:rsid w:val="000D6C7A"/>
     <w:rsid w:val="000E195C"/>
     <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E4D10"/>
     <w:rsid w:val="000E705A"/>
-    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000E782E"/>
+    <w:rsid w:val="000F104D"/>
     <w:rsid w:val="000F38DA"/>
-    <w:rsid w:val="000F44DB"/>
     <w:rsid w:val="000F5822"/>
-    <w:rsid w:val="000F59B1"/>
     <w:rsid w:val="000F796B"/>
     <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="0010063B"/>
     <w:rsid w:val="001012EB"/>
-    <w:rsid w:val="0010604E"/>
+    <w:rsid w:val="001014B2"/>
+    <w:rsid w:val="00102BA4"/>
+    <w:rsid w:val="00104975"/>
     <w:rsid w:val="001078D1"/>
-    <w:rsid w:val="0011016A"/>
     <w:rsid w:val="00111185"/>
-    <w:rsid w:val="0011511E"/>
     <w:rsid w:val="00115782"/>
-    <w:rsid w:val="00120189"/>
-    <w:rsid w:val="00123480"/>
+    <w:rsid w:val="00121A38"/>
     <w:rsid w:val="00124F36"/>
     <w:rsid w:val="00125666"/>
     <w:rsid w:val="00125C80"/>
-    <w:rsid w:val="0013220B"/>
-    <w:rsid w:val="0013565A"/>
+    <w:rsid w:val="001262E4"/>
+    <w:rsid w:val="00127591"/>
+    <w:rsid w:val="001341F1"/>
     <w:rsid w:val="0013799F"/>
-    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00137CDD"/>
     <w:rsid w:val="00140DF6"/>
     <w:rsid w:val="00145C3F"/>
     <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00145D95"/>
     <w:rsid w:val="00146284"/>
     <w:rsid w:val="0014690F"/>
     <w:rsid w:val="0015098E"/>
-    <w:rsid w:val="00156EDF"/>
-    <w:rsid w:val="00161871"/>
+    <w:rsid w:val="0015214B"/>
+    <w:rsid w:val="0015258B"/>
+    <w:rsid w:val="001549A9"/>
+    <w:rsid w:val="00160DCD"/>
     <w:rsid w:val="00164543"/>
-    <w:rsid w:val="0016563B"/>
     <w:rsid w:val="001674D3"/>
-    <w:rsid w:val="00172B3E"/>
     <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00176747"/>
     <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="00180DC7"/>
     <w:rsid w:val="0018228B"/>
-    <w:rsid w:val="001839A0"/>
-    <w:rsid w:val="00183B9B"/>
+    <w:rsid w:val="00185A5A"/>
     <w:rsid w:val="00185B50"/>
     <w:rsid w:val="0018625C"/>
-    <w:rsid w:val="0018657D"/>
-    <w:rsid w:val="00187A5D"/>
     <w:rsid w:val="00187DE7"/>
     <w:rsid w:val="00187E62"/>
-    <w:rsid w:val="0019186C"/>
     <w:rsid w:val="00192045"/>
     <w:rsid w:val="00192D98"/>
     <w:rsid w:val="00193B14"/>
     <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="001945C3"/>
     <w:rsid w:val="00195267"/>
     <w:rsid w:val="0019600B"/>
     <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001969C5"/>
+    <w:rsid w:val="001977EC"/>
+    <w:rsid w:val="001A0696"/>
     <w:rsid w:val="001A0E2C"/>
-    <w:rsid w:val="001A10ED"/>
-    <w:rsid w:val="001A1C3C"/>
     <w:rsid w:val="001A28C9"/>
     <w:rsid w:val="001A34BC"/>
-    <w:rsid w:val="001A3EEE"/>
+    <w:rsid w:val="001A3F13"/>
+    <w:rsid w:val="001A3F9F"/>
     <w:rsid w:val="001B1C77"/>
     <w:rsid w:val="001B26EB"/>
-    <w:rsid w:val="001B5A14"/>
+    <w:rsid w:val="001B31C3"/>
     <w:rsid w:val="001B6F4A"/>
-    <w:rsid w:val="001C14F7"/>
-    <w:rsid w:val="001C37CF"/>
+    <w:rsid w:val="001C0144"/>
+    <w:rsid w:val="001C0986"/>
+    <w:rsid w:val="001C3E0A"/>
     <w:rsid w:val="001C5288"/>
-    <w:rsid w:val="001C5864"/>
     <w:rsid w:val="001C5B03"/>
-    <w:rsid w:val="001D0296"/>
-    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001C601A"/>
+    <w:rsid w:val="001D17D5"/>
+    <w:rsid w:val="001D6052"/>
     <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E0537"/>
+    <w:rsid w:val="001E4991"/>
     <w:rsid w:val="001E5621"/>
-    <w:rsid w:val="001F3239"/>
-    <w:rsid w:val="001F3CB3"/>
+    <w:rsid w:val="001E7677"/>
+    <w:rsid w:val="001F25F9"/>
     <w:rsid w:val="001F3EF9"/>
-    <w:rsid w:val="001F3FC8"/>
-    <w:rsid w:val="001F473A"/>
     <w:rsid w:val="001F627D"/>
     <w:rsid w:val="001F6622"/>
-    <w:rsid w:val="00200EFE"/>
-    <w:rsid w:val="00200F1F"/>
     <w:rsid w:val="0020126C"/>
-    <w:rsid w:val="002013C5"/>
-    <w:rsid w:val="002066EC"/>
     <w:rsid w:val="002100FC"/>
-    <w:rsid w:val="00211983"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00213313"/>
     <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214496"/>
     <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="00215FB8"/>
     <w:rsid w:val="002207C0"/>
-    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="002245EA"/>
+    <w:rsid w:val="00224791"/>
     <w:rsid w:val="00224B93"/>
-    <w:rsid w:val="00233E9A"/>
+    <w:rsid w:val="00230131"/>
     <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="00237AA7"/>
     <w:rsid w:val="002414B6"/>
     <w:rsid w:val="002422EB"/>
     <w:rsid w:val="00242397"/>
-    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="002446A7"/>
+    <w:rsid w:val="00246A2A"/>
+    <w:rsid w:val="0024703B"/>
     <w:rsid w:val="00247A48"/>
     <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00250E85"/>
     <w:rsid w:val="00251183"/>
     <w:rsid w:val="00251689"/>
     <w:rsid w:val="0025267C"/>
-    <w:rsid w:val="00253220"/>
-    <w:rsid w:val="002533E4"/>
     <w:rsid w:val="00253B6B"/>
-    <w:rsid w:val="0025612F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00263C1F"/>
     <w:rsid w:val="00265656"/>
-    <w:rsid w:val="002657F4"/>
     <w:rsid w:val="00265E77"/>
     <w:rsid w:val="00266155"/>
-    <w:rsid w:val="00266B38"/>
-    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="00266E8A"/>
     <w:rsid w:val="0027270B"/>
-    <w:rsid w:val="002727FD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002772F2"/>
+    <w:rsid w:val="0027799D"/>
+    <w:rsid w:val="00277B39"/>
     <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="00283278"/>
     <w:rsid w:val="002838C8"/>
-    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="002845B4"/>
+    <w:rsid w:val="00287D8F"/>
     <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290A4D"/>
     <w:rsid w:val="00290C2A"/>
     <w:rsid w:val="002931DD"/>
     <w:rsid w:val="00295140"/>
-    <w:rsid w:val="00295E95"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A07F4"/>
     <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A21ED"/>
-    <w:rsid w:val="002A2DCF"/>
-    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A30BF"/>
     <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A5924"/>
     <w:rsid w:val="002A710D"/>
     <w:rsid w:val="002B0F11"/>
-    <w:rsid w:val="002B2BB1"/>
     <w:rsid w:val="002B2E17"/>
-    <w:rsid w:val="002B3153"/>
+    <w:rsid w:val="002B3339"/>
     <w:rsid w:val="002B6560"/>
-    <w:rsid w:val="002C3EBE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C4F42"/>
+    <w:rsid w:val="002C0697"/>
     <w:rsid w:val="002C55FF"/>
     <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D19C7"/>
     <w:rsid w:val="002D300D"/>
-    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002D47DE"/>
     <w:rsid w:val="002E0CD4"/>
-    <w:rsid w:val="002E1853"/>
-    <w:rsid w:val="002E245A"/>
     <w:rsid w:val="002E3A90"/>
     <w:rsid w:val="002E46CC"/>
     <w:rsid w:val="002E4F48"/>
-    <w:rsid w:val="002E56B6"/>
     <w:rsid w:val="002E62CB"/>
-    <w:rsid w:val="002E6A6F"/>
     <w:rsid w:val="002E6DF1"/>
     <w:rsid w:val="002E6ED9"/>
-    <w:rsid w:val="002E7C9A"/>
-    <w:rsid w:val="002F06F2"/>
     <w:rsid w:val="002F0957"/>
-    <w:rsid w:val="002F2183"/>
+    <w:rsid w:val="002F10BF"/>
+    <w:rsid w:val="002F280C"/>
     <w:rsid w:val="002F41AD"/>
     <w:rsid w:val="002F43F6"/>
     <w:rsid w:val="002F6DAA"/>
     <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="00300013"/>
+    <w:rsid w:val="003017E5"/>
     <w:rsid w:val="003020BB"/>
     <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00303802"/>
     <w:rsid w:val="00304393"/>
     <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="00310136"/>
     <w:rsid w:val="0031032B"/>
-    <w:rsid w:val="00310D0A"/>
+    <w:rsid w:val="00311070"/>
     <w:rsid w:val="00316E87"/>
-    <w:rsid w:val="003174F6"/>
-    <w:rsid w:val="00322B2D"/>
     <w:rsid w:val="0032453E"/>
     <w:rsid w:val="00325053"/>
     <w:rsid w:val="003256AC"/>
     <w:rsid w:val="0033129D"/>
     <w:rsid w:val="003320ED"/>
     <w:rsid w:val="0033480E"/>
-    <w:rsid w:val="00334A07"/>
+    <w:rsid w:val="0033493E"/>
     <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00340FFC"/>
     <w:rsid w:val="00341866"/>
-    <w:rsid w:val="00342C0C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00352F2D"/>
+    <w:rsid w:val="0034217C"/>
+    <w:rsid w:val="0034378D"/>
     <w:rsid w:val="003535E0"/>
-    <w:rsid w:val="003543AC"/>
     <w:rsid w:val="00355D02"/>
-    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="003568DF"/>
+    <w:rsid w:val="00357C73"/>
+    <w:rsid w:val="003615F4"/>
+    <w:rsid w:val="00361607"/>
     <w:rsid w:val="00366F56"/>
-    <w:rsid w:val="0036747E"/>
+    <w:rsid w:val="00371306"/>
     <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="00373B72"/>
     <w:rsid w:val="0037589D"/>
     <w:rsid w:val="00376BB1"/>
     <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="003803CC"/>
+    <w:rsid w:val="00381AFF"/>
     <w:rsid w:val="0038277C"/>
     <w:rsid w:val="003837F1"/>
     <w:rsid w:val="003841FC"/>
-    <w:rsid w:val="00385347"/>
     <w:rsid w:val="0038638B"/>
     <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00391612"/>
     <w:rsid w:val="00393E09"/>
     <w:rsid w:val="00395B15"/>
     <w:rsid w:val="00396026"/>
-    <w:rsid w:val="003A01DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003960BC"/>
+    <w:rsid w:val="003A20A0"/>
     <w:rsid w:val="003A31B9"/>
     <w:rsid w:val="003A3E2F"/>
-    <w:rsid w:val="003A551B"/>
     <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B067B"/>
     <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B1526"/>
+    <w:rsid w:val="003B1F4F"/>
+    <w:rsid w:val="003B313C"/>
     <w:rsid w:val="003B48EB"/>
-    <w:rsid w:val="003B4F7B"/>
     <w:rsid w:val="003B5CD1"/>
-    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C084B"/>
     <w:rsid w:val="003C33FF"/>
-    <w:rsid w:val="003C478D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C3E38"/>
     <w:rsid w:val="003C64A5"/>
     <w:rsid w:val="003D03CC"/>
-    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D216B"/>
     <w:rsid w:val="003D378C"/>
     <w:rsid w:val="003D3893"/>
     <w:rsid w:val="003D4BB7"/>
     <w:rsid w:val="003E0116"/>
-    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E04B7"/>
+    <w:rsid w:val="003E1303"/>
+    <w:rsid w:val="003E1762"/>
     <w:rsid w:val="003E26C3"/>
-    <w:rsid w:val="003E28D0"/>
-    <w:rsid w:val="003E57DD"/>
+    <w:rsid w:val="003E2D05"/>
     <w:rsid w:val="003F0BC8"/>
     <w:rsid w:val="003F0D6C"/>
     <w:rsid w:val="003F0F26"/>
     <w:rsid w:val="003F12D9"/>
     <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F2371"/>
     <w:rsid w:val="003F3CE6"/>
     <w:rsid w:val="003F677F"/>
     <w:rsid w:val="004008F6"/>
-    <w:rsid w:val="0040595E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0041206E"/>
+    <w:rsid w:val="00407873"/>
     <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="0041440C"/>
     <w:rsid w:val="00414B20"/>
-    <w:rsid w:val="00414E19"/>
-    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00415F38"/>
     <w:rsid w:val="00417DE3"/>
     <w:rsid w:val="00420850"/>
-    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="004238C8"/>
     <w:rsid w:val="00423968"/>
     <w:rsid w:val="00427054"/>
     <w:rsid w:val="004304B1"/>
     <w:rsid w:val="00432DA8"/>
     <w:rsid w:val="0043320A"/>
     <w:rsid w:val="004332E3"/>
-    <w:rsid w:val="00436E6F"/>
     <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="0043722B"/>
+    <w:rsid w:val="004403A1"/>
+    <w:rsid w:val="00441519"/>
+    <w:rsid w:val="00443493"/>
     <w:rsid w:val="00446960"/>
     <w:rsid w:val="00446F37"/>
     <w:rsid w:val="004518A6"/>
     <w:rsid w:val="00453E1D"/>
     <w:rsid w:val="00454589"/>
-    <w:rsid w:val="00455F9F"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00457550"/>
     <w:rsid w:val="00457B74"/>
     <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="00461F65"/>
     <w:rsid w:val="004620A4"/>
-    <w:rsid w:val="00462BC7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00462E99"/>
     <w:rsid w:val="00474C50"/>
     <w:rsid w:val="004771F9"/>
-    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="0047743C"/>
+    <w:rsid w:val="00477DB8"/>
+    <w:rsid w:val="0048425D"/>
     <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486136"/>
     <w:rsid w:val="00486BAD"/>
     <w:rsid w:val="00486BBE"/>
-    <w:rsid w:val="00486D37"/>
     <w:rsid w:val="00487123"/>
-    <w:rsid w:val="00490BF3"/>
-    <w:rsid w:val="0049305B"/>
+    <w:rsid w:val="00493021"/>
     <w:rsid w:val="00495A75"/>
     <w:rsid w:val="00495CAE"/>
-    <w:rsid w:val="00495F63"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A01F5"/>
     <w:rsid w:val="004A1BD5"/>
-    <w:rsid w:val="004A2F08"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004A53D6"/>
+    <w:rsid w:val="004A3A2F"/>
+    <w:rsid w:val="004A411A"/>
+    <w:rsid w:val="004A4CCD"/>
     <w:rsid w:val="004A61E1"/>
-    <w:rsid w:val="004A7C11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004A6523"/>
     <w:rsid w:val="004B2344"/>
-    <w:rsid w:val="004B315D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B3AC7"/>
     <w:rsid w:val="004B5DDC"/>
     <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C1F03"/>
     <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C33DB"/>
+    <w:rsid w:val="004C51AC"/>
+    <w:rsid w:val="004C581A"/>
     <w:rsid w:val="004C5F62"/>
-    <w:rsid w:val="004C6BF1"/>
-    <w:rsid w:val="004C6D53"/>
     <w:rsid w:val="004D3E58"/>
     <w:rsid w:val="004D6746"/>
     <w:rsid w:val="004D767B"/>
-    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004D7E88"/>
     <w:rsid w:val="004E0F32"/>
     <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E23EA"/>
+    <w:rsid w:val="004E248B"/>
     <w:rsid w:val="004E493C"/>
     <w:rsid w:val="004E623E"/>
     <w:rsid w:val="004E7092"/>
     <w:rsid w:val="004E7ECE"/>
     <w:rsid w:val="004F4DB1"/>
     <w:rsid w:val="004F6F64"/>
-    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="004F77E0"/>
     <w:rsid w:val="005004EC"/>
-    <w:rsid w:val="00500C94"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00504C5A"/>
     <w:rsid w:val="00506AAE"/>
-    <w:rsid w:val="0051077C"/>
     <w:rsid w:val="00517756"/>
     <w:rsid w:val="005202C6"/>
     <w:rsid w:val="00523C53"/>
-    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00525C0A"/>
     <w:rsid w:val="00527B8F"/>
-    <w:rsid w:val="00535724"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00530C00"/>
+    <w:rsid w:val="00536483"/>
+    <w:rsid w:val="0053740A"/>
     <w:rsid w:val="00542012"/>
-    <w:rsid w:val="00542F4D"/>
     <w:rsid w:val="00543DF5"/>
-    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00543F2B"/>
     <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="005468E0"/>
     <w:rsid w:val="0055260D"/>
     <w:rsid w:val="00555422"/>
     <w:rsid w:val="00555810"/>
-    <w:rsid w:val="00556827"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00557C18"/>
     <w:rsid w:val="00562DCA"/>
     <w:rsid w:val="0056568F"/>
-    <w:rsid w:val="00566862"/>
+    <w:rsid w:val="00571698"/>
     <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575624"/>
     <w:rsid w:val="00575DE3"/>
-    <w:rsid w:val="00581A92"/>
+    <w:rsid w:val="00581B4A"/>
+    <w:rsid w:val="005822FD"/>
     <w:rsid w:val="00582578"/>
-    <w:rsid w:val="005854EC"/>
-    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="00582B7B"/>
     <w:rsid w:val="0058621D"/>
-    <w:rsid w:val="00586BB1"/>
-    <w:rsid w:val="005A178A"/>
+    <w:rsid w:val="00590B72"/>
+    <w:rsid w:val="00592420"/>
+    <w:rsid w:val="005963A7"/>
+    <w:rsid w:val="00597DE9"/>
+    <w:rsid w:val="00597FED"/>
     <w:rsid w:val="005A4CBE"/>
-    <w:rsid w:val="005A50E7"/>
     <w:rsid w:val="005B04A8"/>
-    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1353"/>
     <w:rsid w:val="005B1FD0"/>
     <w:rsid w:val="005B28AD"/>
     <w:rsid w:val="005B328D"/>
     <w:rsid w:val="005B3503"/>
     <w:rsid w:val="005B3EE7"/>
     <w:rsid w:val="005B4DCD"/>
     <w:rsid w:val="005B4FAD"/>
-    <w:rsid w:val="005B754E"/>
-    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005B5327"/>
+    <w:rsid w:val="005B78F5"/>
     <w:rsid w:val="005C276A"/>
-    <w:rsid w:val="005C3159"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D3059"/>
+    <w:rsid w:val="005C7CCF"/>
+    <w:rsid w:val="005D0AD9"/>
+    <w:rsid w:val="005D0C97"/>
+    <w:rsid w:val="005D2300"/>
     <w:rsid w:val="005D380C"/>
-    <w:rsid w:val="005D5063"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D6727"/>
+    <w:rsid w:val="005D3B2E"/>
+    <w:rsid w:val="005D4F7F"/>
+    <w:rsid w:val="005D63C3"/>
     <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D764C"/>
     <w:rsid w:val="005D7A12"/>
-    <w:rsid w:val="005E1E1F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E255D"/>
     <w:rsid w:val="005E53EE"/>
     <w:rsid w:val="005F0542"/>
     <w:rsid w:val="005F0F72"/>
     <w:rsid w:val="005F1C1F"/>
     <w:rsid w:val="005F346D"/>
     <w:rsid w:val="005F38FB"/>
-    <w:rsid w:val="005F4536"/>
-    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="005F773B"/>
     <w:rsid w:val="00602D3B"/>
     <w:rsid w:val="0060326F"/>
-    <w:rsid w:val="00603C26"/>
+    <w:rsid w:val="0060455A"/>
     <w:rsid w:val="00606EA1"/>
-    <w:rsid w:val="006101E6"/>
-    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="00612286"/>
     <w:rsid w:val="006128F0"/>
-    <w:rsid w:val="00612B99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061655C"/>
     <w:rsid w:val="0061726B"/>
     <w:rsid w:val="00617B81"/>
     <w:rsid w:val="0062387A"/>
-    <w:rsid w:val="00631733"/>
-    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="00627B63"/>
     <w:rsid w:val="0063377D"/>
     <w:rsid w:val="006344BE"/>
     <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="006358BF"/>
+    <w:rsid w:val="00640062"/>
     <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640AF5"/>
     <w:rsid w:val="00640FC9"/>
     <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="00642CCA"/>
     <w:rsid w:val="006432F2"/>
-    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="0064414A"/>
+    <w:rsid w:val="00652617"/>
     <w:rsid w:val="0065320F"/>
-    <w:rsid w:val="006535A5"/>
     <w:rsid w:val="00653D64"/>
     <w:rsid w:val="00654E13"/>
-    <w:rsid w:val="00657C97"/>
-    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="00657293"/>
+    <w:rsid w:val="00660DEC"/>
+    <w:rsid w:val="00665D44"/>
+    <w:rsid w:val="00666CDA"/>
     <w:rsid w:val="00667489"/>
-    <w:rsid w:val="00667797"/>
-    <w:rsid w:val="00667F8A"/>
     <w:rsid w:val="00670D44"/>
-    <w:rsid w:val="00673639"/>
     <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00674D01"/>
     <w:rsid w:val="00676AFC"/>
-    <w:rsid w:val="006802D5"/>
+    <w:rsid w:val="0067760F"/>
+    <w:rsid w:val="0067780B"/>
     <w:rsid w:val="006807CD"/>
-    <w:rsid w:val="006819D0"/>
-    <w:rsid w:val="00682538"/>
+    <w:rsid w:val="0068232E"/>
     <w:rsid w:val="00682D43"/>
-    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="0068507D"/>
+    <w:rsid w:val="006854F5"/>
+    <w:rsid w:val="00685A75"/>
     <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="0068654E"/>
     <w:rsid w:val="00690463"/>
-    <w:rsid w:val="00692200"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="00690F2B"/>
+    <w:rsid w:val="006978C7"/>
     <w:rsid w:val="006A0D03"/>
-    <w:rsid w:val="006A12D9"/>
     <w:rsid w:val="006A41E9"/>
-    <w:rsid w:val="006A68AD"/>
     <w:rsid w:val="006B12CB"/>
-    <w:rsid w:val="006B2030"/>
-    <w:rsid w:val="006B5773"/>
+    <w:rsid w:val="006B1F5D"/>
     <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006B750D"/>
     <w:rsid w:val="006C4775"/>
     <w:rsid w:val="006C4F4A"/>
     <w:rsid w:val="006C5E80"/>
-    <w:rsid w:val="006C78AB"/>
     <w:rsid w:val="006C7CEE"/>
     <w:rsid w:val="006D075E"/>
     <w:rsid w:val="006D09DC"/>
     <w:rsid w:val="006D3509"/>
-    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D4528"/>
     <w:rsid w:val="006D7C6E"/>
-    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E12C0"/>
     <w:rsid w:val="006E15A2"/>
-    <w:rsid w:val="006E25F2"/>
     <w:rsid w:val="006E2F95"/>
-    <w:rsid w:val="006E49BF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006E5874"/>
     <w:rsid w:val="006F148B"/>
-    <w:rsid w:val="006F258D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="006F435D"/>
+    <w:rsid w:val="006F4AD3"/>
+    <w:rsid w:val="006F62B1"/>
+    <w:rsid w:val="006F741A"/>
+    <w:rsid w:val="007006B3"/>
     <w:rsid w:val="00705EAF"/>
     <w:rsid w:val="0070773E"/>
     <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00713618"/>
+    <w:rsid w:val="00713F55"/>
     <w:rsid w:val="00715C55"/>
-    <w:rsid w:val="00717E68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00717A38"/>
+    <w:rsid w:val="00722591"/>
+    <w:rsid w:val="007237C7"/>
     <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725BF4"/>
     <w:rsid w:val="00725EEA"/>
     <w:rsid w:val="007276B6"/>
     <w:rsid w:val="00730CE9"/>
-    <w:rsid w:val="00730E5E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007318FE"/>
     <w:rsid w:val="0073373D"/>
-    <w:rsid w:val="00735403"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00735C0F"/>
+    <w:rsid w:val="00737246"/>
+    <w:rsid w:val="0074263C"/>
     <w:rsid w:val="007439DB"/>
-    <w:rsid w:val="00746F04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00754598"/>
+    <w:rsid w:val="00746E9B"/>
+    <w:rsid w:val="00751A40"/>
     <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="0075746C"/>
     <w:rsid w:val="00765316"/>
-    <w:rsid w:val="0076602C"/>
     <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00775BFF"/>
     <w:rsid w:val="0077719D"/>
     <w:rsid w:val="00780DF0"/>
     <w:rsid w:val="007810B7"/>
-    <w:rsid w:val="0078131F"/>
     <w:rsid w:val="00782F0F"/>
-    <w:rsid w:val="0078367C"/>
     <w:rsid w:val="0078538F"/>
     <w:rsid w:val="00787482"/>
-    <w:rsid w:val="0079050A"/>
+    <w:rsid w:val="00791AC2"/>
+    <w:rsid w:val="00792FD6"/>
+    <w:rsid w:val="00793779"/>
     <w:rsid w:val="007A286D"/>
     <w:rsid w:val="007A314D"/>
     <w:rsid w:val="007A38DF"/>
-    <w:rsid w:val="007A6DDD"/>
     <w:rsid w:val="007B00E5"/>
-    <w:rsid w:val="007B154A"/>
+    <w:rsid w:val="007B1FF8"/>
     <w:rsid w:val="007B20CF"/>
     <w:rsid w:val="007B2499"/>
     <w:rsid w:val="007B72E1"/>
     <w:rsid w:val="007B783A"/>
-    <w:rsid w:val="007C10A9"/>
+    <w:rsid w:val="007C0A52"/>
     <w:rsid w:val="007C1B95"/>
-    <w:rsid w:val="007C2447"/>
-    <w:rsid w:val="007C2598"/>
     <w:rsid w:val="007C3DF3"/>
-    <w:rsid w:val="007C41C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C54B4"/>
     <w:rsid w:val="007C796D"/>
-    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D0997"/>
+    <w:rsid w:val="007D13D3"/>
+    <w:rsid w:val="007D3B60"/>
+    <w:rsid w:val="007D4796"/>
     <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007D7996"/>
+    <w:rsid w:val="007E2B09"/>
     <w:rsid w:val="007E2F2D"/>
-    <w:rsid w:val="007E728A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F118B"/>
+    <w:rsid w:val="007F06F1"/>
+    <w:rsid w:val="007F1375"/>
     <w:rsid w:val="007F1433"/>
     <w:rsid w:val="007F1491"/>
     <w:rsid w:val="007F2F03"/>
     <w:rsid w:val="00800FE0"/>
-    <w:rsid w:val="008039A2"/>
     <w:rsid w:val="008066AD"/>
-    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00813740"/>
     <w:rsid w:val="00814AF1"/>
     <w:rsid w:val="0081517F"/>
     <w:rsid w:val="00815370"/>
+    <w:rsid w:val="008202F1"/>
     <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="00822FCA"/>
+    <w:rsid w:val="008237EA"/>
     <w:rsid w:val="008255AA"/>
-    <w:rsid w:val="00827C7A"/>
+    <w:rsid w:val="00827A5D"/>
+    <w:rsid w:val="00827B33"/>
     <w:rsid w:val="00830FF3"/>
     <w:rsid w:val="008334BF"/>
-    <w:rsid w:val="00833C53"/>
     <w:rsid w:val="00836B8C"/>
     <w:rsid w:val="00840062"/>
-    <w:rsid w:val="0084102B"/>
     <w:rsid w:val="008410C5"/>
-    <w:rsid w:val="008436F5"/>
-    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00843FDD"/>
     <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00850E05"/>
     <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856A55"/>
     <w:rsid w:val="00856BDB"/>
     <w:rsid w:val="00857675"/>
-    <w:rsid w:val="00857B2B"/>
-    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00866F8B"/>
+    <w:rsid w:val="00870424"/>
+    <w:rsid w:val="00871AE0"/>
     <w:rsid w:val="00872C48"/>
-    <w:rsid w:val="00873661"/>
     <w:rsid w:val="00875EC3"/>
     <w:rsid w:val="008763E7"/>
-    <w:rsid w:val="00876CC5"/>
-    <w:rsid w:val="00876F92"/>
+    <w:rsid w:val="00876798"/>
     <w:rsid w:val="008808C5"/>
-    <w:rsid w:val="008814AE"/>
+    <w:rsid w:val="00880B0F"/>
     <w:rsid w:val="00881A7C"/>
-    <w:rsid w:val="0088283E"/>
     <w:rsid w:val="00883C78"/>
     <w:rsid w:val="00885159"/>
     <w:rsid w:val="00885214"/>
-    <w:rsid w:val="00886A5F"/>
-    <w:rsid w:val="00887252"/>
     <w:rsid w:val="00887615"/>
     <w:rsid w:val="00890052"/>
-    <w:rsid w:val="00890612"/>
-    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00892B34"/>
+    <w:rsid w:val="00893C1C"/>
     <w:rsid w:val="00894E3A"/>
-    <w:rsid w:val="008959A7"/>
     <w:rsid w:val="00895A2F"/>
-    <w:rsid w:val="00895D58"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0089675A"/>
     <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="0089701D"/>
+    <w:rsid w:val="008A37A0"/>
     <w:rsid w:val="008A5665"/>
-    <w:rsid w:val="008A5A2C"/>
-    <w:rsid w:val="008A7D11"/>
+    <w:rsid w:val="008A747A"/>
+    <w:rsid w:val="008B0665"/>
+    <w:rsid w:val="008B0954"/>
+    <w:rsid w:val="008B0D3C"/>
     <w:rsid w:val="008B24A8"/>
     <w:rsid w:val="008B25E4"/>
     <w:rsid w:val="008B3D78"/>
     <w:rsid w:val="008C261B"/>
-    <w:rsid w:val="008C33E8"/>
     <w:rsid w:val="008C4FCA"/>
-    <w:rsid w:val="008C57C2"/>
     <w:rsid w:val="008C7882"/>
-    <w:rsid w:val="008D140C"/>
     <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D259E"/>
     <w:rsid w:val="008D4C28"/>
     <w:rsid w:val="008D577B"/>
-    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D6EB3"/>
+    <w:rsid w:val="008D765F"/>
     <w:rsid w:val="008D7A98"/>
-    <w:rsid w:val="008E09AB"/>
+    <w:rsid w:val="008D7D0B"/>
     <w:rsid w:val="008E17C4"/>
-    <w:rsid w:val="008E37A2"/>
     <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E5D02"/>
     <w:rsid w:val="008E64B1"/>
     <w:rsid w:val="008E64FA"/>
-    <w:rsid w:val="008E6BF8"/>
     <w:rsid w:val="008E74ED"/>
-    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F09C7"/>
     <w:rsid w:val="008F4DEF"/>
     <w:rsid w:val="00903D0D"/>
     <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="00904DC4"/>
     <w:rsid w:val="0090598C"/>
-    <w:rsid w:val="00907082"/>
     <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00912777"/>
+    <w:rsid w:val="0091335F"/>
     <w:rsid w:val="00913885"/>
     <w:rsid w:val="00915ABF"/>
-    <w:rsid w:val="00916C9E"/>
     <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="00926C69"/>
     <w:rsid w:val="009311ED"/>
     <w:rsid w:val="00931D41"/>
     <w:rsid w:val="00933D18"/>
-    <w:rsid w:val="00935AFA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00940385"/>
     <w:rsid w:val="00942221"/>
-    <w:rsid w:val="00943FB0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00944BB5"/>
+    <w:rsid w:val="00944FE0"/>
+    <w:rsid w:val="00950D28"/>
     <w:rsid w:val="00950FBB"/>
     <w:rsid w:val="00951118"/>
     <w:rsid w:val="0095122F"/>
     <w:rsid w:val="00953349"/>
     <w:rsid w:val="00953E4C"/>
     <w:rsid w:val="00954E0C"/>
-    <w:rsid w:val="0095776D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009604D5"/>
     <w:rsid w:val="00961156"/>
     <w:rsid w:val="00964F03"/>
-    <w:rsid w:val="00965B32"/>
+    <w:rsid w:val="00964F6D"/>
     <w:rsid w:val="00966F1F"/>
-    <w:rsid w:val="009672F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00973160"/>
     <w:rsid w:val="00975676"/>
     <w:rsid w:val="00976467"/>
     <w:rsid w:val="00976D32"/>
-    <w:rsid w:val="00977950"/>
+    <w:rsid w:val="0098248F"/>
     <w:rsid w:val="009844F7"/>
-    <w:rsid w:val="00985A47"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00993281"/>
+    <w:rsid w:val="009922AD"/>
     <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="00995A7D"/>
+    <w:rsid w:val="00995C39"/>
+    <w:rsid w:val="0099636C"/>
     <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A27C8"/>
     <w:rsid w:val="009A2D5A"/>
     <w:rsid w:val="009A6509"/>
-    <w:rsid w:val="009A67BD"/>
     <w:rsid w:val="009A6E2F"/>
-    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009A7DDF"/>
     <w:rsid w:val="009B2969"/>
     <w:rsid w:val="009B2C7E"/>
-    <w:rsid w:val="009B2F3F"/>
-    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B2FD0"/>
+    <w:rsid w:val="009B3595"/>
+    <w:rsid w:val="009B3C06"/>
     <w:rsid w:val="009B6DBD"/>
-    <w:rsid w:val="009C0278"/>
     <w:rsid w:val="009C108A"/>
-    <w:rsid w:val="009C2E25"/>
     <w:rsid w:val="009C2E47"/>
-    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C3239"/>
+    <w:rsid w:val="009C5D56"/>
     <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0161"/>
     <w:rsid w:val="009D0C05"/>
-    <w:rsid w:val="009D0C7F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009D5C76"/>
+    <w:rsid w:val="009D13B1"/>
     <w:rsid w:val="009E2C00"/>
     <w:rsid w:val="009E49AD"/>
     <w:rsid w:val="009E4CC5"/>
-    <w:rsid w:val="009E66FE"/>
     <w:rsid w:val="009E70F4"/>
     <w:rsid w:val="009E72A3"/>
-    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F0004"/>
+    <w:rsid w:val="009F00BB"/>
     <w:rsid w:val="009F1AD2"/>
-    <w:rsid w:val="009F2131"/>
-    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="009F3F4C"/>
+    <w:rsid w:val="00A002DC"/>
     <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A00D80"/>
     <w:rsid w:val="00A0479E"/>
     <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A1064D"/>
     <w:rsid w:val="00A11755"/>
-    <w:rsid w:val="00A17C63"/>
+    <w:rsid w:val="00A169A9"/>
+    <w:rsid w:val="00A17CB6"/>
     <w:rsid w:val="00A207FB"/>
     <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A250B3"/>
     <w:rsid w:val="00A265BF"/>
     <w:rsid w:val="00A26F44"/>
     <w:rsid w:val="00A34FAB"/>
-    <w:rsid w:val="00A36B77"/>
-    <w:rsid w:val="00A4184D"/>
+    <w:rsid w:val="00A40FDB"/>
     <w:rsid w:val="00A42C43"/>
     <w:rsid w:val="00A4313D"/>
-    <w:rsid w:val="00A43E6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A47630"/>
     <w:rsid w:val="00A50120"/>
-    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A5235E"/>
+    <w:rsid w:val="00A551F8"/>
     <w:rsid w:val="00A60351"/>
     <w:rsid w:val="00A61C6D"/>
     <w:rsid w:val="00A63015"/>
     <w:rsid w:val="00A6387B"/>
     <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A678B4"/>
     <w:rsid w:val="00A704A3"/>
     <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A766D3"/>
+    <w:rsid w:val="00A821E9"/>
     <w:rsid w:val="00A82AA0"/>
     <w:rsid w:val="00A82F8A"/>
-    <w:rsid w:val="00A83DB6"/>
     <w:rsid w:val="00A84622"/>
     <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A86152"/>
     <w:rsid w:val="00A9226B"/>
-    <w:rsid w:val="00A93F82"/>
-    <w:rsid w:val="00A956F9"/>
+    <w:rsid w:val="00A92775"/>
     <w:rsid w:val="00A9575C"/>
     <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A95E81"/>
     <w:rsid w:val="00A969AF"/>
-    <w:rsid w:val="00A97567"/>
-    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00A96E40"/>
+    <w:rsid w:val="00AA0122"/>
+    <w:rsid w:val="00AA4E0C"/>
+    <w:rsid w:val="00AA7FA4"/>
     <w:rsid w:val="00AB1A2E"/>
-    <w:rsid w:val="00AB24B9"/>
     <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB39F5"/>
     <w:rsid w:val="00AB4918"/>
     <w:rsid w:val="00AB4BC8"/>
     <w:rsid w:val="00AB6BA7"/>
     <w:rsid w:val="00AB7BE8"/>
-    <w:rsid w:val="00AC0063"/>
-    <w:rsid w:val="00AC2421"/>
+    <w:rsid w:val="00AC3422"/>
     <w:rsid w:val="00AD0710"/>
-    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD279C"/>
+    <w:rsid w:val="00AD3D0A"/>
     <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD5E04"/>
+    <w:rsid w:val="00AD6165"/>
     <w:rsid w:val="00AD63C0"/>
-    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AD7218"/>
+    <w:rsid w:val="00AD7F0E"/>
     <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6049"/>
     <w:rsid w:val="00AE6AA0"/>
-    <w:rsid w:val="00AF4B9E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00AF0F9E"/>
+    <w:rsid w:val="00AF74A2"/>
+    <w:rsid w:val="00B01B73"/>
     <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B115E7"/>
     <w:rsid w:val="00B119A2"/>
-    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B11CF4"/>
+    <w:rsid w:val="00B15E48"/>
     <w:rsid w:val="00B177F2"/>
     <w:rsid w:val="00B201F1"/>
-    <w:rsid w:val="00B202E1"/>
     <w:rsid w:val="00B2603F"/>
-    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B2644B"/>
+    <w:rsid w:val="00B27381"/>
+    <w:rsid w:val="00B302B7"/>
     <w:rsid w:val="00B304E7"/>
     <w:rsid w:val="00B318B6"/>
-    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B32E40"/>
+    <w:rsid w:val="00B33D97"/>
     <w:rsid w:val="00B3499B"/>
-    <w:rsid w:val="00B401CF"/>
     <w:rsid w:val="00B41F47"/>
     <w:rsid w:val="00B44468"/>
-    <w:rsid w:val="00B5634E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B53F7B"/>
+    <w:rsid w:val="00B5497C"/>
+    <w:rsid w:val="00B56DFD"/>
+    <w:rsid w:val="00B57739"/>
     <w:rsid w:val="00B60AC9"/>
-    <w:rsid w:val="00B60F20"/>
+    <w:rsid w:val="00B6133A"/>
+    <w:rsid w:val="00B619A5"/>
+    <w:rsid w:val="00B631DE"/>
     <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B705C5"/>
+    <w:rsid w:val="00B71230"/>
     <w:rsid w:val="00B715F2"/>
-    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B71E4A"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428E"/>
     <w:rsid w:val="00B74B67"/>
-    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B74EAB"/>
     <w:rsid w:val="00B779AA"/>
     <w:rsid w:val="00B81C95"/>
     <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B8246F"/>
     <w:rsid w:val="00B82ED4"/>
     <w:rsid w:val="00B8424F"/>
-    <w:rsid w:val="00B84B3A"/>
     <w:rsid w:val="00B86896"/>
     <w:rsid w:val="00B875A6"/>
-    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B901C0"/>
     <w:rsid w:val="00B93E4C"/>
-    <w:rsid w:val="00B9443F"/>
     <w:rsid w:val="00B94A1B"/>
-    <w:rsid w:val="00BA10AF"/>
+    <w:rsid w:val="00B95469"/>
+    <w:rsid w:val="00B95827"/>
+    <w:rsid w:val="00BA0061"/>
+    <w:rsid w:val="00BA0780"/>
+    <w:rsid w:val="00BA0AC0"/>
+    <w:rsid w:val="00BA3380"/>
     <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BA7DD7"/>
     <w:rsid w:val="00BB04EB"/>
-    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB0524"/>
     <w:rsid w:val="00BB2539"/>
-    <w:rsid w:val="00BB3089"/>
     <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5392"/>
+    <w:rsid w:val="00BB5C91"/>
     <w:rsid w:val="00BB5EF0"/>
     <w:rsid w:val="00BB6724"/>
     <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2AF1"/>
     <w:rsid w:val="00BC2E39"/>
-    <w:rsid w:val="00BC3C1A"/>
-    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD230B"/>
     <w:rsid w:val="00BD2364"/>
     <w:rsid w:val="00BD28E3"/>
-    <w:rsid w:val="00BD5D73"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BD7EAE"/>
+    <w:rsid w:val="00BD55A9"/>
     <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE168C"/>
+    <w:rsid w:val="00BE238C"/>
     <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BE76A1"/>
     <w:rsid w:val="00BF00EF"/>
     <w:rsid w:val="00BF58FC"/>
-    <w:rsid w:val="00BF66E8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF78B2"/>
+    <w:rsid w:val="00BF6CF1"/>
+    <w:rsid w:val="00BF791C"/>
+    <w:rsid w:val="00C01990"/>
+    <w:rsid w:val="00C01B97"/>
     <w:rsid w:val="00C01F77"/>
     <w:rsid w:val="00C01FFC"/>
     <w:rsid w:val="00C05321"/>
-    <w:rsid w:val="00C058B8"/>
     <w:rsid w:val="00C06AE4"/>
-    <w:rsid w:val="00C11147"/>
     <w:rsid w:val="00C114FF"/>
     <w:rsid w:val="00C11D49"/>
-    <w:rsid w:val="00C13360"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C11EA9"/>
+    <w:rsid w:val="00C14DB8"/>
     <w:rsid w:val="00C171A1"/>
     <w:rsid w:val="00C171A4"/>
     <w:rsid w:val="00C17F12"/>
     <w:rsid w:val="00C20734"/>
-    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C213A4"/>
     <w:rsid w:val="00C21C1A"/>
     <w:rsid w:val="00C237E9"/>
-    <w:rsid w:val="00C245DD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C318CD"/>
+    <w:rsid w:val="00C24CB3"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C36883"/>
-    <w:rsid w:val="00C37F05"/>
-    <w:rsid w:val="00C405E8"/>
     <w:rsid w:val="00C40928"/>
     <w:rsid w:val="00C40CFF"/>
     <w:rsid w:val="00C42697"/>
-    <w:rsid w:val="00C435C6"/>
     <w:rsid w:val="00C43F01"/>
-    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C465B0"/>
     <w:rsid w:val="00C47552"/>
-    <w:rsid w:val="00C54ADB"/>
-    <w:rsid w:val="00C57203"/>
     <w:rsid w:val="00C57A81"/>
     <w:rsid w:val="00C60193"/>
     <w:rsid w:val="00C634D4"/>
     <w:rsid w:val="00C63AA5"/>
     <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C65150"/>
+    <w:rsid w:val="00C662E3"/>
+    <w:rsid w:val="00C66734"/>
     <w:rsid w:val="00C6727C"/>
     <w:rsid w:val="00C6744C"/>
     <w:rsid w:val="00C73134"/>
     <w:rsid w:val="00C73F6D"/>
     <w:rsid w:val="00C74F6E"/>
-    <w:rsid w:val="00C75AB5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C777FF"/>
     <w:rsid w:val="00C77FA4"/>
     <w:rsid w:val="00C77FFA"/>
     <w:rsid w:val="00C80401"/>
-    <w:rsid w:val="00C81117"/>
     <w:rsid w:val="00C81C97"/>
     <w:rsid w:val="00C828CF"/>
-    <w:rsid w:val="00C82F3A"/>
+    <w:rsid w:val="00C82EC6"/>
     <w:rsid w:val="00C840C2"/>
     <w:rsid w:val="00C84101"/>
     <w:rsid w:val="00C8535F"/>
-    <w:rsid w:val="00C87266"/>
     <w:rsid w:val="00C90EDA"/>
-    <w:rsid w:val="00C94FBB"/>
-    <w:rsid w:val="00C954DA"/>
+    <w:rsid w:val="00C91C40"/>
+    <w:rsid w:val="00C93C62"/>
+    <w:rsid w:val="00C9540E"/>
     <w:rsid w:val="00C959E7"/>
-    <w:rsid w:val="00CA0B67"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CC15BD"/>
+    <w:rsid w:val="00CB680E"/>
+    <w:rsid w:val="00CC015E"/>
     <w:rsid w:val="00CC1E65"/>
-    <w:rsid w:val="00CC55EC"/>
-    <w:rsid w:val="00CC5635"/>
     <w:rsid w:val="00CC567A"/>
-    <w:rsid w:val="00CD1190"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CC587A"/>
+    <w:rsid w:val="00CC5B8E"/>
+    <w:rsid w:val="00CC71F2"/>
+    <w:rsid w:val="00CC7B92"/>
+    <w:rsid w:val="00CC7C87"/>
+    <w:rsid w:val="00CD0B4C"/>
     <w:rsid w:val="00CD4059"/>
     <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD51E4"/>
     <w:rsid w:val="00CD6AFD"/>
     <w:rsid w:val="00CE03CE"/>
     <w:rsid w:val="00CE0F5D"/>
     <w:rsid w:val="00CE1A6A"/>
-    <w:rsid w:val="00CE7646"/>
+    <w:rsid w:val="00CE6911"/>
+    <w:rsid w:val="00CF0152"/>
     <w:rsid w:val="00CF0DFF"/>
-    <w:rsid w:val="00D0039C"/>
-    <w:rsid w:val="00D01A5F"/>
     <w:rsid w:val="00D028A9"/>
-    <w:rsid w:val="00D033F6"/>
     <w:rsid w:val="00D0359D"/>
     <w:rsid w:val="00D04DED"/>
     <w:rsid w:val="00D1089A"/>
     <w:rsid w:val="00D116BD"/>
-    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D11D77"/>
+    <w:rsid w:val="00D12248"/>
     <w:rsid w:val="00D2001A"/>
     <w:rsid w:val="00D20684"/>
-    <w:rsid w:val="00D20C9C"/>
     <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32198"/>
     <w:rsid w:val="00D32624"/>
-    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D32D88"/>
+    <w:rsid w:val="00D35438"/>
     <w:rsid w:val="00D3691A"/>
-    <w:rsid w:val="00D377C3"/>
     <w:rsid w:val="00D377E2"/>
-    <w:rsid w:val="00D403E9"/>
-    <w:rsid w:val="00D4289F"/>
     <w:rsid w:val="00D42DCB"/>
     <w:rsid w:val="00D45482"/>
     <w:rsid w:val="00D46DF2"/>
     <w:rsid w:val="00D47674"/>
-    <w:rsid w:val="00D50CD9"/>
-    <w:rsid w:val="00D51820"/>
+    <w:rsid w:val="00D51C8D"/>
     <w:rsid w:val="00D5338C"/>
-    <w:rsid w:val="00D55A5D"/>
-    <w:rsid w:val="00D565D9"/>
     <w:rsid w:val="00D606B2"/>
-    <w:rsid w:val="00D6156E"/>
+    <w:rsid w:val="00D61B0A"/>
     <w:rsid w:val="00D625A7"/>
-    <w:rsid w:val="00D62985"/>
     <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D6460F"/>
+    <w:rsid w:val="00D64F1A"/>
     <w:rsid w:val="00D65777"/>
-    <w:rsid w:val="00D665CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D726DC"/>
     <w:rsid w:val="00D728A0"/>
-    <w:rsid w:val="00D75EBC"/>
-    <w:rsid w:val="00D831EC"/>
     <w:rsid w:val="00D83661"/>
-    <w:rsid w:val="00D87CE8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D94D14"/>
+    <w:rsid w:val="00D84A02"/>
+    <w:rsid w:val="00D95C60"/>
+    <w:rsid w:val="00D9713B"/>
     <w:rsid w:val="00D97E7D"/>
-    <w:rsid w:val="00DA25F6"/>
-    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DB0B33"/>
+    <w:rsid w:val="00DB20E5"/>
+    <w:rsid w:val="00DB2AED"/>
     <w:rsid w:val="00DB3439"/>
     <w:rsid w:val="00DB3618"/>
     <w:rsid w:val="00DB468A"/>
-    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DB62F7"/>
     <w:rsid w:val="00DC2946"/>
-    <w:rsid w:val="00DC3061"/>
     <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC6087"/>
     <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD07D7"/>
     <w:rsid w:val="00DD53C3"/>
-    <w:rsid w:val="00DD651A"/>
-    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DD6D15"/>
+    <w:rsid w:val="00DE0CB0"/>
     <w:rsid w:val="00DE127F"/>
-    <w:rsid w:val="00DE1E7B"/>
     <w:rsid w:val="00DE424A"/>
     <w:rsid w:val="00DE4419"/>
     <w:rsid w:val="00DE67C4"/>
     <w:rsid w:val="00DF0ACA"/>
-    <w:rsid w:val="00DF2013"/>
     <w:rsid w:val="00DF2245"/>
-    <w:rsid w:val="00DF2DDD"/>
     <w:rsid w:val="00DF4CE9"/>
-    <w:rsid w:val="00DF537E"/>
     <w:rsid w:val="00DF77CF"/>
-    <w:rsid w:val="00E00964"/>
     <w:rsid w:val="00E026E8"/>
     <w:rsid w:val="00E060F7"/>
-    <w:rsid w:val="00E06F53"/>
-    <w:rsid w:val="00E14B58"/>
+    <w:rsid w:val="00E12EE7"/>
     <w:rsid w:val="00E14C47"/>
-    <w:rsid w:val="00E1614E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E2175C"/>
+    <w:rsid w:val="00E167CF"/>
+    <w:rsid w:val="00E174FA"/>
     <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25674"/>
     <w:rsid w:val="00E25B7C"/>
-    <w:rsid w:val="00E27F42"/>
     <w:rsid w:val="00E3076B"/>
-    <w:rsid w:val="00E33759"/>
+    <w:rsid w:val="00E33224"/>
+    <w:rsid w:val="00E353BF"/>
+    <w:rsid w:val="00E3616B"/>
     <w:rsid w:val="00E3725B"/>
     <w:rsid w:val="00E434D1"/>
-    <w:rsid w:val="00E4584D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E444EA"/>
+    <w:rsid w:val="00E50E85"/>
     <w:rsid w:val="00E56CBB"/>
-    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E57E00"/>
+    <w:rsid w:val="00E6096F"/>
     <w:rsid w:val="00E61950"/>
     <w:rsid w:val="00E61E51"/>
     <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E6707D"/>
     <w:rsid w:val="00E70337"/>
     <w:rsid w:val="00E70E7C"/>
     <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72606"/>
-    <w:rsid w:val="00E72679"/>
     <w:rsid w:val="00E73C3E"/>
     <w:rsid w:val="00E74050"/>
-    <w:rsid w:val="00E74FDE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E745AC"/>
+    <w:rsid w:val="00E75BB6"/>
+    <w:rsid w:val="00E75CD5"/>
+    <w:rsid w:val="00E81EE5"/>
     <w:rsid w:val="00E82496"/>
     <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E84696"/>
     <w:rsid w:val="00E846DC"/>
     <w:rsid w:val="00E84E9D"/>
-    <w:rsid w:val="00E8570E"/>
     <w:rsid w:val="00E86CEE"/>
-    <w:rsid w:val="00E87079"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E9332D"/>
     <w:rsid w:val="00E935AF"/>
-    <w:rsid w:val="00E95696"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EA3C2E"/>
+    <w:rsid w:val="00E95305"/>
+    <w:rsid w:val="00E95993"/>
+    <w:rsid w:val="00EA7869"/>
     <w:rsid w:val="00EB0E20"/>
     <w:rsid w:val="00EB1A80"/>
-    <w:rsid w:val="00EB2BDF"/>
     <w:rsid w:val="00EB457B"/>
-    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC1AD8"/>
+    <w:rsid w:val="00EC4426"/>
     <w:rsid w:val="00EC47C4"/>
     <w:rsid w:val="00EC4F3A"/>
     <w:rsid w:val="00EC5E74"/>
-    <w:rsid w:val="00ED2D5C"/>
-    <w:rsid w:val="00ED4398"/>
+    <w:rsid w:val="00ED5527"/>
     <w:rsid w:val="00ED594D"/>
-    <w:rsid w:val="00ED65FC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE00A9"/>
+    <w:rsid w:val="00EE16C7"/>
     <w:rsid w:val="00EE36E1"/>
     <w:rsid w:val="00EE6228"/>
     <w:rsid w:val="00EE7AC7"/>
     <w:rsid w:val="00EE7B3F"/>
-    <w:rsid w:val="00EF12F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF30CF"/>
     <w:rsid w:val="00EF3A8A"/>
-    <w:rsid w:val="00EF4811"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00EF3BBA"/>
+    <w:rsid w:val="00F00062"/>
     <w:rsid w:val="00F0054D"/>
     <w:rsid w:val="00F02467"/>
-    <w:rsid w:val="00F046F3"/>
-    <w:rsid w:val="00F04CA9"/>
     <w:rsid w:val="00F04D0E"/>
-    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F05E15"/>
+    <w:rsid w:val="00F106EE"/>
+    <w:rsid w:val="00F12010"/>
     <w:rsid w:val="00F12214"/>
     <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F1294A"/>
+    <w:rsid w:val="00F1379F"/>
     <w:rsid w:val="00F144BE"/>
     <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F15601"/>
     <w:rsid w:val="00F17A0C"/>
     <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F2396E"/>
+    <w:rsid w:val="00F244E3"/>
+    <w:rsid w:val="00F248AB"/>
+    <w:rsid w:val="00F25B57"/>
     <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F27B00"/>
+    <w:rsid w:val="00F27B73"/>
     <w:rsid w:val="00F307CE"/>
-    <w:rsid w:val="00F30970"/>
-    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F30848"/>
     <w:rsid w:val="00F354C5"/>
     <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F37BCC"/>
     <w:rsid w:val="00F40449"/>
-    <w:rsid w:val="00F4581D"/>
+    <w:rsid w:val="00F430B9"/>
     <w:rsid w:val="00F45B8E"/>
     <w:rsid w:val="00F47BAA"/>
     <w:rsid w:val="00F520FE"/>
     <w:rsid w:val="00F52EAB"/>
-    <w:rsid w:val="00F53DD2"/>
-    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F5375B"/>
+    <w:rsid w:val="00F552D9"/>
+    <w:rsid w:val="00F556EC"/>
     <w:rsid w:val="00F55A04"/>
-    <w:rsid w:val="00F60FEF"/>
+    <w:rsid w:val="00F56815"/>
+    <w:rsid w:val="00F60CAC"/>
     <w:rsid w:val="00F61A31"/>
-    <w:rsid w:val="00F634C6"/>
-    <w:rsid w:val="00F663E3"/>
     <w:rsid w:val="00F66F00"/>
     <w:rsid w:val="00F67A2D"/>
-    <w:rsid w:val="00F67BFF"/>
     <w:rsid w:val="00F70A1B"/>
     <w:rsid w:val="00F72FDF"/>
-    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F747F6"/>
     <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F77990"/>
+    <w:rsid w:val="00F82366"/>
     <w:rsid w:val="00F82526"/>
-    <w:rsid w:val="00F83122"/>
     <w:rsid w:val="00F84672"/>
     <w:rsid w:val="00F84802"/>
-    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F90B01"/>
     <w:rsid w:val="00F95A8C"/>
-    <w:rsid w:val="00F96209"/>
+    <w:rsid w:val="00F97544"/>
     <w:rsid w:val="00FA06FD"/>
-    <w:rsid w:val="00FA3758"/>
+    <w:rsid w:val="00FA4EE2"/>
     <w:rsid w:val="00FA515B"/>
-    <w:rsid w:val="00FA5741"/>
-    <w:rsid w:val="00FA63F2"/>
     <w:rsid w:val="00FA6B90"/>
     <w:rsid w:val="00FA70F9"/>
     <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB087A"/>
     <w:rsid w:val="00FB207A"/>
     <w:rsid w:val="00FB2886"/>
     <w:rsid w:val="00FB466E"/>
-    <w:rsid w:val="00FB6A59"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FB5A36"/>
     <w:rsid w:val="00FC02F3"/>
-    <w:rsid w:val="00FC060F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC34D3"/>
+    <w:rsid w:val="00FC3DAE"/>
     <w:rsid w:val="00FC752C"/>
     <w:rsid w:val="00FD0492"/>
     <w:rsid w:val="00FD13EC"/>
     <w:rsid w:val="00FD1E45"/>
-    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD24ED"/>
+    <w:rsid w:val="00FD36A8"/>
     <w:rsid w:val="00FD4DA8"/>
     <w:rsid w:val="00FD4EEF"/>
     <w:rsid w:val="00FD5461"/>
-    <w:rsid w:val="00FD5704"/>
     <w:rsid w:val="00FD6BDB"/>
     <w:rsid w:val="00FD6F00"/>
     <w:rsid w:val="00FD7B98"/>
-    <w:rsid w:val="00FE05B8"/>
-    <w:rsid w:val="00FF0B91"/>
+    <w:rsid w:val="00FE402C"/>
+    <w:rsid w:val="00FE6C56"/>
     <w:rsid w:val="00FF18D2"/>
     <w:rsid w:val="00FF22F5"/>
     <w:rsid w:val="00FF4664"/>
-    <w:rsid w:val="00FF5E2D"/>
-    <w:rsid w:val="00FF6845"/>
+    <w:rsid w:val="00FF6525"/>
+    <w:rsid w:val="00FF6CD8"/>
     <w:rsid w:val="00FF7577"/>
-    <w:rsid w:val="00FF775B"/>
+    <w:rsid w:val="013DB849"/>
+    <w:rsid w:val="02C5895B"/>
+    <w:rsid w:val="069AB1CE"/>
+    <w:rsid w:val="06A27619"/>
+    <w:rsid w:val="0E8F4FC6"/>
+    <w:rsid w:val="1238FA15"/>
+    <w:rsid w:val="18B91B8E"/>
+    <w:rsid w:val="1967A079"/>
+    <w:rsid w:val="1D10CD72"/>
+    <w:rsid w:val="20C9925A"/>
+    <w:rsid w:val="210AB0CC"/>
+    <w:rsid w:val="28901109"/>
+    <w:rsid w:val="2D5A0FE2"/>
+    <w:rsid w:val="3128E0EC"/>
+    <w:rsid w:val="35DACCEC"/>
+    <w:rsid w:val="3604289F"/>
+    <w:rsid w:val="360822B1"/>
+    <w:rsid w:val="379F93BD"/>
+    <w:rsid w:val="38FFFE57"/>
+    <w:rsid w:val="413FFA0A"/>
+    <w:rsid w:val="44313EEA"/>
+    <w:rsid w:val="44D692C5"/>
+    <w:rsid w:val="49121F1D"/>
+    <w:rsid w:val="4A0C6054"/>
+    <w:rsid w:val="4B3DD091"/>
+    <w:rsid w:val="4F39E1CC"/>
+    <w:rsid w:val="4F732641"/>
+    <w:rsid w:val="535845F0"/>
+    <w:rsid w:val="5A703818"/>
+    <w:rsid w:val="5ABAE492"/>
+    <w:rsid w:val="60801E66"/>
+    <w:rsid w:val="662EE4C0"/>
+    <w:rsid w:val="66DC7878"/>
+    <w:rsid w:val="6A48199A"/>
+    <w:rsid w:val="6C6A2612"/>
+    <w:rsid w:val="775C756E"/>
+    <w:rsid w:val="7A3EB82F"/>
+    <w:rsid w:val="7A9F827E"/>
+    <w:rsid w:val="7EF30421"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E9A9DA6"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="31D5B757"/>
+  <w15:docId w15:val="{F6103732-9B35-4562-A3A2-402188D68CE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -20146,60 +21736,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="007F06F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
@@ -20353,65 +21938,67 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
@@ -20979,577 +22566,952 @@
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003909E0"/>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-[...88 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="00031A38"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="indent1">
-    <w:name w:val="indent1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:rsid w:val="00E33224"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00E174FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="002F2183"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE402C"/>
     <w:pPr>
-      <w:tabs>
-[...16 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00EE16C7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00642CCA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="254749804">
+    <w:div w:id="571350396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2089308753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
-[...6 lines deleted...]
-        <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
-        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
-        <a:font script="Deva" typeface="Mangal"/>
-[...1 lines deleted...]
-        <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
-        <a:font script="Orya" typeface="Kalinga"/>
-[...2 lines deleted...]
-        <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
-[...6 lines deleted...]
-        <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
-        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
-        <a:font script="Deva" typeface="Mangal"/>
-[...1 lines deleted...]
-        <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
-        <a:font script="Orya" typeface="Kalinga"/>
-[...2 lines deleted...]
-        <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d0a3c86d-c3b3-4bcb-b09e-1317302e8705" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c008b1f7-0978-43b3-ad8c-d64f2c0b2275">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100C912ACE8CB71984B9EFD7816CEDF6AF9" ma:contentTypeVersion="13" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="5ca99919c32cc35f4127a2e33dd4d575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c008b1f7-0978-43b3-ad8c-d64f2c0b2275" xmlns:ns3="d0a3c86d-c3b3-4bcb-b09e-1317302e8705" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e1197a0b24558ba1e25bf597cba8e91" ns2:_="" ns3:_="">
+    <xsd:import namespace="c008b1f7-0978-43b3-ad8c-d64f2c0b2275"/>
+    <xsd:import namespace="d0a3c86d-c3b3-4bcb-b09e-1317302e8705"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c008b1f7-0978-43b3-ad8c-d64f2c0b2275" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecdcf59d-aed9-457e-b03f-40ffe9c9fe73" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0a3c86d-c3b3-4bcb-b09e-1317302e8705" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e7f972c4-a258-4331-bc24-14fe7268acda}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d0a3c86d-c3b3-4bcb-b09e-1317302e8705">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57C80200-12DA-4083-911E-357E51CFEEC7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FCE898A-FF8C-4908-BE5D-17F7CF700C51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d0a3c86d-c3b3-4bcb-b09e-1317302e8705"/>
+    <ds:schemaRef ds:uri="c008b1f7-0978-43b3-ad8c-d64f2c0b2275"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BE6945B-C7C4-4A2E-8C8F-D0819AF8DE27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c008b1f7-0978-43b3-ad8c-d64f2c0b2275"/>
+    <ds:schemaRef ds:uri="d0a3c86d-c3b3-4bcb-b09e-1317302e8705"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75E4BA7-B7BA-415C-A9AF-B663F897435E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083F4A5F-B5AD-415D-84D2-265EC48D66EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>2395</Words>
-[...4 lines deleted...]
-  <Paragraphs>38</Paragraphs>
+  <Words>18235</Words>
+  <Characters>10395</Characters>
+  <DocSecurity>0</DocSecurity>
+  <Lines>86</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Vqrdtemplateclean_en</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19312</CharactersWithSpaces>
+  <CharactersWithSpaces>28573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <cp:revision/>
+  <cp:keywords/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>25/10/2022 18:41:57</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/852483/2022</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/852483/2022</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>08/11/2022 12:33:14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>08/11/2022 12:33:14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>Vqrdtemplateclean_en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/18 V-Template v.9 - new vet legislation 2020-2021/10. SECOND publication Oct-2022/04. CLEAN final word templates for publication</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>d143bd25-e6b8-4d4b-b8a2-8d41a833f851</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_SetDate">
-    <vt:lpwstr>2024-11-22T10:12:05Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_Method">
-    <vt:lpwstr>Privileged</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_Name">
-    <vt:lpwstr>e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-08T11:32:39Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_SiteId">
-    <vt:lpwstr>a00de4ec-48a8-43a6-be74-e31274e2060d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_ActionId">
-    <vt:lpwstr>4d2c2b4d-fcb6-4365-af40-0b0f0f20b62a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="ContentTypeId">
+    <vt:lpwstr>0x010100C912ACE8CB71984B9EFD7816CEDF6AF9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81acc0d-dcc4-4dc9-a2c5-be70b05a2fe6_ContentBits">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ReviewingToolsShownOnce">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>