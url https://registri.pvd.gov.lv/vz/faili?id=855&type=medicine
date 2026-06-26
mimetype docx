--- v0 (2026-06-25)
+++ v1 (2026-06-26)
@@ -10,12400 +10,12397 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31D5B758" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...263 lines deleted...]
-    <w:p w14:paraId="31D5B76E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B758" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B759" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B75F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B760" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B761" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B762" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B763" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B764" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B765" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B766" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B767" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B768" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B769" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B76E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B76F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B76F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31D5B770" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B770" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B771" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B771" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDDE81D" w14:textId="77777777" w:rsidR="00B95469" w:rsidRDefault="00B95469" w:rsidP="00493021">
-[...36 lines deleted...]
-    <w:p w14:paraId="31D5B776" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B772" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506FAA6C" w14:textId="26D097FC" w:rsidR="00DC4427" w:rsidRPr="00D61B0A" w:rsidRDefault="00DC4427" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Clavaseptin 500 mg aromatizētas tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B774" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B775" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B776" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B777" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="5E8E928D" w14:textId="77777777" w:rsidR="00912777" w:rsidRPr="00D61B0A" w:rsidRDefault="00912777" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B777" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8E928D" w14:textId="77777777" w:rsidR="00912777" w:rsidRPr="00D61B0A" w:rsidRDefault="00912777" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Katra tablete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1F1D31" w14:textId="77777777" w:rsidR="00F25B57" w:rsidRDefault="00F25B57" w:rsidP="00493021">
-[...30 lines deleted...]
-    <w:p w14:paraId="1D362A1D" w14:textId="02DB509A" w:rsidR="001945C3" w:rsidRDefault="001945C3" w:rsidP="00493021">
+    <w:p w14:paraId="5A1F1D31" w14:textId="77777777" w:rsidR="00F25B57" w:rsidRDefault="00F25B57" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78793BB0" w14:textId="58A4551A" w:rsidR="002A30BF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229C5E68" w14:textId="77777777" w:rsidR="006952A8" w:rsidRDefault="006952A8" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE10A17" w14:textId="76DAE7FA" w:rsidR="006952A8" w:rsidRDefault="006952A8" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīns..............................................................400 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4CC62E" w14:textId="68629DD8" w:rsidR="006952A8" w:rsidRDefault="006952A8" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst amoksicilīna trihidrātam)…………</w:t>
+      </w:r>
+      <w:r w:rsidR="006857F5">
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:t>459,11 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5BCAE6" w14:textId="67C0A36D" w:rsidR="006952A8" w:rsidRPr="006414D3" w:rsidRDefault="006952A8" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006857F5">
+        <w:t>........</w:t>
+      </w:r>
+      <w:r>
+        <w:t>100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C722780" w14:textId="0B558CA1" w:rsidR="006952A8" w:rsidRDefault="006952A8" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst kālija klavulanātam)……......</w:t>
+      </w:r>
+      <w:r w:rsidR="006857F5">
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r>
+        <w:t>119,13 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4162BBA9" w14:textId="77777777" w:rsidR="006952A8" w:rsidRDefault="006952A8" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...112 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4643"/>
-        <w:gridCol w:w="4644"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B780" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B780" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B77E" w14:textId="3F5D35D6" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B77E" w14:textId="1E42BC5A" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B77F" w14:textId="40F97E0D" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B77F" w14:textId="102BE6A4" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai</w:t>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšana</w:t>
             </w:r>
             <w:r w:rsidRPr="00D61B0A">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ievadīšanai</w:t>
+              <w:t>i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B783" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B783" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B781" w14:textId="35E59464" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B781" w14:textId="35E59464" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Brūnais dzelzs oksīds E172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B782" w14:textId="0781C0F1" w:rsidR="00872C48" w:rsidRPr="001977EC" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B782" w14:textId="5DB50477" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>0,475 mg</w:t>
+              <w:t>0,950 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="2794C20A" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="2794C20A" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BBF946" w14:textId="555266BF" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="12BBF946" w14:textId="555266BF" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Krospovidons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5056A8C1" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="5056A8C1" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="1028D5CE" w14:textId="77777777" w:rsidTr="00002E38">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="1028D5CE" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781493CB" w14:textId="6EA92007" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="781493CB" w14:textId="75150388" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Povidons K25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4876C9CF" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="4876C9CF" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="76B47178" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="76B47178" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0B0E54" w14:textId="4ECF4208" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="4A0B0E54" w14:textId="4ECF4208" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Silīcija dioksīds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25317DD1" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="25317DD1" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="5E07A863" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w14:paraId="5E07A863" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEE1EE2" w14:textId="0A5CDAAC" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="2CEE1EE2" w14:textId="0A5CDAAC" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Mikrokristāliskā celuloze </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46239493" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="46239493" w14:textId="77777777" w:rsidR="00AD279C" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B786" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B786" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B784" w14:textId="5D3D14A4" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="005D2300" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B784" w14:textId="2504B1D6" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00A22852" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Cūku aknu aromatizētājs</w:t>
+              <w:t xml:space="preserve">Cūku aknu aromatizētājs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B785" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B785" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B789" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B789" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B787" w14:textId="2B6DA551" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="005D2300" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B787" w14:textId="3748DC21" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="007005C9" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Raugs, sausais </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B788" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B788" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B78C" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B78C" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B78A" w14:textId="7CF0731B" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B78A" w14:textId="7CF0731B" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Magnija stearāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B78B" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B78B" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B78F" w14:textId="77777777" w:rsidTr="18B91B8E">
+      <w:tr w:rsidR="00D9713B" w:rsidRPr="00D61B0A" w14:paraId="31D5B78F" w14:textId="77777777" w:rsidTr="00F10A5E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B78D" w14:textId="04BD938F" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B78D" w14:textId="04BD938F" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00AD279C" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Hipromeloze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D5B78E" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00493021">
+          <w:p w14:paraId="31D5B78E" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00D61B0A" w:rsidRDefault="00872C48" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31D5B790" w14:textId="77777777" w:rsidR="00872C48" w:rsidRDefault="00872C48" w:rsidP="00493021">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="31D5B790" w14:textId="77777777" w:rsidR="00872C48" w:rsidRDefault="00872C48" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06031666" w14:textId="4EE6F9EC" w:rsidR="00391612" w:rsidRDefault="00391612" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk153365906"/>
       <w:r>
         <w:t>Bēša tablete ar dalījuma līniju, ko var sadalīt divās vienādās daļās.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-    <w:p w14:paraId="31D5B792" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7A9D577E" w14:textId="469E5798" w:rsidR="00391612" w:rsidRPr="00D61B0A" w:rsidRDefault="00391612" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B791" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B792" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B793" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B794" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B793" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B794" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
       <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53779980" w14:textId="1C8074E5" w:rsidR="003B1F4F" w:rsidRPr="00D61B0A" w:rsidRDefault="003B1F4F" w:rsidP="00493021">
+    <w:p w14:paraId="53779980" w14:textId="6C00B98D" w:rsidR="003B1F4F" w:rsidRPr="00D61B0A" w:rsidRDefault="003B1F4F" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="436E5D1C" w14:textId="071145AB" w:rsidR="003B1F4F" w:rsidRDefault="003B1F4F" w:rsidP="00493021">
+    <w:p w14:paraId="436E5D1C" w14:textId="72DB57D9" w:rsidR="003B1F4F" w:rsidRDefault="003B1F4F" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542D84EC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="542D84EC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BC6666B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="006414D3" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="3BC6666B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="006414D3" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="006414D3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B795" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="601CA26A" w14:textId="54DC1E88" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00B95469" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B795" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601CA26A" w14:textId="3844E99E" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00066777" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D61B0A">
         <w:t>ret amoksicilīnu un klavulānskābi jutīg</w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00D61B0A">
         <w:t xml:space="preserve"> baktērij</w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00D61B0A">
         <w:t xml:space="preserve"> (ieskaitot beta laktamāzi </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">producējošus </w:t>
       </w:r>
       <w:r w:rsidR="00D61B0A">
         <w:t>celmus)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> izraisītu infekciju ārstēšanai</w:t>
       </w:r>
       <w:r w:rsidR="00D61B0A">
         <w:t>, it īpaši:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458FA974" w14:textId="662EB76B" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="458FA974" w14:textId="7CEBC126" w:rsidR="00FE402C" w:rsidRPr="003F5CEC" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk147155614"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk147155614"/>
       <w:r>
         <w:t xml:space="preserve">ādas infekcijas (ieskaitot dziļas un virspusējas piodermas, brūces, abscesus), ko izraisījušas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp., </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Streptococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp. un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61B0A">
+      <w:r w:rsidRPr="00881133">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pasteurella</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3364A507" w14:textId="436A92D2" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="3364A507" w14:textId="0F41E1F7" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">elpceļu infekcijas (sinusīts, rinotraheīts, bronhopneimonija), ko izraisījušas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp. un </w:t>
       </w:r>
-      <w:r w:rsidR="0068232E" w:rsidRPr="00D35438">
+      <w:r w:rsidR="009F5947">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371BC7DF" w14:textId="01ECE343" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="004C1F03" w:rsidP="00493021">
+    <w:p w14:paraId="371BC7DF" w14:textId="5A7986F1" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00123BC4" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">mutes dobuma (gļotādu) infekcijas, ko izraisījušas </w:t>
       </w:r>
       <w:r w:rsidR="00FE402C" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Streptococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp. un </w:t>
       </w:r>
       <w:r w:rsidR="00FE402C" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pasteurella</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCF970B" w14:textId="1B75019C" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="3FCF970B" w14:textId="579F9822" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">urīnceļu infekcijas (nefrīts, cistīts), ko izraisījušas </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009F5947">
         <w:rPr>
           <w:i/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klebsiella </w:t>
       </w:r>
       <w:r>
-        <w:t>spp. un</w:t>
+        <w:t xml:space="preserve">spp. un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Proteus mirabilis</w:t>
+        <w:t>Proteus mirabilis</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E26374" w14:textId="3F2B70C9" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="1D0E268B" w14:textId="353DA05C" w:rsidR="00FE402C" w:rsidRPr="00442E3C" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">gremošanas trakta infekcijas, it īpaši </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>E. coli izraisīts gastroenterīts.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="010299D8" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="010299D8" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD4AA51" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="532CB2B5" w14:textId="77777777" w:rsidR="003D1D34" w:rsidRDefault="003D1D34" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD4AA51" w14:textId="14351328" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0896BDC5" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="19FAF36E" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="0896BDC5" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FAF36E" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret penicilīniem vai citām β-laktāmu grupas vielām, vai pret jebkuru no palīgvielām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5973AA" w14:textId="77D72501" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
-[...14 lines deleted...]
-    <w:p w14:paraId="28E5ECDC" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00493021">
+    <w:p w14:paraId="45A82126" w14:textId="7CBA355F" w:rsidR="00EF5FAF" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF5FAF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot smilšu pelēm, jūrascūciņām, kāmjiem, trušiem un šinšil</w:t>
+      </w:r>
+      <w:r w:rsidR="007D22DF">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ām vai citiem maziem zālēdājiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E5ECDC" w14:textId="77777777" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00FE402C" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot dzīvniekiem ar smagiem nieru darbības traucējumiem, kas kombinējas ar anūriju vai oligūriju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BC744A" w14:textId="1AD42079" w:rsidR="00FE402C" w:rsidRPr="00D61B0A" w:rsidRDefault="00BB5392" w:rsidP="00493021">
+    <w:p w14:paraId="2AEA69AF" w14:textId="77777777" w:rsidR="00EF5FAF" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF5FAF" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot zirgiem un atgremotājdzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D4884C" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B7A2" w14:textId="13B382E4" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="70D4884C" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B7A2" w14:textId="7F969494" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.4.</w:t>
       </w:r>
       <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B7A4" w14:textId="67FC6263" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...19 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="31D5B7A3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1052CA93" w14:textId="5A8B4874" w:rsidR="00941290" w:rsidRPr="00B43EBF" w:rsidRDefault="00941290" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Ir pierādīta krusteniskā rezistence starp amoksicilīnu/klavulānskābi un β-laktām</w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> antibiotikām. Veterināro zāļu lietošana ir rūpīgi jāapsver, ja jutības testos ir pierādīta rezistence pret β-laktām</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C51AC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibiotikām. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1D34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eterināro zāļu lietošana ir rūpīgi jāapsver, ja jutības testos ir pierādīta rezistence pret β-laktām</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1D34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> antibiotikām, jo to efektivitāte var būt samazināta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ED5EAD" w14:textId="68B1220B" w:rsidR="00DB2AED" w:rsidRPr="00DB2AED" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D35438">
+    <w:p w14:paraId="484838DE" w14:textId="4ECEE887" w:rsidR="00213303" w:rsidRPr="00DB2AED" w:rsidRDefault="00213303" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kaķiem un suņiem ir izolēti pret meticilīnu rezistenti S. aureus (MRSA) un pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31534">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S. pseudintermedius </w:t>
+        <w:t xml:space="preserve">S. pseudintermedius </w:t>
       </w:r>
       <w:r>
         <w:t>(MRSP), rezistento celmu proporcija dažādās ES valstīs atšķiras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48560843" w14:textId="34DECAC4" w:rsidR="00DB2AED" w:rsidRPr="00DB2AED" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
+    <w:p w14:paraId="5328A80A" w14:textId="7BEB62CC" w:rsidR="005C7CCF" w:rsidRDefault="00557E56" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot</w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t xml:space="preserve"> gadījumos</w:t>
       </w:r>
       <w:r>
         <w:t>, ja ir zināma rezistence pret amoksicilīna un klavulānskābes kombināciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C02402" w14:textId="1C230745" w:rsidR="00E84696" w:rsidRPr="00002E38" w:rsidRDefault="00DB2AED" w:rsidP="00493021">
+    <w:p w14:paraId="526B1C3C" w14:textId="27C9D85B" w:rsidR="0045585E" w:rsidRPr="00002E38" w:rsidRDefault="0045585E" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nelietot gadījumos, ja ir aizdomas </w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t xml:space="preserve">vai ir apstiprinātas </w:t>
       </w:r>
       <w:r>
         <w:t>MRSA/MRSP infekcij</w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:t>, jo izolāti jāuzskata par rezistentiem pret visiem β-laktāmiem, tostarp amoksicilīna/klavulānskābes kombināciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5328A80A" w14:textId="2A0DD436" w:rsidR="005C7CCF" w:rsidRDefault="004E248B" w:rsidP="00493021">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2509300E" w14:textId="7283A80D" w:rsidR="000A4D23" w:rsidRDefault="000109D6" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ir ziņots par augstu rezistenci (līdz 100%) </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C33DB">
+      <w:r w:rsidRPr="0097607B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> izolātiem no ādas un mīksto audu infekcijām suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F608E12" w14:textId="77777777" w:rsidR="004E248B" w:rsidRPr="00D61B0A" w:rsidRDefault="004E248B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="1DF7EA7B" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+    <w:p w14:paraId="1CDFEDA7" w14:textId="77777777" w:rsidR="00DB1380" w:rsidRPr="00AE00A5" w:rsidRDefault="00DB1380" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF7EA7B" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEB22A9" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="399D8D27" w14:textId="1708F2F1" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+    <w:p w14:paraId="4AEB22A9" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399D8D27" w14:textId="75D0ADBC" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3CF040" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="78D9B458" w14:textId="0F5F10DB" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+    <w:p w14:paraId="6C3CF040" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D9B458" w14:textId="4AD5BC7D" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dzīvniekiem ar aknu un nieru </w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t xml:space="preserve">funkciju </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">traucējumiem </w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:t>veterinārās zāles lieto</w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tikai pēc </w:t>
       </w:r>
-      <w:r w:rsidR="004C51AC">
+      <w:r w:rsidR="003D1D34">
         <w:t xml:space="preserve">ārstējošā </w:t>
       </w:r>
       <w:r>
         <w:t>veterinārārsta ieguvuma un riska attiecības izvērtēšanas un rūpīgas devas noteikšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7B50E9" w14:textId="77777777" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="005C7CCF" w:rsidP="00493021">
+    <w:p w14:paraId="3B165222" w14:textId="77777777" w:rsidR="005C2675" w:rsidRPr="00D61B0A" w:rsidRDefault="005C2675" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DBBD07" w14:textId="7A82748D" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="004C51AC" w:rsidP="00493021">
+    <w:p w14:paraId="61DBBD07" w14:textId="540B205A" w:rsidR="005C7CCF" w:rsidRPr="00D61B0A" w:rsidRDefault="003D1D34" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Šo v</w:t>
       </w:r>
       <w:r w:rsidR="005C7CCF">
         <w:t>eterināro zāļu lietošana jāpamato ar mērķa patogēna(-u) identifikāciju un jutības testu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rezultātiem</w:t>
       </w:r>
       <w:r w:rsidR="005C7CCF">
         <w:t xml:space="preserve">. Ja tas nav iespējams, ārstēšana </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C51AC">
+      <w:r w:rsidRPr="003D1D34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>jāpamato ar vietējiem/reģionāliem</w:t>
       </w:r>
       <w:r w:rsidR="005C7CCF">
         <w:t xml:space="preserve"> epidemioloģiskajiem datiem un zināšanām par mērķa </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">baktēriju </w:t>
       </w:r>
       <w:r w:rsidR="005C7CCF">
         <w:t>jutību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B12B640" w14:textId="29E19D3D" w:rsidR="00F00062" w:rsidRDefault="00F00062" w:rsidP="00493021">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F00062">
+    <w:p w14:paraId="61762863" w14:textId="360E4B6E" w:rsidR="004C7E83" w:rsidRDefault="004C7E83" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7E83">
         <w:t>Lietojot šīs veterinārās zāles, jāņem vērā oficiālā, valsts un reģionālā antimikrobiālā politika.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A06CB65" w14:textId="77777777" w:rsidR="00F00062" w:rsidRPr="00D61B0A" w:rsidRDefault="00F00062" w:rsidP="00493021">
-[...27 lines deleted...]
-        <w:t>P</w:t>
+    <w:p w14:paraId="51563FD4" w14:textId="77777777" w:rsidR="004C7E83" w:rsidRPr="00D61B0A" w:rsidRDefault="004C7E83" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623ACED7" w14:textId="063CA8D0" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00B636E2" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aminopenicilīni kombinācijā ar beta laktamāzes inhibitoriem ietilpst AMEG (Antimicrobial Advice Ad Hoc Expert Group – Antimikrobiālo līdzekļu jomas konsultatīvā ad hoc ekspertu grupa) klasifikācijas “C” kategorijā.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk66891708"/>
+      <w:r w:rsidR="00E30469">
+        <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">irmās izvēles </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
+      <w:r w:rsidR="00E30469">
         <w:t xml:space="preserve">ārstēšanai </w:t>
       </w:r>
       <w:r>
         <w:t>lieto</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
+      <w:r w:rsidR="00E30469">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> antib</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
+      <w:r w:rsidR="00E30469">
         <w:t xml:space="preserve">iotikas </w:t>
       </w:r>
       <w:r>
-        <w:t>zemāku antimikrobiālās rezistences</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00FB5A36">
+        <w:t xml:space="preserve">ar zemāku antimikrobiālās rezistences </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30469">
+        <w:t xml:space="preserve">selekcijas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>risku (zemāku AMEG kategoriju), ja jutības test</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30469">
+        <w:t xml:space="preserve">u rezultāti liecina </w:t>
+      </w:r>
+      <w:r>
+        <w:t>par š</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30469">
         <w:t>ādas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pieejas iespējamo efektivitāti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051DECD2" w14:textId="13587619" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00FB5A36" w:rsidP="00493021">
+    <w:p w14:paraId="051DECD2" w14:textId="7C5CBBA8" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00E30469" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t xml:space="preserve">irmās izvēles </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ārstēšanai </w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t>lieto</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
-        <w:t xml:space="preserve"> šaurāka</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> spektra antib</w:t>
+        <w:t xml:space="preserve"> šaurāka spektra antib</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">iotikas </w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t xml:space="preserve">ar zemāku antimikrobiālās rezistences </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">selekcijas </w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t>risku, ja jutības test</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">u rezultāti liecina </w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
-        <w:t>par š</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="55ED3C3C" w14:textId="77777777" w:rsidR="00A92775" w:rsidRPr="00063E72" w:rsidRDefault="00A92775" w:rsidP="00493021">
+        <w:t>par šīs pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FC36C7" w14:textId="7E161D3C" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabletes ir aromatizētas. Lai izvairītos no nejaušas norīšanas, uzglabājiet tabletes dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7440582A" w14:textId="77777777" w:rsidR="00B1096B" w:rsidRPr="00CA60C5" w:rsidRDefault="00B1096B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Jāņem vērā iespējamā krusteniskā alerģija ar citiem penicilīniem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CE3082" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2C27B841" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="27CE3082" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C27B841" w14:textId="25FF2EF2" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD464F7" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="113218EC" w14:textId="55471429" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="0AD464F7" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113218EC" w14:textId="40AC163D" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
+      <w:r w:rsidR="00074E65">
         <w:t xml:space="preserve"> var izraisīt pastiprinātu jutību (alerģiju)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Pastiprināta jutība pret penicilīniem var izraisīt krusteniskas reakcijas ar cefalosporīniem un </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otrādi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
+      <w:r w:rsidR="00074E65">
         <w:t>Dažkārt a</w:t>
       </w:r>
       <w:r>
         <w:t>lerģisk</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
-[...18 lines deleted...]
-    <w:p w14:paraId="02462C7C" w14:textId="22DD5B76" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:r w:rsidR="00074E65">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s reakcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00074E65">
+        <w:t xml:space="preserve">uz </w:t>
+      </w:r>
+      <w:r>
+        <w:t>šīm vielām var būt nopietnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F2CA42" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02462C7C" w14:textId="24DE0298" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nerīkojieties ar šīm veterinārajām zālēm, ja zināt, ka esat </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5A36">
+      <w:r w:rsidR="00D00245">
         <w:t>jutīgs</w:t>
       </w:r>
       <w:r>
         <w:t>, vai ja Jums ir ieteikts nestrādāt ar šādiem preparātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592530BE" w14:textId="71F5CC2F" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00FB5A36" w:rsidP="00493021">
+    <w:p w14:paraId="592530BE" w14:textId="513FF30A" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00D00245" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t>r šīm veterinārajām zālēm</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> rīkoties ļoti uzmanīgi un ievērojot </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00245">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rīkoties ļoti uzmanīgi un ievērojot </w:t>
       </w:r>
       <w:r w:rsidRPr="00145507">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>visus ieteiktos piesardzības pasākumus</w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t>, lai izvairītos no saskares ar tām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CBBC80" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="02CBBC80" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ja pēc saskares Jums rodas tādi simptomi kā, piemēram, izsitumi uz ādas, Jums jāmeklē medicīniskā palīdzība un jāuzrāda ārstam šis brīdinājums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0B2BF4" w14:textId="0CCF0C41" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00F556EC" w:rsidP="00493021">
+    <w:p w14:paraId="5D0B2BF4" w14:textId="60AF020A" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="00F45A60" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nopietnāki simptomi ir s</w:t>
       </w:r>
       <w:r w:rsidR="003C084B">
         <w:t>ejas, lūpu vai acu pietūkums vai apgrūtināta elpošana un to gadījumā nepieciešama neatliekama medicīniskā palīdzība.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A204FD" w14:textId="7E15DF85" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="10A204FD" w14:textId="34EE2202" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pēc rīkošanās ar tabletēm</w:t>
       </w:r>
-      <w:r w:rsidR="00C91C40">
+      <w:r w:rsidR="00F45A60">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mazgāt rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A6241E" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2AC4744F" w14:textId="0A93F440" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="32A6241E" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC4744F" w14:textId="06CD8BE1" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nejauša </w:t>
       </w:r>
-      <w:r w:rsidR="00AE6049">
+      <w:r w:rsidR="00F45A60">
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:t>veterināro zāļu norīšana bērn</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6049">
+      <w:r w:rsidR="00F45A60">
         <w:t>ie</w:t>
       </w:r>
       <w:r>
         <w:t>m var būt kaitīga. Lai izvairītos no nejaušas norīšanas, īpaši bērn</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6049">
+      <w:r w:rsidR="00F45A60">
         <w:t>ie</w:t>
       </w:r>
       <w:r>
         <w:t>m, neizlietotās tablešu daļas ievieto</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6049">
+      <w:r w:rsidR="00F45A60">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> atpakaļ atvērtajā blister</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6049">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DAEB345" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+      <w:r w:rsidR="00F45A60">
+        <w:t>a nodalījumā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45A60">
+        <w:t xml:space="preserve">ievietot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAEB345" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42203D3A" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2149E258" w14:textId="2B6B635E" w:rsidR="379F93BD" w:rsidRDefault="379F93BD" w:rsidP="00493021">
+    <w:p w14:paraId="42203D3A" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A345CF8" w14:textId="00DB3601" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="5AC2A8FA" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
       </w:r>
-      <w:r w:rsidRPr="38FFFE57">
+      <w:r w:rsidRPr="6A40E496">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783CC2E1" w14:textId="4CBCCD36" w:rsidR="38FFFE57" w:rsidRDefault="38FFFE57" w:rsidP="00493021">
+    <w:p w14:paraId="3C96145B" w14:textId="55E2B6D6" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05919CE2" w14:textId="6FE4F02E" w:rsidR="379F93BD" w:rsidRDefault="379F93BD" w:rsidP="00493021">
+    <w:p w14:paraId="3B6A5608" w14:textId="6CDCFF6A" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="5AC2A8FA" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0545333E" w14:textId="77777777" w:rsidR="00040335" w:rsidRPr="00D61B0A" w:rsidRDefault="00040335" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="5CAE48DE" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="3A4AA525" w14:textId="2A743A7A" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAE48DE" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252E50FB" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="79E92080" w14:textId="47724A0A" w:rsidR="003C084B" w:rsidRDefault="003C084B" w:rsidP="00493021">
+    <w:p w14:paraId="252E50FB" w14:textId="77777777" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E92080" w14:textId="709FF488" w:rsidR="003C084B" w:rsidRPr="00D61B0A" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344D402" w14:textId="77777777" w:rsidR="001E4991" w:rsidRPr="00D61B0A" w:rsidRDefault="001E4991" w:rsidP="00493021">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7F90CD46" w14:textId="77777777" w:rsidR="003C084B" w:rsidRDefault="003C084B" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:strike/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E4991" w:rsidRPr="002044E7" w14:paraId="2579D08B" w14:textId="77777777" w:rsidTr="00F33A61">
+      <w:tr w:rsidR="00C4010F" w:rsidRPr="002044E7" w14:paraId="6AEE06FB" w14:textId="77777777" w:rsidTr="00F33A61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02655CBC" w14:textId="05A83AFE" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+          <w:p w14:paraId="1F298A18" w14:textId="092DE4F1" w:rsidR="00C4010F" w:rsidRPr="002044E7" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:strike/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
-            <w:r w:rsidR="002F280C">
+            <w:r w:rsidR="001229B3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>(&lt;1 dzīvniekam/10</w:t>
-[...5 lines deleted...]
-              <w:t>000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A350DF" w14:textId="690E0248" w:rsidR="001E4991" w:rsidRPr="00F33A61" w:rsidDel="006B1F5D" w:rsidRDefault="001E4991" w:rsidP="00493021">
+          <w:p w14:paraId="17A36FC5" w14:textId="167BDD08" w:rsidR="00C4010F" w:rsidRPr="00F33A61" w:rsidDel="006B1F5D" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="35"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vemšana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="005963A7">
+            <w:r w:rsidR="003B32D8">
               <w:t>dia</w:t>
             </w:r>
             <w:r>
               <w:t>reja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036A70E6" w14:textId="597A657D" w:rsidR="001E4991" w:rsidRPr="00462E99" w:rsidRDefault="001E4991" w:rsidP="00493021">
+          <w:p w14:paraId="4A95ABD6" w14:textId="28DB286A" w:rsidR="00C4010F" w:rsidRPr="00CA60C5" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="35"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Pastiprinātas jutības reakcija (alerģiskas</w:t>
+              <w:t xml:space="preserve">Pastiprinātas jutības reakcija (alerģiskas </w:t>
             </w:r>
-            <w:r w:rsidR="005963A7">
-              <w:t xml:space="preserve"> reakcijas uz</w:t>
+            <w:r w:rsidR="003B32D8">
+              <w:t xml:space="preserve">reakcijas uz </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> ādas</w:t>
+              <w:t>ādas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>), anafilakse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D4225AF" w14:textId="47944460" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+    <w:p w14:paraId="488ECE02" w14:textId="7AAA404C" w:rsidR="00C4010F" w:rsidRPr="002044E7" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ārstēšanu var pārtraukt atkarībā no blakusparādību smaguma pakāpes un </w:t>
       </w:r>
-      <w:r w:rsidR="0015214B">
+      <w:r w:rsidR="003B32D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ārstējošā </w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinārārsta ieguvuma un riska attiecības izvērtējuma</w:t>
       </w:r>
-      <w:r w:rsidR="0015214B">
+      <w:r w:rsidR="003B32D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAC8575" w14:textId="7AF060B8" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+    <w:p w14:paraId="29820243" w14:textId="2D60E458" w:rsidR="00C4010F" w:rsidRPr="002044E7" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šādos gadījumos</w:t>
       </w:r>
-      <w:r w:rsidR="0015214B">
+      <w:r w:rsidR="003B32D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārtraukt</w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lietošan</w:t>
       </w:r>
-      <w:r w:rsidR="0015214B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">u </w:t>
+      <w:r w:rsidR="003B32D8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>un uzsāk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0015214B">
+        <w:t xml:space="preserve"> un uzsāk</w:t>
+      </w:r>
+      <w:r w:rsidR="003B32D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> simptomātisk</w:t>
       </w:r>
-      <w:r w:rsidR="0015214B">
+      <w:r w:rsidR="003B32D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārstēšan</w:t>
       </w:r>
-      <w:r w:rsidR="0015214B">
+      <w:r w:rsidR="003B32D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E88E65E" w14:textId="77777777" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+    <w:p w14:paraId="7B9D8E84" w14:textId="77777777" w:rsidR="00C4010F" w:rsidRPr="002044E7" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FA9092" w14:textId="37B640DD" w:rsidR="001E4991" w:rsidRPr="002044E7" w:rsidRDefault="001E4991" w:rsidP="00493021">
+    <w:p w14:paraId="5556DDCB" w14:textId="6CFDD148" w:rsidR="0009388F" w:rsidRPr="00AE00A5" w:rsidRDefault="00C4010F" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam, vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu.</w:t>
       </w:r>
-      <w:r w:rsidR="002F280C">
+      <w:r w:rsidR="001229B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EA9A79" w14:textId="77777777" w:rsidR="00BD55A9" w:rsidRPr="00D61B0A" w:rsidRDefault="00BD55A9" w:rsidP="00493021">
-[...8 lines deleted...]
-    <w:p w14:paraId="31D5B7F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="08EA9A79" w14:textId="77777777" w:rsidR="00BD55A9" w:rsidRPr="00D61B0A" w:rsidRDefault="00BD55A9" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="31D5B7F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.7.</w:t>
       </w:r>
       <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E3A0DF" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00D61B0A" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="056926BA" w14:textId="77777777" w:rsidR="002D6B42" w:rsidRDefault="002D6B42" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D42BD98" w14:textId="582FE9AC" w:rsidR="00102BA4" w:rsidRDefault="00102BA4" w:rsidP="00493021">
+    <w:p w14:paraId="01D8B15D" w14:textId="6A777FA7" w:rsidR="002D6B42" w:rsidRDefault="00442E3C" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grūsnība un laktācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015D4C2E" w14:textId="77777777" w:rsidR="00973160" w:rsidRPr="00102BA4" w:rsidRDefault="00973160" w:rsidP="00493021">
+    <w:p w14:paraId="5B1D1D60" w14:textId="77777777" w:rsidR="00A678D9" w:rsidRPr="002D6B42" w:rsidRDefault="00A678D9" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20AA30BC" w14:textId="76CC78C9" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="20AA30BC" w14:textId="08C50894" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1C6A00" w14:textId="7BDB26BC" w:rsidR="00A766D3" w:rsidRPr="004C33DB" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="3C1C6A00" w14:textId="7F522334" w:rsidR="00A766D3" w:rsidRPr="0097607B" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Laboratoriskajos pētījumos žurkām netika konstatēta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>teratogēna, fetotoksiska vai maternotoksiska iedarbība.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291B4357" w14:textId="6FC5FDE6" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="291B4357" w14:textId="1BC6FAAB" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F32312" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2B952170" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="15F32312" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B952170" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A766D3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13308C7F" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="488AB090" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="13308C7F" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488AB090" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amoksicilīna baktericīdo iedarbību var samazināt vienlaicīga bakteriostatisku vielu, piemēram, makrolīdu, tetraciklīnu, sulfonamīdu un hloramfenikola, lietošana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA468A5" w14:textId="6F1C1500" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
-[...7 lines deleted...]
-    <w:p w14:paraId="3D4F3DBC" w14:textId="77777777" w:rsidR="00A766D3" w:rsidRPr="00A766D3" w:rsidRDefault="00A766D3" w:rsidP="00493021">
+    <w:p w14:paraId="50DC75B3" w14:textId="28AAAD40" w:rsidR="00713F55" w:rsidRPr="00D61B0A" w:rsidRDefault="00A766D3" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Penicilīni var pastiprināt aminoglikozīdu iedarbību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DC75B3" w14:textId="77777777" w:rsidR="00713F55" w:rsidRPr="00D61B0A" w:rsidRDefault="00713F55" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B819" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="18F92D12" w14:textId="77777777" w:rsidR="00713F55" w:rsidRPr="00D61B0A" w:rsidRDefault="00713F55" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B819" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.</w:t>
       </w:r>
       <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lietošanas veids un devas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B81A" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00D61B0A" w:rsidRDefault="00145D34" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="0421E89E" w14:textId="235E894D" w:rsidR="00FF6525" w:rsidRPr="00D61B0A" w:rsidRDefault="00AF74A2" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B81A" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00D61B0A" w:rsidRDefault="00145D34" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA3A5F1" w14:textId="0A2F9506" w:rsidR="00FF6525" w:rsidRPr="00D61B0A" w:rsidRDefault="7A858C86" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0421E89E" w14:textId="074C78C8" w:rsidR="00FF6525" w:rsidRPr="00D61B0A" w:rsidRDefault="00FF6525" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w14:paraId="37E4D82C" w14:textId="5E74B14A" w:rsidR="001C3E0A" w:rsidRPr="00D61B0A" w:rsidRDefault="001C3E0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6145EFE4" w14:textId="77777777" w:rsidR="001C3E0A" w:rsidRPr="00D61B0A" w:rsidRDefault="001C3E0A" w:rsidP="00493021">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E751510" w14:textId="11166423" w:rsidR="00BD230B" w:rsidRDefault="00BD230B" w:rsidP="00493021">
+    <w:p w14:paraId="6145EFE4" w14:textId="77777777" w:rsidR="001C3E0A" w:rsidRPr="00D61B0A" w:rsidRDefault="001C3E0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E751510" w14:textId="0C0D8C4E" w:rsidR="005871BB" w:rsidRDefault="005871BB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Šo v</w:t>
       </w:r>
-      <w:r w:rsidR="4F732641">
-[...3 lines deleted...]
-    <w:p w14:paraId="2B390A37" w14:textId="77777777" w:rsidR="00BD230B" w:rsidRDefault="00BD230B" w:rsidP="00493021">
+      <w:r w:rsidR="00FF6525">
+        <w:t>eterināro zāļu ieteicamā deva ir 10 mg amoksicilīna/2,5 mg klavulānskābes uz kg ķermeņa svara divas reizes dienā, t.i., 1 tablete uz 40 kg ķermeņa svara ik pēc 12 stundām no 5 līdz 7 dienām, kā norādīts turpmākajā tabulā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2444DCD5" w14:textId="77777777" w:rsidR="005871BB" w:rsidRDefault="005871BB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9498" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5529"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="3988"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="050A9A07" w14:textId="77777777">
+      <w:tr w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w14:paraId="0E3677C6" w14:textId="77777777" w:rsidTr="20D4FE51">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56E99F51" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+          <w:p w14:paraId="4915223D" w14:textId="77777777" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="00D26CB3" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ķermeņa svars (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B91D7A4" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+          <w:p w14:paraId="4ACF4FD5" w14:textId="77777777" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="00D26CB3" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tablešu skaits divas reizes dienā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="25341D58" w14:textId="77777777">
+      <w:tr w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w14:paraId="4D87737A" w14:textId="77777777" w:rsidTr="20D4FE51">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3988" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02C3C428" w14:textId="498984B7" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+          <w:p w14:paraId="5A9D8ECA" w14:textId="146D9A21" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="000F71D2" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
+              <w:ind w:left="45"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00EE16C7">
+            <w:r w:rsidR="00D26CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>8,1</w:t>
+              <w:t xml:space="preserve">30,1 </w:t>
             </w:r>
-            <w:r w:rsidR="007E2B09">
-[...2 lines deleted...]
-            <w:r w:rsidR="00EE16C7">
+            <w:r w:rsidR="00631E2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D26CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B48DC31" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+          <w:p w14:paraId="697BCD7F" w14:textId="77777777" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="00D26CB3" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>½</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="16C5AB6E" w14:textId="77777777">
+      <w:tr w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w14:paraId="036DC4CB" w14:textId="77777777" w:rsidTr="20D4FE51">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3988" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B5685C5" w14:textId="53C0DCA0" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+          <w:p w14:paraId="6065F033" w14:textId="6A7D79A0" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="000F71D2" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
+              <w:ind w:left="45"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00EE16C7">
+            <w:r w:rsidR="00D26CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>10,1</w:t>
+              <w:t xml:space="preserve">40,1 </w:t>
             </w:r>
-            <w:r w:rsidR="007E2B09">
-[...2 lines deleted...]
-            <w:r w:rsidR="00EE16C7">
+            <w:r w:rsidR="00631E2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D26CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2156B760" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+          <w:p w14:paraId="41BCCF69" w14:textId="4B1C5117" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="00D26CB3" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>1½</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w14:paraId="228268EC" w14:textId="77777777">
+      <w:tr w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w14:paraId="6B597D2A" w14:textId="77777777" w:rsidTr="20D4FE51">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3988" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384E4E5D" w14:textId="4727FCA6" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
+          <w:p w14:paraId="25234477" w14:textId="756435E6" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="000F71D2" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
+              <w:ind w:left="45"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00EE16C7">
+            <w:r w:rsidR="00D26CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>20,1</w:t>
+              <w:t xml:space="preserve">60,1 </w:t>
             </w:r>
-            <w:r w:rsidR="007E2B09">
-[...2 lines deleted...]
-            <w:r w:rsidR="00EE16C7">
+            <w:r w:rsidR="00631E2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00D26CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 80</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...29 lines deleted...]
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FFFF395" w14:textId="32FE4706" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00A821E9" w:rsidP="00493021">
-[...52 lines deleted...]
-          <w:p w14:paraId="193090C5" w14:textId="77777777" w:rsidR="00EE16C7" w:rsidRPr="00ED140C" w:rsidRDefault="00EE16C7" w:rsidP="00493021">
+          <w:p w14:paraId="55063CDB" w14:textId="77777777" w:rsidR="00D26CB3" w:rsidRPr="00D26CB3" w:rsidRDefault="00D26CB3" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B8E0CDB" w14:textId="77777777" w:rsidR="00FF6525" w:rsidRPr="00D61B0A" w:rsidRDefault="00FF6525" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="61ED5CBC" w14:textId="77777777" w:rsidR="00F106EE" w:rsidRDefault="00F106EE" w:rsidP="00493021">
+    <w:p w14:paraId="0B4F6EF2" w14:textId="77777777" w:rsidR="00F32D70" w:rsidRDefault="00F32D70" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132EB677" w14:textId="3A1323C1" w:rsidR="00F32D70" w:rsidRPr="008333DA" w:rsidRDefault="00F32D70" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Smagos gadījumos devu var dubultot pēc ārstējošā veterinārārsta ieskatiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043DE683" w14:textId="77777777" w:rsidR="00FF6CD8" w:rsidRPr="00FF6CD8" w:rsidRDefault="00FF6CD8" w:rsidP="00493021">
+    <w:p w14:paraId="1CDEEF42" w14:textId="77777777" w:rsidR="001B31C3" w:rsidRPr="008333DA" w:rsidRDefault="001B31C3" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8D7EAF" w14:textId="3B8B387B" w:rsidR="001B31C3" w:rsidRPr="001D7D58" w:rsidRDefault="001B31C3" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ārstēšanas ilgums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D081CC" w14:textId="77777777" w:rsidR="002F6344" w:rsidRPr="008333DA" w:rsidRDefault="002F6344" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...50 lines deleted...]
-    <w:p w14:paraId="31D5B825" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Visām indikācijām vairumā gadījumu pietiekams ārstēšanas ilgums ir no 5 līdz 7 dienām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1033AB" w14:textId="77777777" w:rsidR="002F6344" w:rsidRPr="008333DA" w:rsidRDefault="002F6344" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hroniskas norises vai recidīva gadījumā ārstēšanu var būt nepieciešams turpināt no 2 līdz 4 nedēļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC00908" w14:textId="77777777" w:rsidR="001B31C3" w:rsidRPr="00D61B0A" w:rsidRDefault="001B31C3" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B825" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.10.</w:t>
       </w:r>
       <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B826" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...22 lines deleted...]
-      <w:r w:rsidR="00CD0B4C">
+    <w:p w14:paraId="31D5B826" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B2840" w14:textId="343DC6A8" w:rsidR="009B2FD0" w:rsidRPr="00D61B0A" w:rsidRDefault="009B2FD0" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietojot trīs reizes lielāku devu par ieteicamo 28 dienas ilgi, suņiem novēroja </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0C32">
         <w:t>dia</w:t>
       </w:r>
       <w:r>
         <w:t>reju. Pārdozēšanas gadījumā ieteicama simptomātiska ārstēšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D654267" w14:textId="77777777" w:rsidR="00843FDD" w:rsidRPr="00D61B0A" w:rsidRDefault="00843FDD" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B827" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="5D654267" w14:textId="77777777" w:rsidR="00843FDD" w:rsidRPr="00D61B0A" w:rsidRDefault="00843FDD" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B827" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B828" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="009A6509" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B832" w14:textId="0C11A82A" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B828" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="009A6509" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B832" w14:textId="0C11A82A" w:rsidR="009A6509" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D79BC" w14:textId="77777777" w:rsidR="009B2FD0" w:rsidRPr="00D61B0A" w:rsidRDefault="009B2FD0" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B833" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="3F8D69DD" w14:textId="77777777" w:rsidR="009B2FD0" w:rsidRPr="00D61B0A" w:rsidRDefault="009B2FD0" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B833" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.12.</w:t>
       </w:r>
       <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B834" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B835" w14:textId="7E994093" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B834" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B835" w14:textId="7E994093" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B840" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRDefault="00FC02F3" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="31D5B841" w14:textId="289D7D1D" w:rsidR="00C114FF" w:rsidRPr="00002E38" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B840" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRDefault="00FC02F3" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C362360" w14:textId="77777777" w:rsidR="00941BC6" w:rsidRPr="00D61B0A" w:rsidRDefault="00941BC6" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B841" w14:textId="23C5A742" w:rsidR="00C114FF" w:rsidRPr="00881133" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="003B1526" w:rsidRPr="00002E38">
+      <w:r w:rsidR="003B1526" w:rsidRPr="00881133">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D80D01" w14:textId="77777777" w:rsidR="003B067B" w:rsidRPr="00002E38" w:rsidRDefault="003B067B" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2A1F42F1" w14:textId="519B62A0" w:rsidR="00D61B0A" w:rsidRPr="00002E38" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B842" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00881133" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F42F1" w14:textId="13330FB6" w:rsidR="00D61B0A" w:rsidRPr="00881133" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00002E38">
+      <w:r w:rsidRPr="00881133">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ATĶvet kods:</w:t>
       </w:r>
-      <w:r w:rsidR="00CD0B4C">
+      <w:r w:rsidR="00FF0287">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D61B0A">
         <w:t>QJ01CR02</w:t>
       </w:r>
-      <w:r w:rsidR="00CD0B4C">
+      <w:r w:rsidR="00FF0287">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B845" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00002E38" w:rsidRDefault="00C114FF" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="6511A20D" w14:textId="4D81252C" w:rsidR="00D64F1A" w:rsidRPr="00002E38" w:rsidRDefault="00FD1E45" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B845" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00881133" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B846" w14:textId="118DE040" w:rsidR="00C114FF" w:rsidRPr="00881133" w:rsidRDefault="00FD1E45" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00C65150" w:rsidRPr="00002E38">
+      <w:r w:rsidR="00C65150" w:rsidRPr="00881133">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk182651726"/>
-      <w:r w:rsidR="00D726DC" w:rsidRPr="00F9406B">
+      <w:bookmarkStart w:id="3" w:name="_Hlk182651726"/>
+      <w:r w:rsidR="00357BB1" w:rsidRPr="00F9406B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Farmakodinamiskās</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00D726DC" w:rsidRPr="00E57A7D">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00357BB1" w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>īpašības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2DE80B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00002E38" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
-[...9 lines deleted...]
-    <w:p w14:paraId="252BCAFC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="6511A20D" w14:textId="77777777" w:rsidR="00D64F1A" w:rsidRPr="00881133" w:rsidRDefault="00D64F1A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252BCAFC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amoksicilīns ir aminobenzilpenicilīns, kas pieder penicilīnu β-laktāmu grupai; tas aizkavē baktēriju šūnu sieniņu veidošanos, inhibējot peptidoglikānu sintēzes pēdējo posmu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C16E8FC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="1C16E8FC" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35F4D14E" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="35F4D14E" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Klavulānskābe ir neatgriezenisks intracelulāro un ekstracelulāro β-laktamāžu inhibitors, kas aizsargā amoksicilīnu no daudzu β-laktamāžu izraisītas inaktivācijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E7B4D" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="0C0E7B4D" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229CE3E9" w14:textId="3A654077" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="229CE3E9" w14:textId="631E9F74" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amoksicilīnam/klavulanātam ir plašs iedarbības spektrs, kas ietver β-laktamāzi veidojošos grampozitīvos un gramnegatīvos aerobos celmus, fakultatīvi anaerobos un obligāti anaerobos mikroorganismus. Antimikrobiālais spektrs, kas attiecas uz indikācijām suņiem, ir apkopots turpmākajā tabulā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E01830" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="6B0CF2A1" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D69578" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="21D69578" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņa mērķa baktēriju jutības kopsavilkums:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9668" w:type="dxa"/>
+        <w:tblW w:w="9809" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3006"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="7FFB68E2" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="7E8C1EC1" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBF28DF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="2218C8DF" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Katras indikācijas mērķa baktērijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="598FD9BD" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="2BDEE0CA" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA102B2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="20626DB1" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MIC diapazons (µg/ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01F15B1B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7B16DDA3" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MIC50 (µg/ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2340D8C7" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3741BB37" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MIC90 (µg/ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09C90617" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6FB7F057" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Klīniskās robežvērtības (I/R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="2328B28C" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="63832BB7" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF39FB5" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6084DAB5" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Āda un mīkstie audi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F42DB77" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="63C730B0" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62EA2FAE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6BA3AF18" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D34230A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="01811FC9" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="643127FF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="51AD236E" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CD85B05" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7A3522C0" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="41A366C5" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="2384C6DC" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5675A1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3A30F102" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Staphylococcus</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EEB9A58" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="029AB84A" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S. aureus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8D21B8" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="049CAB34" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S. intermedius</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grupa</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44538482" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0960A5D7" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Koagulāzes negatīvās </w:t>
             </w:r>
             <w:r w:rsidRPr="005F366E">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staphylococcus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="530F41F2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5BC6D933" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>431*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B61CF23" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="76875BA2" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>38*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42542C9C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="41D3548E" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>343*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32402DAC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="635FAB6B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>49*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6324E085" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="68400DEC" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,03-32</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18C641A2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7C62FFB5" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12-16</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D0AC3C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7CF8AEF2" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,03-8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486C3F1B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6B5C8534" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,03-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBDC952" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="576F0F81" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE138D0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5AB2AC31" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4D5E4C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="1384B5F6" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C27888A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="65454FE5" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23ADE496" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="2F16E081" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="612708C9" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="1BAF8650" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3188ED00" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="37C06F8C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CF8D4A4" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6C842872" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="210287E6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="25108E68" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25/1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792440D1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="07340254" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25/1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED78FF4" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7149FC1F" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25/1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EBA7190" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3E5A2686" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="3C3E7083" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="5FEE6092" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34AA7C04" w14:textId="5C6400D0" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="37CDBA24" w14:textId="67028FA9" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Streptococcus</w:t>
             </w:r>
             <w:r w:rsidRPr="005F366E">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B64873D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6A6AD735" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Streptococcus canis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA4E436" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="1FCF0E2F" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Streptococcus dysgalactiae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12D3B62D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="655FD333" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>142*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F00858F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="28363939" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>127*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3210950B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="433E168D" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41329585" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3FF3E6B4" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>0,015-0,06</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C9EF6F1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0AE66C2C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>0,015-0,06</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09745D69" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="44D09339" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0,015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50304129" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="10ACD73D" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>≤0,015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6640AEB0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="51C9F75B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>≤0,015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7A8C3F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4C2340BD" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>≤0,015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6345D3" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7F7774F6" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>≤0,015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D7A6993" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="24CF0D8F" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>≤0,015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C30EF8A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3647FB18" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>≤0,015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C625162" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0278A0E3" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D8E4B0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="68C0DDC8" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55C9DD5F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4A094023" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="6062E499" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="06EB5D9D" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="426F2AC1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="56FBA36B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pasteurella</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC80DCC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0EB92CAC" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC6233A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="70F36C11" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,03-0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="524232EC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4585C11C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50A8732E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="374E2F9B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695797AE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4D851E61" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="0F9AF52E" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="10707747" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE89B1F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0E72F281" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Elpošanas trakts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1293D06D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6ACE079E" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAFA91C" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7D07208C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF763E6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="15788749" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29C04865" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4BEAA8B3" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50A61C5D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0456C92D" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="413A5CD8" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="24A65D71" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46BC8D93" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="459C8D8C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Staphylococcus</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A900C28" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="21EF1AE3" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S. intermedius</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grupa</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132F2683" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6CE746EF" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>S. aureus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12E52A1D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="7F99422C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>112*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8D48B0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="358C7BDC" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>90*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532A83F1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="697873B9" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2114A612" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4CFC6104" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,06-8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3033BB22" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0922A402" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,06-8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B9EE2D7" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="10FA9421" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="297123A1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="781180B0" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7470A2F0" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5282E3CF" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2027CE05" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="026A706B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="321760F8" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="486761C8" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45EFEB0D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="411F163E" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,25</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20192D36" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="60A5182C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00E84225" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="389D2D0C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="693E2A87" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="00D5EFC4" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F279E1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="2A5BF3D8" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="4EFBD566" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="1AC83730" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFE0F2E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0D53CCA4" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zobu infekcijas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56992AE2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="62DE57AA" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0EF6DE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="06D5F56B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52218986" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5934C97C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA5C294" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="59227C0D" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51268CFE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="1AFDEF0B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="0AB82D1A" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="5D56C255" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E367DD3" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0DF9FD23" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Streptococcus</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B85E456" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4A70F33E" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>16**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A95AB88" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="6A306EF5" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,008 - 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE256A6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5F1D9A3F" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1822FAC5" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0DB35CA6" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FB1097" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="34F60626" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="23EB6B62" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="07F1AE06" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56A6F36B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="646A319C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Pasteurella</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD539D1" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="58FE1BBE" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>68**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="581800FC" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="277B1B58" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,03 - 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEA9944" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="38D4D836" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="620697BF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="58774FE8" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31F8769E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="74414B46" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="5F02B22D" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="33563CF8" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19835C3B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5DADDDBE" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Urīnceļi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5F75FDCD" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="72209963" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C968E6B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="67A96339" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46E27CC2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="68507013" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79D8E8CD" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="70E87818" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="116807DF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="21541FD7" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="3E646BB9" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="3D6E223D" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F83DF99" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="472940F0" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Escherichia coli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1125D690" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="14AD12D4" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>236*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73A50DF4" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4EB8081C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1539F6" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="051C03C0" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5D50A2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="1EC88D9B" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29EB2E85" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0EED3746" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="5CA55402" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="3012B4A8" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D857605" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="452465A3" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Klebsiella</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="740D612D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="205BF223" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>33*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4055E080" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0264ECFB" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,5-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="399270BB" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="74E3F880" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41FB94CB" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="68C143DB" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B8807EF" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="595514FB" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="3DD99C35" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="234844A4" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D94B80D" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="58A951D8" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Proteus</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94138">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D65B711" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="72B5A9E0" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>66*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="222CFA0B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3E42F17C" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0,5-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32813CEE" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="2936E64F" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="230B547F" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3A2E2A62" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04B56468" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="181CC899" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="2C75FCE6" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="2F4CF22D" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="604A8075" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="267DFDC1" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Gremošanas trakts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="252EF53A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="4A7C951A" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15827B0E" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="2870E4EF" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49B7786A" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="0E0B5A2D" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E935A6B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="648F3069" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16008188" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="64411198" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901C0" w:rsidRPr="00B94138" w14:paraId="22420EA5" w14:textId="77777777" w:rsidTr="00F248AB">
+      <w:tr w:rsidR="0016709D" w:rsidRPr="00B94138" w14:paraId="30D74A93" w14:textId="77777777" w:rsidTr="005F366E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4573C9C3" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="005F366E" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="35F368C9" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="005F366E" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Escherichia coli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06101F40" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="5607C8F3" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00934EC0" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>- *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="338B92D2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="03B4FBA1" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8C6174" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="512611CD" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0083467B" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="3C85B5CC" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidDel="00660082" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47339E05" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00B94138" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+          <w:p w14:paraId="709C2228" w14:textId="77777777" w:rsidR="0016709D" w:rsidRPr="00B94138" w:rsidRDefault="0016709D" w:rsidP="00941BC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="527A88B2" w14:textId="77777777" w:rsidR="00B901C0" w:rsidRPr="00D61B0A" w:rsidRDefault="00B901C0" w:rsidP="00493021">
+    <w:p w14:paraId="49E07735" w14:textId="77777777" w:rsidR="004E69E8" w:rsidRPr="00D61B0A" w:rsidRDefault="004E69E8" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF1591C" w14:textId="45A42E57" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="5CF1591C" w14:textId="5E648DED" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Robežvērtības iegūtas no CLSI VET01-S7.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F47D09" w14:textId="571E2A1E" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="31F47D09" w14:textId="5EA1E991" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>* MIC vērtības noteiktas, izmantojot 2021.-2022. gadā Eiropā iegūtās baktērijas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F280C">
+        <w:t>* MIC vērtības noteiktas, izmantojot 2021.-2022. gadā Eiropā iegūtās baktērijas</w:t>
+      </w:r>
+      <w:r w:rsidR="001229B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(ComPath-IV aptauja). Tiek pieņemts, ka gremošanas trakta izolātu jutība ir līdzīga to pašu baktēriju jutībai citu infekciju gadījumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6D9166" w14:textId="70F61179" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="0B6D9166" w14:textId="25E568A6" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>** MIC vērtības noteiktas, izmantojot 2002. gadā Eiropā no suņu zobu infekcijām iegūtās baktērijas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="056FA257" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+        <w:t>** MIC vērtības noteiktas, izmantojot 2002. gadā Eiropā no suņu zobu infekcijām iegūtās baktērijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056FA257" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- Nav informācijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BA5B27" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
-      <w:pPr>
+    <w:p w14:paraId="26B3A47F" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115C3DBD" w14:textId="4E7CD499" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="004C581A" w:rsidP="00493021">
+    <w:p w14:paraId="115C3DBD" w14:textId="73DB59C2" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="005821C0" w:rsidP="00941BC6">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Divi galvenie amoksicilīna/klavulānskābes rezistences mehānismi ir inaktivācija, ko nodrošina pret klavulānskābi nejutīgas β-laktamāzes, un penicilīnu saistošo proteīnu izmaiņas, kas izraisa līdzrezistenci pret citām β-laktāma antibiotikām. Baktēriju rezistenci, tostarp līdzrezistenci un krustenisko rezistenci, var veicināt arī baktēriju necaurlaidība vai izplūdes sūkņa mehānismu necaurlaidība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB932E3" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="004717B9" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...14 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Jutības un rezistences modeļi var atšķirties atkarībā no ģeogrāfiskā reģiona un baktēriju celma, un laika gaitā tie var mainīties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE1DCEB" w14:textId="0380160A" w:rsidR="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6CE514E3" w14:textId="5838CBDC" w:rsidR="00D61B0A" w:rsidRPr="00CA60C5" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004717B9">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pseudomonas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004717B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> spp. ir dabiski rezistentas pret amoksicilīna un klavulānskābes kombināciju.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00BF6CF1">
+      <w:r>
+        <w:t xml:space="preserve"> Kaķiem un suņiem ir identificēti pret </w:t>
+      </w:r>
+      <w:r w:rsidR="008827BE" w:rsidRPr="008040AC">
+        <w:rPr>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meticilīnu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rezistenti S. </w:t>
+      </w:r>
+      <w:r w:rsidR="008827BE" w:rsidRPr="00CA60C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">aureus </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(MRSA) un pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S. pseudintermedius</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(MRSP) izolāti, un tie jāuzskata par rezistentiem pret visiem β-laktāmiem, ieskaitot amoksicilīna/klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3EB8E5" w14:textId="77777777" w:rsidR="000A1E10" w:rsidRDefault="000A1E10" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir ziņots par augstu rezistenci (līdz 100%) E. coli izolātiem no ādas un mīksto audu infekcijām suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5F296C" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="004717B9" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC4EFDE" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="004717B9" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004717B9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A331D79" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="004717B9" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FE6E52" w14:textId="476E1BDF" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pēc iekšķīgas lietošanas ieteicamajā devā amoksicilīns un klavulānskābe suņiem uzsūcas ātri. Amoksicilīna maksimālā koncentrācija plazmā 8,5 µg/ml tiek sasniegta pēc 1,4 stundām, un klavulānskābes maksimālā koncentrācija plazmā 0,9 µg/ml tiek sasniegta pēc 0,9</w:t>
+      </w:r>
+      <w:r w:rsidR="001229B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stundām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Abu vielu eliminācijas pusperiods suņiem ir 1 stunda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486555D9" w14:textId="28EE67B9" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Eliminācija ir ātra. 12% amoksicilīna un 17% klavulānskābes izdalās ar urīnu. Pārējā viela izdalās neaktīvu metabolītu veidā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729B36C0" w14:textId="1D7E72B0" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc ieteicamās devas atkārtotas iekšķīgas lietošanas nenotiek amoksicilīna vai klavulānskābes uzkrāšanās, un līdzsvara koncentrācija pēc pirmās devas lietošanas tiek sasniegta ātri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47906A8C" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B84C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B84D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B84E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B84F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B850" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B855" w14:textId="24DF70E0" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B856" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5F8CB0" w14:textId="77777777" w:rsidR="00D40CF1" w:rsidRDefault="00D40CF1" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B857" w14:textId="44C5411B" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B858" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A4EDE8" w14:textId="410F6F19" w:rsidR="00944FE0" w:rsidRPr="00D61B0A" w:rsidRDefault="00944FE0" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 3 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B85F" w14:textId="3D88CD22" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00944FE0" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274C84A1" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B860" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B861" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B79E8F" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F75C67B" w14:textId="3293BD64" w:rsidR="006F4AD3" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blister</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40CF1">
+        <w:t>a nodalī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jumā un izlietot 16 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B87E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B87F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FC641B" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47991CBA" w14:textId="5F3200AD" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Alumīnija/alumīnija (oPA/Alu/PE) blisteri</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40CF1">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar 10 tabletēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40CF1">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>blisterī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EFD8E5" w14:textId="61536613" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kartona k</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40CF1">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Iepakojuma lielumi: 10, 20, 50, 100, 120, 150, 200, 250, 300, 400, 500, 600, 750 un 1000 tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2760B46A" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5E222B" w14:textId="77777777" w:rsidR="0008769F" w:rsidRPr="00D61B0A" w:rsidRDefault="0008769F" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B883" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B884" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B89DB0D" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A53CC4" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58190A23" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B88D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A8324B" w14:textId="77777777" w:rsidR="000F71D2" w:rsidRPr="00D61B0A" w:rsidRDefault="000F71D2" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B88E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B88F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DD83DB" w14:textId="7DB4149E" w:rsidR="00D40CF1" w:rsidRPr="00D61B0A" w:rsidRDefault="00D40CF1" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF6CF1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE581F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vetoquinol S.A. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B892" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BE71CC" w14:textId="77777777" w:rsidR="004717B9" w:rsidRPr="00D61B0A" w:rsidRDefault="004717B9" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B893" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B894" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655322FF" w14:textId="22705E46" w:rsidR="00D40CF1" w:rsidRPr="00D61B0A" w:rsidRDefault="00D40CF1" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="7CC4EFDE" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="006E5874" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6DCB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>V/MRP/11/0036</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6DCB" w:rsidDel="00D40CF1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B895" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192F1216" w14:textId="77777777" w:rsidR="004717B9" w:rsidRPr="00D61B0A" w:rsidRDefault="004717B9" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B896" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B897" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B898" w14:textId="38042E08" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pirmās tirdzniecības atļaujas piešķiršanas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37EAE" w:rsidRPr="00F37EAE">
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37EAE">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37EAE" w:rsidRPr="00F37EAE">
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37EAE">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37EAE" w:rsidRPr="00F37EAE">
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37EAE" w:rsidRPr="00F37EAE" w:rsidDel="00F37EAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B899" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00D61B0A" w:rsidRDefault="00D65777" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B89A" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00D61B0A" w:rsidRDefault="00D65777" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B89B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1526" w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B89C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B89D" w14:textId="03BB220F" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00F37EAE" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00956A91">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5B8A0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C114FF" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B8A8" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00D61B0A" w:rsidRDefault="00B113B9" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B8A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
-          <w:bCs/>
-[...73 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
-[...874 lines deleted...]
-        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D5B8AA" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="0078538F" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="31D5B8AB" w14:textId="56B82C3A" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00493021">
+    <w:p w14:paraId="31D5B8AA" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="0078538F" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5B8AB" w14:textId="56B82C3A" w:rsidR="0078538F" w:rsidRPr="00D61B0A" w:rsidRDefault="00C65150" w:rsidP="00941BC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F064FB" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="08F064FB" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C3B384" w14:textId="6CEF70F6" w:rsidR="0048425D" w:rsidRDefault="00D61B0A" w:rsidP="00493021">
+    <w:p w14:paraId="76C3B384" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
       <w:pPr>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk73467306"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk73467306"/>
       <w:r>
         <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Savienības zāļu datubāzē</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...289 lines deleted...]
-    <w:p w14:paraId="618CED29" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="0E97DC4E" w14:textId="77777777" w:rsidR="00D61B0A" w:rsidRPr="00D61B0A" w:rsidRDefault="00D61B0A" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAFF19F" w14:textId="3CFA7ED3" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644ECA84" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBC0A63" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E74909" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E9CCA3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345C787C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A86FCC5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079BF599" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0529B4DE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0C6AA9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7364B034" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C8C0C9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4898CFA3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29627A5B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FCBC3E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CE5F6E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632FCEAF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C18F39B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24464798" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3735543B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13ED3640" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E46EE6C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52356F6A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00657E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767334A7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+    <w:p w14:paraId="6700089A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00657E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB7E70D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+    <w:p w14:paraId="0756E6A6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00657E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7627A547" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00A250B3">
+    <w:p w14:paraId="2BDB1498" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB1DE18" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A1EE26" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573A00D2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673E4A09" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAB1BA0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4FB998" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638FC858" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E05C6CA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA7FFA9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E07CCC9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C48256B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D05103" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C0C371" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E16C0B6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EBC6EE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253B76DF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754C1DC1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041E5FAA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C48BBA0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D52ABD0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5796175D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340B2B98" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="0013773F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D61B0A">
-[...234 lines deleted...]
-    <w:p w14:paraId="2A5DA385" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
+    </w:p>
+    <w:p w14:paraId="2B9433C5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="0013773F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>A. MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6556E3CE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6F92E654" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32198" w:rsidRPr="00D61B0A" w14:paraId="22B0A4AC" w14:textId="77777777" w:rsidTr="00B14714">
+      <w:tr w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w14:paraId="7A9EB3FE" w14:textId="77777777" w:rsidTr="00B14714">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="516E4268" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="719B1594" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF67131" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="6597D2B6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42611D5F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="001D17D5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="0C7B8B61" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D36E27" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kaste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DAA282F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="33D47AC7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="356C1A79" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F406FE6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7976E6C0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...53 lines deleted...]
-    <w:p w14:paraId="787FCF42" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="36117929" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5761F2FC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clavaseptin 500 mg aromatizētas tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B38643" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79329493" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247ABC3F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3F07D1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...20 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="139485A5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D7CCBB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Katra tablete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286FAA26" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...40 lines deleted...]
-    <w:p w14:paraId="34B5E704" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="48D5E7D7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīns..............................................................400 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512C0F00" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst amoksicilīna trihidrātam)…………...............459,11 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2248626C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="416C4D82" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00E75CD5" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe............................................................100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF48088" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>(atbilst kālija klavulanātam)……...............................59,56 mg</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="20007DB9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>(atbilst kālija klavulanātam)……...............................119,13 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F3BD32" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CADEE33" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5797D57F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>IEPAKOJUMA LIELUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE3E425" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="76E64119" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5C65B9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>20, 50, 100, 120, 150, 200, 250, 300, 400, 500, 600, 750, 1000</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> tabletes</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="56F189C9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t> tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B75DF9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269CE55C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C17D455" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3FBCF7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2740F426" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6939BFE1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67831671" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E313ED" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="6EB7BAE1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="2B00E8FC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF6CFA8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03893E25" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>INDIKĀCIJAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19893DCE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="557965AE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4321CA50" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025B33BC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDC7082" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LIETOŠANAS VEIDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3E9E5A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="564DA9E0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="46D53ACB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3D4932" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7AE5A4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="5CADEFC9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="332DFFFF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C2A4CB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7438BA56" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>IEROBEŽOJUMU PERIODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D4DEAB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="5C6F0822" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="3F517718" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3352A551" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A97DB2B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="3C476AED" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="049CE6DA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1250E52E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4474E117" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADDD932" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="4BE21780" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="52EBFEDB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429CE6AF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Exp. {mēnesis/gads}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAC5627" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="7605FA6C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="184A9A39" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010B3D99" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2746D599" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E65009C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="637D1F34" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D558C8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C57D5D" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="52230450" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00C57D5D" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0ABBD105" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2469614F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blistera nodalījumā un izlietot 16 stundu laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624E508E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="71754A13" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="79C6CAEB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A63948D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA7A9B9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="3946D6BD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A26EA90" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="32014D50" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6DA8F19D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054A15E4" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FFB5F9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="365A3614" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="06367711" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7282733B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118B9725" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD95CF5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="56CFE59D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="333231E5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B0F4A9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lietošanai dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A8A43C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="0D64CCF7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4AA6C266" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7C9612" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18963AA2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F17E21D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="024A7032" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="565429B3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D0917D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBED2CD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="772FFB5D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="5D6A63F7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5589E8CD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B4D3CB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CB13D4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="022DEBFD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C30933" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE581F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Vetoquinol S.A.</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="26BBACAE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t xml:space="preserve">Vetoquinol S.A. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7344BD86" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F279FE9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2E8C95" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC45E8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7AD3E8EC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9B99CD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D92400" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92400">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002C57BD">
+        <w:t>V/MRP/11/0036</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92400" w:rsidDel="005875EF">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>V/MRP/11/0037</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="4A992804" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22680EE3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="005875EF" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0FE3E6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A6A255" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A0FF56" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="6B7076EF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="54AE5E0F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405B54B8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lot {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548F8FDB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="228EA717" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="0ACDE692" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18132CB5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ACF1B9" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="32A6E20A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C23446" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="473A5BA5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="435C5B1D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DAA3C2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BLISTERIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492040C6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="72C902A5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7561D294" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="44D87220" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="2477647C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1356BC4C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9F00EE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...24 lines deleted...]
-    <w:p w14:paraId="269DB9AA" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="01825B86" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FDC1BB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Clavaseptin 500 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FDD032" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2128C20D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7952DC85" wp14:editId="7AE2E335">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02BA18C5" wp14:editId="3854F457">
             <wp:extent cx="647065" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="647065" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE87A24" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="2051ED1B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="33A93A89" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3778BD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311FE07C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0201F775" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...51 lines deleted...]
-    <w:p w14:paraId="0322821B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="2EF3D3FB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B182357" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoxicillin 400 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4810B4AB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Clavulanic acid 100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EFEBD2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6636C01D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D74F6CB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE5E5E0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="57B0B8B0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6B2CB6EA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7221CD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lot {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AA2183" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="7FB84A28" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="0E877371" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6471D7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1170435D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C01D711" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="4DA48ECD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="1AD4FCD0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F3699D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Exp. {mm/gggg}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D073054" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...45 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="502792C3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19361DE1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9E6C7E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...207 lines deleted...]
-    <w:p w14:paraId="4D9929C2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
+    <w:p w14:paraId="4C250ED0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B625BE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD2BE3F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D930A9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242C7898" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591B37B5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04350874" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0191FAA0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58486D3E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D93C84D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5978230A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E51437" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F457D2A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF7F69" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6427C01A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00D21CC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E3DDE8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00B74EAB">
+    <w:p w14:paraId="640180EE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00D21CC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BC2259" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00D21CC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>B. LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC4CC5F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...13 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="547E7BC9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00D21CC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FF3C3E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="52262159" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="135FA47D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A02787" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Veterināro zāļu nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDA430D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...47 lines deleted...]
-    <w:p w14:paraId="10958B5F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="081949C7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3001B4" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005875EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clavaseptin 500 mg aromatizētas tabletes suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BE28E3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3365C8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD470E9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sastāvs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5410676B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...17 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09FC90E3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394EF9DB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Katra tablete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A7B390" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25D4128A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA06A10" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53D7F2A7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aktīvās vielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5711BDFB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C66734" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="1E84C530" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Amoksicilīns..............................................................400 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668D9814" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst amoksicilīna trihidrātam)…………...............459,11 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611028B5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Klavulānskābe............................................................100 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F681BE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(atbilst kālija klavulanātam)……...............................119,13 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DC35A1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5EB21BAD" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C66734" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    </w:p>
+    <w:p w14:paraId="35025900" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00A82C57" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>(atbilst amoksicilīna trihidrātam)........................229,56 mg</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71DC9F5A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00C66734" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361D23FA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Klavulānskābe.....................................................50 mg</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37DA21ED" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Dzelzs oksīds, brūnais (E172)…………………........0,950 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F9F288" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="008D29BD" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6946"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF4F211" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...38 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0DDA148A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Bēša tablete ar dalījuma līniju, ko var sadalīt divās vienādās daļās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66862AD4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="0252B067" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4425F430" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="7F15A1DC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="394610B9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFC509E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEF7F9C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2DFF8C45" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="1DAD8BDA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DAE47E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D33630F" wp14:editId="676C2B8F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E2E7EFB" wp14:editId="48CA37B4">
             <wp:extent cx="647065" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="253648102" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
+            <wp:docPr id="1158199052" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="253648102" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
+                    <pic:cNvPr id="1158199052" name="Obraz 1" descr="Obraz zawierający pies, sylwetka, szkic, ssak&#10;&#10;Opis wygenerowany automatycznie"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="647065" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -12690,51 +12687,51 @@
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "https://www.ema.europa.eu/sites/default/files/dog.jpg" \* MERGEFORMATINET </w:instrText>
       </w:r>
-      <w:r w:rsidR="00627B63">
+      <w:r w:rsidR="004908DF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
@@ -12796,3483 +12793,3464 @@
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB4EBA3" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="6C7B4F93" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="597C7563" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B038F9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0186726A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="008D29BD" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A8A21A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="4D5FA845" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="1DE00AB3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370745BA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Pret amoksicilīnu un klavulānskābi jutīgu baktēriju (ieskaitot beta laktamāzi producējošus celmus) izraisītu infekciju ārstēšanai, it īpaši:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C73D53" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="2D0AC79A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="003F5CEC" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ādas infekcijas (ieskaitot dziļas un virspusējas piodermas, brūces, abscesus), ko izraisījušas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp., </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Streptococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp. un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61B0A">
+      <w:r w:rsidRPr="004279F1">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pasteurella</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B888653" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="119824A2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">elpceļu infekcijas (sinusīts, rinotraheīts, bronhopneimonija), ko izraisījušas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp. un </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6D68">
+      <w:r w:rsidRPr="00EE5D5B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F95EA94" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="14C20B7C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">mutes dobuma (gļotādu) infekcijas, ko izraisījušas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Streptococcus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp. un </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pasteurella</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15551419" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="733F4319" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">urīnceļu infekcijas (nefrīts, cistīts), ko izraisījušas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E. coli, Klebsiella </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spp. un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Proteus mirabilis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF0BEDF" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005C12C9" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="5CFE18FB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00442E3C" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">gremošanas trakta infekcijas, it īpaši </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">E. coli </w:t>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t>E. coli izraisīts gastroenterīts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B113B9D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD46017" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="6A772AC5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="7F28B51F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="0010716B" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B96437" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B0AE4A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="2D1B4E36" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00A57421" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="7E4678DB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70975275" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00A57421" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret penicilīniem vai citām β-laktāmu grupas vielām, vai pret jebkuru no palīgvielām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9434E1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00A57421" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="784337BB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00A57421" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot smilšu pelēm, jūrascūciņām, kāmjiem, trušiem un šinšillām vai citiem maziem zālēdājiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBD453F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00A57421" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="45BDEA0F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00A57421" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot dzīvniekiem ar smagiem nieru darbības traucējumiem, kas kombinējas ar anūriju vai oligūriju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1673DB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="21C9154C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot zirgiem un atgremotājdzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1767569A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="1D913787" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="3A42C1E7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1584B9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="005050F2" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9183D4" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670BEC84" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FF0C61" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="0B7B0E99" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="006414D3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7D5FD1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0AEBA800" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D98C61E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši brīdinājumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60643B4F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002264B7" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38F536A1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="008540F8" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00441E0B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB2AED" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="323D8E23" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00DB2AED" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ir pierādīta krusteniskā rezistence starp amoksicilīnu/klavulānskābi un β-laktāmu antibiotikām. Šo veterināro zāļu lietošana ir rūpīgi jāapsver, ja jutības testos ir pierādīta rezistence pret β-laktāmu antibiotikām, jo to efektivitāte var būt samazināta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50414564" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB2AED" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00A31534">
+    <w:p w14:paraId="7E82B1C6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00DB2AED" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kaķiem un suņiem ir izolēti pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92400">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00511864">
+        </w:rPr>
+        <w:t>S. aureus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (MRSA) un pret meticilīnu rezistenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31534">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. pseudintermedius </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(MRSP), rezistento celmu proporcija dažādās ES valstīs atšķiras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EAE9B2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00DB2AED" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot gadījumos, ja ir zināma rezistence pret amoksicilīna un klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1439BE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00002E38" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot gadījumos, ja ir aizdomas vai ir apstiprinātas MRSA/MRSP infekcijas, jo izolāti jāuzskata par rezistentiem pret visiem β-laktāmiem, tostarp amoksicilīna/klavulānskābes kombināciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF7ED09" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00AE00A5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir ziņots par augstu rezistenci (līdz 100%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92400">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> izolātiem no ādas un mīksto audu infekcijām suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A34B0A5" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002264B7" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="42696090" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="714D6941" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00FC6C3F" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CBCD89" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5651A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAA5E1C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4298E267" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25E9444C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="7E3256E4" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dzīvniekiem ar aknu un nieru funkciju traucējumiem šīs </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="00EDCF36" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Dzīvniekiem ar aknu un nieru funkciju traucējumiem šīs veterinārās zāles lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas un rūpīgas devas noteikšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3C61FC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3E32F58D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Šo veterināro zāļu lietošana jāpamato ar mērķa patogēna(-u) identifikāciju un jutības testu rezultātiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6387F5CF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003966B5">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Lietojot šīs veterinārās zāles, jāņem vērā oficiālā, valsts un reģionālā antimikrobiālā politika.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4402FF23" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t xml:space="preserve">Ja tas nav iespējams, ārstēšana </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jāpamato ar vietējiem/reģionāliem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>epidemioloģiskajiem datiem un zināšanām par mērķa baktēriju jutību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EDEA60" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...74 lines deleted...]
-    <w:p w14:paraId="76A23E40" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="000B7DA2" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:r w:rsidRPr="002051BB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lietojot šīs veterinārās zāles, jāņem vērā oficiālā, valsts un reģionālā antimikrobiālā politika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F455F75" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="493B1C8E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336BEBA3" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aminopenicilīni kombinācijā ar beta laktamāzes inhibitoriem ietilpst AMEG (Antimicrobial Advice Ad Hoc Expert Group – Antimikrobiālo līdzekļu jomas konsultatīvā ad hoc ekspertu grupa) klasifikācijas “C” kategorijā.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pirmās izvēles ārstēšanai lietot antibiotikas ar zemāku antimikrobiālās rezistences selekcijas risku (zemāku AMEG kategoriju), ja jutības testu rezultāti liecina par šādas pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3BA7C7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00BB26DC" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirmās izvēles ārstēšanai lietot šaurāka darbības spektra antibiotikas ar zemāku antimikrobiālās rezistences selekcijas risku, ja jutības testu rezultāti liecina par šādas pieejas iespējamo efektivitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A055C8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabletes ir aromatizētas. Lai izvairītos no nejaušas norīšanas, uzglabājiet tabletes dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F07C75A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00DF3073" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jāņem vērā iespējamā krusteniskā alerģija ar citiem penicilīniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48779E89" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EE5D5B" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3009DB9E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5651A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC33E70" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="053AFAD1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3F3A23" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="42B4E32A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt pastiprinātu jutību (alerģiju). Pastiprināta jutība pret penicilīniem var izraisīt krusteniskas reakcijas ar cefalosporīniem un </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3665D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otrādi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. Dažkārt alerģiskās reakcijas uz šīm vielām var būt nopietnas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70A61678" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>. Dažkārt alerģiskāss reakcijas pret šīm vielām var būt nopietnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307BA7C9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB8FDEB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="12E0A895" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nerīkojieties ar šīm veterinārajām zālēm, ja zināt, ka esat jutīgs, vai ja Jums ir ieteikts nestrādāt ar šādām veterinārajām zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F1F1D2" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4FB01872" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ar šīm veterinārajām zālēm rīkoties </w:t>
+        <w:t xml:space="preserve">Ar šīm veterinārajām zālēm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ļoti uzmanīgi</w:t>
+        <w:t xml:space="preserve">rīkoties ļoti uzmanīgi un ievērot visus ieteiktos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un ievērot visus ieteiktos piesardzības pasākumus, lai izvairītos no saskares ar tām.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21D6C9C7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>piesardzības pasākumus, lai izvairītos no saskares ar tām. Ja pēc saskares Jums rodas tādi simptomi kā, piemēram, izsitumi uz ādas, Jums jāmeklē medicīniskā palīdzība un jāuzrāda ārstam šis brīdinājums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A6AFB9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00B5651A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ja pēc saskares Jums rodas tādi simptomi kā, piemēram, izsitumi uz ādas, Jums jāmeklē medicīniskā palīdzība un jāuzrāda ārstam šis brīdinājums.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48078B85" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B5651A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Nopietnāki simptomi ir sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana un to gadījumā nepieciešama neatliekama medicīniskā palīdzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B00BAB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pēc rīkošanās ar tabletēm, mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BC998F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5BAEC8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00FD7E7B" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nejauša šo veterināro zāļu norīšana bērniem var būt kaitīga. Lai izvairītos no nejaušas norīšanas, īpaši bērniem, neizlietotās tablešu daļas ievietot atpakaļ atvērtajā blistera nodalījumā un ievietot kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444D1276" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00E95C00" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCA109B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EBFF0B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A4490D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...85 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="747E1BCB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:lastRenderedPageBreak/>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A933B89" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EF512A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="24FD3C4D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    </w:p>
+    <w:p w14:paraId="4D5FB901" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="21FF0BB3" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos žurkām netika konstatēta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kaitīga ietekme uz augli un mātīti.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C494B14" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EF512A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="50708E92" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    </w:p>
+    <w:p w14:paraId="52D237CC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="091A47E4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B37EEC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EF512A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="5044A8EE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    </w:p>
+    <w:p w14:paraId="32192091" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EF512A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="751187A7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Amoksicilīna baktericīdo iedarbību var samazināt vienlaicīga bakteriostatisku vielu, piemēram, makrolīdu, tetraciklīnu, sulfonamīdu un hloramfenikola, lietošana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090325AF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Amoksicilīna baktericīdo iedarbību var samazināt vienlaicīga bakteriostatisku vielu, piemēram, makrolīdu, tetraciklīnu, sulfonamīdu un hloramfenikola, lietošana.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C8DFFAA" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Penicilīni var pastiprināt aminoglikozīdu iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C9573B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EF512A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="2E95E91C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00EF512A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    </w:p>
+    <w:p w14:paraId="3F24562A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="481CB488" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700A5A07" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EF512A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="582CB767" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:u w:val="single"/>
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="02353018" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        </w:rPr>
+        <w:t>Lietojot trīs reizes lielāku devu par ieteicamo 28 dienas ilgi, suņiem novēroja diareju. Pārdozēšanas gadījumā ieteicama simptomātiska ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4684C3CF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="2C60917E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E58AA6C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Būtiska nesaderība:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBA6864" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00632DB6" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="5A8EE359" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00632DB6" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D438117" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00632DB6" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="36B4BFC0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00632DB6" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BC5B79" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="7DDE1B81" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4F2CEA3D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0922F690" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006414D3" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D59A1F8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00E95C00" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="006414D3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD2256A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...12 lines deleted...]
-    <w:p w14:paraId="34F22F98" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FD7E7B" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="12A76EA7" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="002D0988" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4CC20D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A18BD20" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...3 lines deleted...]
-          <w:strike/>
+    <w:p w14:paraId="67BD4E34" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00FD7E7B" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32198" w14:paraId="22572398" w14:textId="77777777" w:rsidTr="00B14714">
+      <w:tr w:rsidR="00EF6DCB" w:rsidRPr="002044E7" w14:paraId="3754AA0C" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="321C4579" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="646E06CB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="002044E7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:strike/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A20C6D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00FD7E7B" w:rsidDel="006B1F5D" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="6C0774C8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00EE5D5B" w:rsidDel="006B1F5D" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vemšana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>, diareja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40C3606E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00DB1372" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="75181118" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00C627D8" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="35"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Pastiprinātas jutības reakcija (alerģiskas reakcijas uz ādas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>), anafilakse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03FD560A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="460C7097" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="002044E7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0080063F">
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ārstēšanu var pārtraukt atkarībā no blakusparādību smaguma pakāpes un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ārstējošā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0080063F">
+        <w:t xml:space="preserve">ārstējošā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinārārsta ieguvuma un riska attiecības izvērtējuma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DA6C9D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="0080063F" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="66482FB6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="002044E7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E85989A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šādos gadījumos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārtraukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un uzsāk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomātisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002044E7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5B57AB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="002044E7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="463C366B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="1D3F334F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
       </w:r>
       <w:r w:rsidRPr="002E78BB">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>https://www.pvd.gov.lv/lv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0084FC" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...7 lines deleted...]
-    <w:p w14:paraId="21FA706B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="1CA01EAA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00A12AEF" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C525BE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FB78D8B" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="3745B687" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBDCAB6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="08781DFB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:iCs/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F169152" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0322DDDC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD1AB29" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...19 lines deleted...]
-    <w:p w14:paraId="74306719" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6BA5F2D2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58616172" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Šo veterināro zāļu ieteicamā deva ir 10 mg amoksicilīna/2,5 mg klavulānskābes uz kg ķermeņa svara divas reizes dienā, t.i., 1 tablete uz 40 kg ķermeņa svara ik pēc 12 stundām no 5 līdz 7 dienām, kā norādīts turpmākajā tabulā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE42643" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5529"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="5940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="4522090F" w14:textId="77777777" w:rsidTr="00B14714">
+      <w:tr w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w14:paraId="6CEED0A5" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FF03119" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="0D9C95A2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Ķermeņa svars (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C989893" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="4B2531A8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00E95C00" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Tablešu skaits divas reizes dienā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="41467E04" w14:textId="77777777" w:rsidTr="00B14714">
+      <w:tr w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w14:paraId="135BFE1C" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45C24D21" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="20C7493F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="45"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>10]</w:t>
+              <w:t>[30,1 – 40]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A15CC2C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="1851C0BE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>½</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="4C5DBDF0" w14:textId="77777777" w:rsidTr="00B14714">
+      <w:tr w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w14:paraId="7C4A79BF" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="485D249D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="4B303DC8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="45"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>20]</w:t>
+              <w:t>[40,1 – 60]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3852679D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="14BEF1AF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t>1½</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32198" w:rsidRPr="00ED140C" w14:paraId="54EE5464" w14:textId="77777777" w:rsidTr="00B14714">
+      <w:tr w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w14:paraId="1A8744C9" w14:textId="77777777" w:rsidTr="00B14714">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="511265F0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="502D96E9" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="45"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>40]</w:t>
+              <w:t>[60,1 – 80]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49DD96C8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00ED140C" w:rsidRDefault="00D32198" w:rsidP="00493021">
+          <w:p w14:paraId="000352AC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
             <w:pPr>
-              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="center" w:pos="8930"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56286315" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="5266A49E" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C621A5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00153F46" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="666E05E7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00F4691A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Smagos gadījumos devu var dubultot pēc ārstējošā veterinārārsta ieskatiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0589D0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="002D5007" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ārstēšanas ilgums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0184C65C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00153F46" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6952DE91" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="005D6D68" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Visām indikācijām vairumā gadījumu pietiekams ārstēšanas ilgums ir no 5 līdz 7 dienām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBA6A12" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00153F46" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:bCs/>
-[...68 lines deleted...]
-    <w:p w14:paraId="0AA1936A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hroniskas norises vai recidīva gadījumā ārstēšanu var būt nepieciešams turpināt no 2 līdz 4 nedēļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53842CA6" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00153F46" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B1C821" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006852C5" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F575C14" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A0F03E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="002D7735" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="257426B0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FCE2FC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B42E951" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="479CCE77" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00FDCA0F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="65A97AE1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233D4617" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="31DBE6CD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B6B362" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="5C3210E0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C0C591A" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="07BE4961" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C3403C" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="2A11C636" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D83F5EB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="06EDD366" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7E1416" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6CD391FF" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D55B85" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="3124DAC1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="0B94C858" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D6903D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE8E4FE" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00722514" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="73685DCE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00722514" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA5DE09" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00AA792E" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="05E3AC63" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00AA792E" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6843B930" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00AA792E" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 16 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5911E2" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00AA792E" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blistera nodalījumā un izlietot 16 stundu laikā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09244FF1" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>Visas uz pusēm sadalītās tabletes ievietot atpakaļ atvērtajā blistera nodalījumā un izlietot 16 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160FBC42" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006414D3" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz kastītes pēc EXP. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511B7A6F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="55EC6F5D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="74B5E972" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C9A078" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1DDE5B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A792DC8" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="45DE3A2E" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="27E81CD5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA6E4B5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796ADF75" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="140B8929" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="33A0B89D" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D7361A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk182652168"/>
       <w:r w:rsidRPr="00E811BF">
         <w:t>, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1999B4E7" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="56435FD5" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="006414D3" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C046CB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="38BDAE93" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    </w:p>
+    <w:p w14:paraId="7868C078" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FDF2121" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...13 lines deleted...]
-    <w:p w14:paraId="0E06E621" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="65ACBCFE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B72C1F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="43247A94" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="2EDB50CA" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB71A2B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697F4705" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...23 lines deleted...]
-    <w:p w14:paraId="3D67C1B0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4173B3B8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC27A5B" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DCA6BC" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507E6157" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="1B692FBB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="0CF5648C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1F1811" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE581F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>V/MRP/11/0037</w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="227C0776" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+        <w:t>V/MRP/11/0036</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEB0968" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD4D4B1" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iepakojuma lielumi: 10, 20, 50, 100, 120, 150, 200, 250, 300, 400, 500, 600, 750 un 1000 tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F05227" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088CA9CB" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175A7B88" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0541DF62" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B36F2E4" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="5610D112" w14:textId="163B8C61" w:rsidR="00D32198" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="4B23774F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA50132" w14:textId="00096550" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00477DB8">
+      <w:r w:rsidR="004908DF">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>/2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E317AE0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...7 lines deleted...]
-    <w:p w14:paraId="2B43CD53" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="172B996F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA9E8A0" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama </w:t>
       </w:r>
-      <w:r w:rsidRPr="18B91B8E">
+      <w:r w:rsidRPr="2467A6AB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Savienības zāļu datubāzē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF4144" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="6D904213" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5243C398" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB37F41" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61B0A">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontaktinformācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F37C9F0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...11 lines deleted...]
-    <w:p w14:paraId="0A4AB5D0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="5D259CB4" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F99929" w14:textId="03806926" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk73552578"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs:</w:t>
+        <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61B0A">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="6F2D93D3" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00413BC0" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00413BC0">
+    <w:p w14:paraId="30755F5C" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="000A3D1F" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3D1F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vetoquinol S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428CE663" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00413BC0" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00413BC0">
+    <w:p w14:paraId="21D81F5F" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="000A3D1F" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3D1F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Magny-Vernois</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326F2AA0" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00413BC0" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00413BC0">
+    <w:p w14:paraId="7B3835E8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="000A3D1F" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3D1F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F-70200 Lure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC2FA9D" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00D61B0A" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00413BC0">
+    <w:p w14:paraId="3679008A" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3D1F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Francija</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-    <w:p w14:paraId="579E31DB" w14:textId="77777777" w:rsidR="00055293" w:rsidRDefault="00055293" w:rsidP="00493021">
+      <w:r w:rsidRPr="000A3D1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0945FA53" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk73552585"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1BC003EB" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B14714" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="25AB76C8" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="004802F7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14714">
+      <w:r w:rsidRPr="004802F7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">OÜ Zoovetvaru </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30630C90" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B14714" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="3DF8B059" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="004802F7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14714">
+      <w:r w:rsidRPr="004802F7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Uusaru 5 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E5C102" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="00B14714" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="08920A12" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="004802F7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14714">
+      <w:r w:rsidRPr="004802F7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Saue 76505 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232A5B9F" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="002D3422" w:rsidRDefault="00D32198" w:rsidP="00493021">
+    <w:p w14:paraId="65990FCE" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="004802F7" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D3422">
+      <w:r w:rsidRPr="004802F7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Igaunija </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0999D6" w14:textId="77777777" w:rsidR="00D32198" w:rsidRPr="006414D3" w:rsidRDefault="00D32198" w:rsidP="00493021">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3C0045AD" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004802F7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tel: +37 256 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004802F7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">840 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717DD0A4" w14:textId="77777777" w:rsidR="00EF6DCB" w:rsidRPr="00D61B0A" w:rsidRDefault="00EF6DCB" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E03499" w14:textId="77777777" w:rsidR="00674D01" w:rsidRPr="006414D3" w:rsidRDefault="00674D01" w:rsidP="00941BC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D3422">
-[...54 lines deleted...]
-    <w:sectPr w:rsidR="00D32198" w:rsidSect="003837F1">
+    </w:p>
+    <w:sectPr w:rsidR="00674D01" w:rsidRPr="006414D3" w:rsidSect="003837F1">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C9B2AC1" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+    <w:p w14:paraId="71087D8C" w14:textId="77777777" w:rsidR="00C1446B" w:rsidRDefault="00C1446B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01DA4236" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+    <w:p w14:paraId="49548348" w14:textId="77777777" w:rsidR="00C1446B" w:rsidRDefault="00C1446B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C67E06F" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+    <w:p w14:paraId="2BC206A7" w14:textId="77777777" w:rsidR="00C1446B" w:rsidRDefault="00C1446B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16318,66 +16296,50 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="31D5BB67" w14:textId="77777777" w:rsidR="00C77FA4" w:rsidRPr="00B94A1B" w:rsidRDefault="00C65150">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
@@ -16429,71 +16391,71 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3B3E4C" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+    <w:p w14:paraId="0B957474" w14:textId="77777777" w:rsidR="00C1446B" w:rsidRDefault="00C1446B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66E91928" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+    <w:p w14:paraId="64DC0EB6" w14:textId="77777777" w:rsidR="00C1446B" w:rsidRDefault="00C1446B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A7FB009" w14:textId="77777777" w:rsidR="00A00D80" w:rsidRDefault="00A00D80">
+    <w:p w14:paraId="072841EC" w14:textId="77777777" w:rsidR="00C1446B" w:rsidRDefault="00C1446B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
     <w:lvl w:ilvl="0" w:tplc="D1565092">
@@ -16706,51 +16668,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2B862D98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1. attēls. "/>
+      <w:lvlText w:val="%1. attēls "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
@@ -20209,1286 +20171,1202 @@
   <w:num w:numId="39" w16cid:durableId="1968732754">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1603538374">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="331181597">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C114FF"/>
-    <w:rsid w:val="00002E38"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00014953"/>
+    <w:rsid w:val="000109D6"/>
+    <w:rsid w:val="00013BFA"/>
+    <w:rsid w:val="00017B6E"/>
     <w:rsid w:val="00020A50"/>
     <w:rsid w:val="00021B82"/>
     <w:rsid w:val="00024777"/>
     <w:rsid w:val="00024E21"/>
     <w:rsid w:val="00027100"/>
-    <w:rsid w:val="00027FA2"/>
     <w:rsid w:val="00031A38"/>
-    <w:rsid w:val="00033F5C"/>
     <w:rsid w:val="00036C50"/>
-    <w:rsid w:val="00040335"/>
     <w:rsid w:val="00052D2B"/>
-    <w:rsid w:val="00053725"/>
     <w:rsid w:val="00054F55"/>
-    <w:rsid w:val="00055236"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00061E47"/>
     <w:rsid w:val="00062945"/>
-    <w:rsid w:val="00063E72"/>
+    <w:rsid w:val="0006304F"/>
+    <w:rsid w:val="00066777"/>
     <w:rsid w:val="00070D27"/>
+    <w:rsid w:val="00074E65"/>
     <w:rsid w:val="00074F67"/>
     <w:rsid w:val="00080453"/>
     <w:rsid w:val="0008169A"/>
     <w:rsid w:val="00082200"/>
-    <w:rsid w:val="00082B49"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000837E4"/>
     <w:rsid w:val="000860CE"/>
     <w:rsid w:val="0008769F"/>
     <w:rsid w:val="00087BE9"/>
+    <w:rsid w:val="000923AA"/>
     <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="0009388F"/>
     <w:rsid w:val="000938A6"/>
     <w:rsid w:val="00096E78"/>
     <w:rsid w:val="00097C1E"/>
     <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A1E10"/>
     <w:rsid w:val="000A48F0"/>
-    <w:rsid w:val="000A645E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B6702"/>
+    <w:rsid w:val="000A4D23"/>
     <w:rsid w:val="000B700D"/>
-    <w:rsid w:val="000B7364"/>
     <w:rsid w:val="000B7873"/>
     <w:rsid w:val="000C02A1"/>
     <w:rsid w:val="000C1D4F"/>
-    <w:rsid w:val="000C44CC"/>
     <w:rsid w:val="000C687A"/>
-    <w:rsid w:val="000D393E"/>
+    <w:rsid w:val="000C7C35"/>
+    <w:rsid w:val="000D604F"/>
     <w:rsid w:val="000D67D0"/>
     <w:rsid w:val="000E195C"/>
     <w:rsid w:val="000E3602"/>
     <w:rsid w:val="000E4D10"/>
     <w:rsid w:val="000E705A"/>
     <w:rsid w:val="000E782E"/>
     <w:rsid w:val="000F104D"/>
     <w:rsid w:val="000F38DA"/>
     <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F71D2"/>
     <w:rsid w:val="000F796B"/>
     <w:rsid w:val="0010031E"/>
     <w:rsid w:val="0010063B"/>
     <w:rsid w:val="001012EB"/>
-    <w:rsid w:val="001014B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00104975"/>
     <w:rsid w:val="001078D1"/>
     <w:rsid w:val="00111185"/>
+    <w:rsid w:val="001138B5"/>
     <w:rsid w:val="00115782"/>
     <w:rsid w:val="00121A38"/>
+    <w:rsid w:val="001229B3"/>
+    <w:rsid w:val="00123BC4"/>
     <w:rsid w:val="00124F36"/>
     <w:rsid w:val="00125666"/>
     <w:rsid w:val="00125C80"/>
     <w:rsid w:val="001262E4"/>
-    <w:rsid w:val="00127591"/>
     <w:rsid w:val="001341F1"/>
+    <w:rsid w:val="0013773F"/>
     <w:rsid w:val="0013799F"/>
-    <w:rsid w:val="00137CDD"/>
     <w:rsid w:val="00140DF6"/>
     <w:rsid w:val="00145C3F"/>
     <w:rsid w:val="00145D34"/>
     <w:rsid w:val="00145D95"/>
     <w:rsid w:val="00146284"/>
     <w:rsid w:val="0014690F"/>
     <w:rsid w:val="0015098E"/>
-    <w:rsid w:val="0015214B"/>
-    <w:rsid w:val="0015258B"/>
     <w:rsid w:val="001549A9"/>
     <w:rsid w:val="00160DCD"/>
     <w:rsid w:val="00164543"/>
+    <w:rsid w:val="00166AAA"/>
+    <w:rsid w:val="0016709D"/>
     <w:rsid w:val="001674D3"/>
     <w:rsid w:val="00175264"/>
-    <w:rsid w:val="00176747"/>
+    <w:rsid w:val="00177494"/>
+    <w:rsid w:val="00177637"/>
     <w:rsid w:val="001803D2"/>
     <w:rsid w:val="00180DC7"/>
     <w:rsid w:val="0018228B"/>
     <w:rsid w:val="00185A5A"/>
     <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="00186087"/>
     <w:rsid w:val="0018625C"/>
     <w:rsid w:val="00187DE7"/>
     <w:rsid w:val="00187E62"/>
     <w:rsid w:val="00192045"/>
     <w:rsid w:val="00192D98"/>
     <w:rsid w:val="00193B14"/>
     <w:rsid w:val="00193E72"/>
-    <w:rsid w:val="001945C3"/>
     <w:rsid w:val="00195267"/>
     <w:rsid w:val="0019600B"/>
     <w:rsid w:val="0019686E"/>
-    <w:rsid w:val="001969C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A0696"/>
+    <w:rsid w:val="00197B1F"/>
     <w:rsid w:val="001A0E2C"/>
     <w:rsid w:val="001A28C9"/>
     <w:rsid w:val="001A34BC"/>
-    <w:rsid w:val="001A3F13"/>
     <w:rsid w:val="001A3F9F"/>
     <w:rsid w:val="001B1C77"/>
     <w:rsid w:val="001B26EB"/>
     <w:rsid w:val="001B31C3"/>
     <w:rsid w:val="001B6F4A"/>
     <w:rsid w:val="001C0144"/>
-    <w:rsid w:val="001C0986"/>
     <w:rsid w:val="001C3E0A"/>
     <w:rsid w:val="001C5288"/>
     <w:rsid w:val="001C5B03"/>
-    <w:rsid w:val="001C601A"/>
-    <w:rsid w:val="001D17D5"/>
     <w:rsid w:val="001D6052"/>
     <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001D7D58"/>
     <w:rsid w:val="001E0537"/>
-    <w:rsid w:val="001E4991"/>
+    <w:rsid w:val="001E1E1A"/>
     <w:rsid w:val="001E5621"/>
-    <w:rsid w:val="001E7677"/>
-    <w:rsid w:val="001F25F9"/>
     <w:rsid w:val="001F3EF9"/>
     <w:rsid w:val="001F627D"/>
     <w:rsid w:val="001F6622"/>
     <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="00206072"/>
     <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00213303"/>
     <w:rsid w:val="00213890"/>
-    <w:rsid w:val="00214496"/>
     <w:rsid w:val="00214E52"/>
-    <w:rsid w:val="00215FB8"/>
     <w:rsid w:val="002207C0"/>
-    <w:rsid w:val="002245EA"/>
     <w:rsid w:val="00224791"/>
     <w:rsid w:val="00224B93"/>
-    <w:rsid w:val="00230131"/>
     <w:rsid w:val="0023676E"/>
-    <w:rsid w:val="00237AA7"/>
     <w:rsid w:val="002414B6"/>
     <w:rsid w:val="002422EB"/>
     <w:rsid w:val="00242397"/>
-    <w:rsid w:val="002446A7"/>
-    <w:rsid w:val="00246A2A"/>
     <w:rsid w:val="0024703B"/>
     <w:rsid w:val="00247A48"/>
     <w:rsid w:val="00250DD1"/>
-    <w:rsid w:val="00250E85"/>
     <w:rsid w:val="00251183"/>
     <w:rsid w:val="00251689"/>
     <w:rsid w:val="0025267C"/>
     <w:rsid w:val="00253B6B"/>
     <w:rsid w:val="00265656"/>
     <w:rsid w:val="00265E77"/>
     <w:rsid w:val="00266155"/>
-    <w:rsid w:val="00266E8A"/>
+    <w:rsid w:val="00271682"/>
+    <w:rsid w:val="00272120"/>
     <w:rsid w:val="0027270B"/>
-    <w:rsid w:val="0027799D"/>
-    <w:rsid w:val="00277B39"/>
     <w:rsid w:val="00282E7B"/>
-    <w:rsid w:val="00283278"/>
     <w:rsid w:val="002838C8"/>
     <w:rsid w:val="002845B4"/>
     <w:rsid w:val="00287D8F"/>
     <w:rsid w:val="00290805"/>
-    <w:rsid w:val="00290A4D"/>
     <w:rsid w:val="00290C2A"/>
     <w:rsid w:val="002931DD"/>
     <w:rsid w:val="00295140"/>
-    <w:rsid w:val="002A07F4"/>
     <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A21ED"/>
     <w:rsid w:val="002A30BF"/>
     <w:rsid w:val="002A3F88"/>
-    <w:rsid w:val="002A5924"/>
     <w:rsid w:val="002A710D"/>
     <w:rsid w:val="002B0F11"/>
     <w:rsid w:val="002B2E17"/>
     <w:rsid w:val="002B3339"/>
     <w:rsid w:val="002B6560"/>
-    <w:rsid w:val="002C0697"/>
+    <w:rsid w:val="002C3AFC"/>
     <w:rsid w:val="002C55FF"/>
     <w:rsid w:val="002C592B"/>
-    <w:rsid w:val="002D19C7"/>
     <w:rsid w:val="002D300D"/>
-    <w:rsid w:val="002D47DE"/>
+    <w:rsid w:val="002D6B42"/>
+    <w:rsid w:val="002D6C01"/>
     <w:rsid w:val="002E0CD4"/>
     <w:rsid w:val="002E3A90"/>
     <w:rsid w:val="002E46CC"/>
     <w:rsid w:val="002E4F48"/>
     <w:rsid w:val="002E62CB"/>
     <w:rsid w:val="002E6DF1"/>
     <w:rsid w:val="002E6ED9"/>
     <w:rsid w:val="002F0957"/>
-    <w:rsid w:val="002F10BF"/>
-    <w:rsid w:val="002F280C"/>
     <w:rsid w:val="002F41AD"/>
     <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F5C58"/>
+    <w:rsid w:val="002F6344"/>
+    <w:rsid w:val="002F6D4C"/>
     <w:rsid w:val="002F6DAA"/>
     <w:rsid w:val="002F71D5"/>
     <w:rsid w:val="00300013"/>
-    <w:rsid w:val="003017E5"/>
+    <w:rsid w:val="00300FA3"/>
     <w:rsid w:val="003020BB"/>
     <w:rsid w:val="00302266"/>
-    <w:rsid w:val="00303802"/>
+    <w:rsid w:val="00304239"/>
     <w:rsid w:val="00304393"/>
     <w:rsid w:val="00305AB2"/>
-    <w:rsid w:val="00310136"/>
+    <w:rsid w:val="00305ACB"/>
     <w:rsid w:val="0031032B"/>
-    <w:rsid w:val="00311070"/>
     <w:rsid w:val="00316E87"/>
     <w:rsid w:val="0032453E"/>
     <w:rsid w:val="00325053"/>
     <w:rsid w:val="003256AC"/>
     <w:rsid w:val="0033129D"/>
     <w:rsid w:val="003320ED"/>
     <w:rsid w:val="0033480E"/>
-    <w:rsid w:val="0033493E"/>
     <w:rsid w:val="00337123"/>
     <w:rsid w:val="00340FFC"/>
     <w:rsid w:val="00341866"/>
-    <w:rsid w:val="0034217C"/>
     <w:rsid w:val="0034378D"/>
+    <w:rsid w:val="00344291"/>
     <w:rsid w:val="003535E0"/>
     <w:rsid w:val="00355D02"/>
     <w:rsid w:val="003568DF"/>
+    <w:rsid w:val="00357BB1"/>
     <w:rsid w:val="00357C73"/>
     <w:rsid w:val="003615F4"/>
     <w:rsid w:val="00361607"/>
+    <w:rsid w:val="00363059"/>
     <w:rsid w:val="00366F56"/>
     <w:rsid w:val="00371306"/>
     <w:rsid w:val="003737C8"/>
-    <w:rsid w:val="00373B72"/>
     <w:rsid w:val="0037589D"/>
     <w:rsid w:val="00376BB1"/>
     <w:rsid w:val="00377E23"/>
     <w:rsid w:val="003803CC"/>
+    <w:rsid w:val="0038158A"/>
     <w:rsid w:val="00381AFF"/>
     <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003829CB"/>
     <w:rsid w:val="003837F1"/>
     <w:rsid w:val="003841FC"/>
     <w:rsid w:val="0038638B"/>
     <w:rsid w:val="003909E0"/>
     <w:rsid w:val="00391612"/>
     <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="0039408A"/>
     <w:rsid w:val="00395B15"/>
     <w:rsid w:val="00396026"/>
-    <w:rsid w:val="003960BC"/>
-    <w:rsid w:val="003A20A0"/>
     <w:rsid w:val="003A31B9"/>
     <w:rsid w:val="003A3E2F"/>
     <w:rsid w:val="003A6CCB"/>
     <w:rsid w:val="003B067B"/>
     <w:rsid w:val="003B10C4"/>
     <w:rsid w:val="003B1526"/>
     <w:rsid w:val="003B1F4F"/>
-    <w:rsid w:val="003B313C"/>
+    <w:rsid w:val="003B3049"/>
+    <w:rsid w:val="003B32D8"/>
     <w:rsid w:val="003B48EB"/>
     <w:rsid w:val="003B5CD1"/>
     <w:rsid w:val="003C084B"/>
+    <w:rsid w:val="003C30F5"/>
     <w:rsid w:val="003C33FF"/>
-    <w:rsid w:val="003C3E38"/>
     <w:rsid w:val="003C64A5"/>
     <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D1D34"/>
     <w:rsid w:val="003D216B"/>
     <w:rsid w:val="003D378C"/>
     <w:rsid w:val="003D3893"/>
     <w:rsid w:val="003D4BB7"/>
     <w:rsid w:val="003E0116"/>
     <w:rsid w:val="003E04B7"/>
-    <w:rsid w:val="003E1303"/>
     <w:rsid w:val="003E1762"/>
     <w:rsid w:val="003E26C3"/>
-    <w:rsid w:val="003E2D05"/>
+    <w:rsid w:val="003E3CB2"/>
+    <w:rsid w:val="003E78D2"/>
     <w:rsid w:val="003F0BC8"/>
     <w:rsid w:val="003F0D6C"/>
     <w:rsid w:val="003F0F26"/>
     <w:rsid w:val="003F12D9"/>
     <w:rsid w:val="003F1B4C"/>
-    <w:rsid w:val="003F2371"/>
     <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F5CEC"/>
     <w:rsid w:val="003F677F"/>
     <w:rsid w:val="004008F6"/>
-    <w:rsid w:val="00407873"/>
     <w:rsid w:val="00412BBE"/>
     <w:rsid w:val="0041440C"/>
     <w:rsid w:val="00414B20"/>
-    <w:rsid w:val="00415F38"/>
+    <w:rsid w:val="004162EB"/>
     <w:rsid w:val="00417DE3"/>
     <w:rsid w:val="00420850"/>
-    <w:rsid w:val="004238C8"/>
     <w:rsid w:val="00423968"/>
     <w:rsid w:val="00427054"/>
     <w:rsid w:val="004304B1"/>
     <w:rsid w:val="00432DA8"/>
     <w:rsid w:val="0043320A"/>
     <w:rsid w:val="004332E3"/>
     <w:rsid w:val="004371A3"/>
     <w:rsid w:val="0043722B"/>
     <w:rsid w:val="004403A1"/>
-    <w:rsid w:val="00441519"/>
-    <w:rsid w:val="00443493"/>
+    <w:rsid w:val="00442E3C"/>
     <w:rsid w:val="00446960"/>
     <w:rsid w:val="00446F37"/>
     <w:rsid w:val="004518A6"/>
     <w:rsid w:val="00453E1D"/>
     <w:rsid w:val="00454589"/>
+    <w:rsid w:val="0045585E"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00457550"/>
     <w:rsid w:val="00457B74"/>
     <w:rsid w:val="00461B2A"/>
-    <w:rsid w:val="00461F65"/>
     <w:rsid w:val="004620A4"/>
-    <w:rsid w:val="00462E99"/>
+    <w:rsid w:val="00465E4E"/>
+    <w:rsid w:val="004717B9"/>
+    <w:rsid w:val="0047496C"/>
     <w:rsid w:val="00474C50"/>
     <w:rsid w:val="004771F9"/>
     <w:rsid w:val="0047743C"/>
-    <w:rsid w:val="00477DB8"/>
-    <w:rsid w:val="0048425D"/>
     <w:rsid w:val="00486006"/>
     <w:rsid w:val="00486136"/>
     <w:rsid w:val="00486BAD"/>
     <w:rsid w:val="00486BBE"/>
     <w:rsid w:val="00487123"/>
-    <w:rsid w:val="00493021"/>
+    <w:rsid w:val="004908DF"/>
+    <w:rsid w:val="00491B5D"/>
     <w:rsid w:val="00495A75"/>
     <w:rsid w:val="00495CAE"/>
-    <w:rsid w:val="004A01F5"/>
     <w:rsid w:val="004A1BD5"/>
     <w:rsid w:val="004A3A2F"/>
-    <w:rsid w:val="004A411A"/>
-    <w:rsid w:val="004A4CCD"/>
     <w:rsid w:val="004A61E1"/>
-    <w:rsid w:val="004A6523"/>
+    <w:rsid w:val="004B1C20"/>
     <w:rsid w:val="004B2344"/>
     <w:rsid w:val="004B3AC7"/>
     <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B6C13"/>
     <w:rsid w:val="004B798E"/>
-    <w:rsid w:val="004C1F03"/>
     <w:rsid w:val="004C2ABD"/>
-    <w:rsid w:val="004C33DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C581A"/>
     <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C7E83"/>
+    <w:rsid w:val="004D1519"/>
     <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D53AD"/>
+    <w:rsid w:val="004D60C4"/>
     <w:rsid w:val="004D6746"/>
     <w:rsid w:val="004D767B"/>
-    <w:rsid w:val="004D7E88"/>
+    <w:rsid w:val="004E0DC3"/>
     <w:rsid w:val="004E0F32"/>
     <w:rsid w:val="004E23A1"/>
     <w:rsid w:val="004E23EA"/>
-    <w:rsid w:val="004E248B"/>
     <w:rsid w:val="004E493C"/>
     <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E69E8"/>
     <w:rsid w:val="004E7092"/>
     <w:rsid w:val="004E7ECE"/>
     <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F50C6"/>
     <w:rsid w:val="004F6F64"/>
-    <w:rsid w:val="004F77E0"/>
     <w:rsid w:val="005004EC"/>
     <w:rsid w:val="00506AAE"/>
     <w:rsid w:val="00517756"/>
     <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="0052144E"/>
     <w:rsid w:val="00523C53"/>
-    <w:rsid w:val="00525C0A"/>
     <w:rsid w:val="00527B8F"/>
     <w:rsid w:val="00530C00"/>
+    <w:rsid w:val="00534D54"/>
     <w:rsid w:val="00536483"/>
     <w:rsid w:val="0053740A"/>
     <w:rsid w:val="00542012"/>
     <w:rsid w:val="00543DF5"/>
-    <w:rsid w:val="00543F2B"/>
     <w:rsid w:val="00545A61"/>
-    <w:rsid w:val="005468E0"/>
     <w:rsid w:val="0055260D"/>
     <w:rsid w:val="00555422"/>
     <w:rsid w:val="00555810"/>
-    <w:rsid w:val="00557C18"/>
+    <w:rsid w:val="00557E56"/>
     <w:rsid w:val="00562DCA"/>
     <w:rsid w:val="0056568F"/>
-    <w:rsid w:val="00571698"/>
+    <w:rsid w:val="00571F1E"/>
     <w:rsid w:val="0057436C"/>
-    <w:rsid w:val="00575624"/>
     <w:rsid w:val="00575DE3"/>
-    <w:rsid w:val="00581B4A"/>
+    <w:rsid w:val="00580519"/>
+    <w:rsid w:val="005821C0"/>
     <w:rsid w:val="005822FD"/>
     <w:rsid w:val="00582578"/>
     <w:rsid w:val="00582B7B"/>
     <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="005871BB"/>
     <w:rsid w:val="00590B72"/>
     <w:rsid w:val="00592420"/>
-    <w:rsid w:val="005963A7"/>
     <w:rsid w:val="00597DE9"/>
     <w:rsid w:val="00597FED"/>
     <w:rsid w:val="005A4CBE"/>
     <w:rsid w:val="005B04A8"/>
     <w:rsid w:val="005B1353"/>
+    <w:rsid w:val="005B17C7"/>
     <w:rsid w:val="005B1FD0"/>
     <w:rsid w:val="005B28AD"/>
     <w:rsid w:val="005B328D"/>
     <w:rsid w:val="005B3503"/>
     <w:rsid w:val="005B3EE7"/>
     <w:rsid w:val="005B4DCD"/>
     <w:rsid w:val="005B4FAD"/>
     <w:rsid w:val="005B5327"/>
     <w:rsid w:val="005B78F5"/>
+    <w:rsid w:val="005C2675"/>
     <w:rsid w:val="005C276A"/>
     <w:rsid w:val="005C7CCF"/>
-    <w:rsid w:val="005D0AD9"/>
     <w:rsid w:val="005D0C97"/>
-    <w:rsid w:val="005D2300"/>
     <w:rsid w:val="005D380C"/>
-    <w:rsid w:val="005D3B2E"/>
     <w:rsid w:val="005D4F7F"/>
     <w:rsid w:val="005D63C3"/>
     <w:rsid w:val="005D6E04"/>
     <w:rsid w:val="005D764C"/>
     <w:rsid w:val="005D7A12"/>
     <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005E60BB"/>
     <w:rsid w:val="005F0542"/>
     <w:rsid w:val="005F0F72"/>
     <w:rsid w:val="005F1C1F"/>
     <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F3640"/>
     <w:rsid w:val="005F38FB"/>
-    <w:rsid w:val="005F773B"/>
     <w:rsid w:val="00602D3B"/>
     <w:rsid w:val="0060326F"/>
-    <w:rsid w:val="0060455A"/>
+    <w:rsid w:val="00604EAC"/>
     <w:rsid w:val="00606EA1"/>
-    <w:rsid w:val="00612286"/>
     <w:rsid w:val="006128F0"/>
     <w:rsid w:val="0061726B"/>
     <w:rsid w:val="00617B81"/>
     <w:rsid w:val="0062387A"/>
-    <w:rsid w:val="00627B63"/>
+    <w:rsid w:val="00631E2A"/>
     <w:rsid w:val="0063377D"/>
     <w:rsid w:val="006344BE"/>
     <w:rsid w:val="00634A66"/>
-    <w:rsid w:val="006358BF"/>
     <w:rsid w:val="00640062"/>
     <w:rsid w:val="00640336"/>
-    <w:rsid w:val="00640AF5"/>
     <w:rsid w:val="00640FC9"/>
     <w:rsid w:val="006414D3"/>
-    <w:rsid w:val="00642CCA"/>
     <w:rsid w:val="006432F2"/>
-    <w:rsid w:val="0064414A"/>
-    <w:rsid w:val="00652617"/>
+    <w:rsid w:val="006462BA"/>
+    <w:rsid w:val="00650594"/>
     <w:rsid w:val="0065320F"/>
     <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654252"/>
     <w:rsid w:val="00654E13"/>
-    <w:rsid w:val="00657293"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00665D44"/>
+    <w:rsid w:val="00657E33"/>
     <w:rsid w:val="00666CDA"/>
     <w:rsid w:val="00667489"/>
     <w:rsid w:val="00670D44"/>
     <w:rsid w:val="00673F4C"/>
     <w:rsid w:val="00674D01"/>
     <w:rsid w:val="00676AFC"/>
     <w:rsid w:val="0067760F"/>
     <w:rsid w:val="0067780B"/>
     <w:rsid w:val="006807CD"/>
-    <w:rsid w:val="0068232E"/>
     <w:rsid w:val="00682D43"/>
     <w:rsid w:val="0068507D"/>
+    <w:rsid w:val="006852C5"/>
     <w:rsid w:val="006854F5"/>
-    <w:rsid w:val="00685A75"/>
+    <w:rsid w:val="006857F5"/>
     <w:rsid w:val="00685BAF"/>
     <w:rsid w:val="0068654E"/>
+    <w:rsid w:val="0068704A"/>
     <w:rsid w:val="00690463"/>
     <w:rsid w:val="00690F2B"/>
-    <w:rsid w:val="006978C7"/>
+    <w:rsid w:val="006952A8"/>
     <w:rsid w:val="006A0D03"/>
     <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A67E0"/>
     <w:rsid w:val="006B12CB"/>
-    <w:rsid w:val="006B1F5D"/>
     <w:rsid w:val="006B5916"/>
-    <w:rsid w:val="006B750D"/>
+    <w:rsid w:val="006B5EF0"/>
     <w:rsid w:val="006C4775"/>
     <w:rsid w:val="006C4F4A"/>
     <w:rsid w:val="006C5E80"/>
     <w:rsid w:val="006C7CEE"/>
     <w:rsid w:val="006D075E"/>
     <w:rsid w:val="006D09DC"/>
     <w:rsid w:val="006D3509"/>
-    <w:rsid w:val="006D4528"/>
+    <w:rsid w:val="006D7960"/>
     <w:rsid w:val="006D7C6E"/>
     <w:rsid w:val="006E12C0"/>
     <w:rsid w:val="006E15A2"/>
     <w:rsid w:val="006E2F95"/>
-    <w:rsid w:val="006E5874"/>
+    <w:rsid w:val="006E6A39"/>
     <w:rsid w:val="006F148B"/>
-    <w:rsid w:val="006F435D"/>
     <w:rsid w:val="006F4AD3"/>
-    <w:rsid w:val="006F62B1"/>
+    <w:rsid w:val="006F7082"/>
     <w:rsid w:val="006F741A"/>
+    <w:rsid w:val="007005C9"/>
     <w:rsid w:val="007006B3"/>
+    <w:rsid w:val="00703DE7"/>
     <w:rsid w:val="00705EAF"/>
     <w:rsid w:val="0070773E"/>
     <w:rsid w:val="007101CC"/>
-    <w:rsid w:val="00713618"/>
     <w:rsid w:val="00713F55"/>
     <w:rsid w:val="00715C55"/>
     <w:rsid w:val="00717A38"/>
     <w:rsid w:val="00722591"/>
     <w:rsid w:val="007237C7"/>
+    <w:rsid w:val="00724DC9"/>
     <w:rsid w:val="00724E3B"/>
     <w:rsid w:val="00725BF4"/>
     <w:rsid w:val="00725EEA"/>
     <w:rsid w:val="007276B6"/>
     <w:rsid w:val="00730CE9"/>
     <w:rsid w:val="0073373D"/>
     <w:rsid w:val="00737246"/>
     <w:rsid w:val="0074263C"/>
     <w:rsid w:val="007439DB"/>
-    <w:rsid w:val="00746E9B"/>
-    <w:rsid w:val="00751A40"/>
+    <w:rsid w:val="00746D02"/>
     <w:rsid w:val="007568D8"/>
-    <w:rsid w:val="0075746C"/>
     <w:rsid w:val="00765316"/>
     <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00775AE1"/>
     <w:rsid w:val="00775BFF"/>
     <w:rsid w:val="0077719D"/>
     <w:rsid w:val="00780DF0"/>
     <w:rsid w:val="007810B7"/>
     <w:rsid w:val="00782F0F"/>
     <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="007853CA"/>
     <w:rsid w:val="00787482"/>
-    <w:rsid w:val="00791AC2"/>
     <w:rsid w:val="00792FD6"/>
-    <w:rsid w:val="00793779"/>
     <w:rsid w:val="007A286D"/>
     <w:rsid w:val="007A314D"/>
     <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A718F"/>
     <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B0C32"/>
+    <w:rsid w:val="007B1F21"/>
     <w:rsid w:val="007B1FF8"/>
     <w:rsid w:val="007B20CF"/>
     <w:rsid w:val="007B2499"/>
     <w:rsid w:val="007B72E1"/>
     <w:rsid w:val="007B783A"/>
-    <w:rsid w:val="007C0A52"/>
+    <w:rsid w:val="007C0915"/>
     <w:rsid w:val="007C1B95"/>
     <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C51E8"/>
+    <w:rsid w:val="007C528A"/>
+    <w:rsid w:val="007C5517"/>
     <w:rsid w:val="007C796D"/>
-    <w:rsid w:val="007D0997"/>
-    <w:rsid w:val="007D13D3"/>
+    <w:rsid w:val="007D22DF"/>
     <w:rsid w:val="007D3B60"/>
     <w:rsid w:val="007D4796"/>
     <w:rsid w:val="007D73FB"/>
     <w:rsid w:val="007D7996"/>
-    <w:rsid w:val="007E2B09"/>
+    <w:rsid w:val="007E1AAF"/>
     <w:rsid w:val="007E2F2D"/>
-    <w:rsid w:val="007F06F1"/>
     <w:rsid w:val="007F1375"/>
     <w:rsid w:val="007F1433"/>
     <w:rsid w:val="007F1491"/>
     <w:rsid w:val="007F2F03"/>
     <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="00804FD9"/>
     <w:rsid w:val="008066AD"/>
     <w:rsid w:val="00813740"/>
     <w:rsid w:val="00814AF1"/>
     <w:rsid w:val="0081517F"/>
     <w:rsid w:val="00815370"/>
-    <w:rsid w:val="008202F1"/>
     <w:rsid w:val="0082153D"/>
-    <w:rsid w:val="00822FCA"/>
-    <w:rsid w:val="008237EA"/>
     <w:rsid w:val="008255AA"/>
     <w:rsid w:val="00827A5D"/>
     <w:rsid w:val="00827B33"/>
     <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008333DA"/>
     <w:rsid w:val="008334BF"/>
     <w:rsid w:val="00836B8C"/>
     <w:rsid w:val="00840062"/>
     <w:rsid w:val="008410C5"/>
     <w:rsid w:val="00843FDD"/>
     <w:rsid w:val="00846C08"/>
-    <w:rsid w:val="00850E05"/>
     <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00853D93"/>
     <w:rsid w:val="00856A55"/>
     <w:rsid w:val="00856BDB"/>
     <w:rsid w:val="00857675"/>
     <w:rsid w:val="00866F8B"/>
-    <w:rsid w:val="00870424"/>
     <w:rsid w:val="00871AE0"/>
     <w:rsid w:val="00872C48"/>
     <w:rsid w:val="00875EC3"/>
     <w:rsid w:val="008763E7"/>
-    <w:rsid w:val="00876798"/>
     <w:rsid w:val="008808C5"/>
-    <w:rsid w:val="00880B0F"/>
+    <w:rsid w:val="00881133"/>
     <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="008827BE"/>
     <w:rsid w:val="00883C78"/>
     <w:rsid w:val="00885159"/>
     <w:rsid w:val="00885214"/>
     <w:rsid w:val="00887615"/>
     <w:rsid w:val="00890052"/>
-    <w:rsid w:val="00892B34"/>
-    <w:rsid w:val="00893C1C"/>
     <w:rsid w:val="00894E3A"/>
     <w:rsid w:val="00895A2F"/>
     <w:rsid w:val="00896EBD"/>
-    <w:rsid w:val="0089701D"/>
-    <w:rsid w:val="008A37A0"/>
     <w:rsid w:val="008A5665"/>
-    <w:rsid w:val="008A747A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B0D3C"/>
+    <w:rsid w:val="008B0374"/>
     <w:rsid w:val="008B24A8"/>
     <w:rsid w:val="008B25E4"/>
     <w:rsid w:val="008B3D78"/>
     <w:rsid w:val="008C261B"/>
     <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C4FD7"/>
     <w:rsid w:val="008C7882"/>
     <w:rsid w:val="008D2261"/>
-    <w:rsid w:val="008D259E"/>
+    <w:rsid w:val="008D29BD"/>
     <w:rsid w:val="008D4C28"/>
     <w:rsid w:val="008D577B"/>
-    <w:rsid w:val="008D6EB3"/>
-    <w:rsid w:val="008D765F"/>
     <w:rsid w:val="008D7A98"/>
     <w:rsid w:val="008D7D0B"/>
     <w:rsid w:val="008E17C4"/>
     <w:rsid w:val="008E45C4"/>
-    <w:rsid w:val="008E5D02"/>
+    <w:rsid w:val="008E5A5F"/>
     <w:rsid w:val="008E64B1"/>
     <w:rsid w:val="008E64FA"/>
     <w:rsid w:val="008E74ED"/>
     <w:rsid w:val="008F09C7"/>
+    <w:rsid w:val="008F25EF"/>
     <w:rsid w:val="008F4DEF"/>
     <w:rsid w:val="00903D0D"/>
     <w:rsid w:val="009048E1"/>
     <w:rsid w:val="00904DC4"/>
     <w:rsid w:val="0090598C"/>
     <w:rsid w:val="009071BB"/>
     <w:rsid w:val="00912777"/>
     <w:rsid w:val="0091335F"/>
     <w:rsid w:val="00913885"/>
     <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00921565"/>
     <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="00925F58"/>
     <w:rsid w:val="00926C69"/>
     <w:rsid w:val="009311ED"/>
     <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00931F7F"/>
     <w:rsid w:val="00933D18"/>
-    <w:rsid w:val="00940385"/>
+    <w:rsid w:val="00941290"/>
+    <w:rsid w:val="00941BC6"/>
     <w:rsid w:val="00942221"/>
     <w:rsid w:val="00944BB5"/>
     <w:rsid w:val="00944FE0"/>
-    <w:rsid w:val="00950D28"/>
     <w:rsid w:val="00950FBB"/>
     <w:rsid w:val="00951118"/>
     <w:rsid w:val="0095122F"/>
     <w:rsid w:val="00953349"/>
     <w:rsid w:val="00953E4C"/>
     <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00956A91"/>
     <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00962170"/>
+    <w:rsid w:val="00964250"/>
     <w:rsid w:val="00964F03"/>
     <w:rsid w:val="00964F6D"/>
     <w:rsid w:val="00966F1F"/>
-    <w:rsid w:val="00973160"/>
+    <w:rsid w:val="009700A1"/>
     <w:rsid w:val="00975676"/>
+    <w:rsid w:val="0097607B"/>
     <w:rsid w:val="00976467"/>
     <w:rsid w:val="00976D32"/>
-    <w:rsid w:val="0098248F"/>
     <w:rsid w:val="009844F7"/>
     <w:rsid w:val="009922AD"/>
     <w:rsid w:val="009938F7"/>
     <w:rsid w:val="00995A7D"/>
     <w:rsid w:val="00995C39"/>
     <w:rsid w:val="0099636C"/>
     <w:rsid w:val="009A05AA"/>
     <w:rsid w:val="009A27C8"/>
     <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A43E7"/>
+    <w:rsid w:val="009A46CC"/>
     <w:rsid w:val="009A6509"/>
     <w:rsid w:val="009A6E2F"/>
     <w:rsid w:val="009A7DDF"/>
     <w:rsid w:val="009B2969"/>
     <w:rsid w:val="009B2C7E"/>
     <w:rsid w:val="009B2FD0"/>
     <w:rsid w:val="009B3595"/>
-    <w:rsid w:val="009B3C06"/>
     <w:rsid w:val="009B6DBD"/>
     <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C26FA"/>
     <w:rsid w:val="009C2E47"/>
     <w:rsid w:val="009C3239"/>
-    <w:rsid w:val="009C5D56"/>
     <w:rsid w:val="009C6BFB"/>
-    <w:rsid w:val="009D0161"/>
     <w:rsid w:val="009D0C05"/>
-    <w:rsid w:val="009D13B1"/>
+    <w:rsid w:val="009E232C"/>
     <w:rsid w:val="009E2C00"/>
     <w:rsid w:val="009E49AD"/>
     <w:rsid w:val="009E4CC5"/>
     <w:rsid w:val="009E70F4"/>
     <w:rsid w:val="009E72A3"/>
-    <w:rsid w:val="009F0004"/>
-    <w:rsid w:val="009F00BB"/>
     <w:rsid w:val="009F1AD2"/>
-    <w:rsid w:val="009F3F4C"/>
-    <w:rsid w:val="00A002DC"/>
+    <w:rsid w:val="009F31E2"/>
+    <w:rsid w:val="009F5947"/>
+    <w:rsid w:val="00A00A4A"/>
     <w:rsid w:val="00A00C78"/>
-    <w:rsid w:val="00A00D80"/>
+    <w:rsid w:val="00A012BB"/>
     <w:rsid w:val="00A0479E"/>
     <w:rsid w:val="00A07979"/>
     <w:rsid w:val="00A1064D"/>
     <w:rsid w:val="00A11755"/>
-    <w:rsid w:val="00A169A9"/>
-    <w:rsid w:val="00A17CB6"/>
     <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A22852"/>
     <w:rsid w:val="00A24016"/>
-    <w:rsid w:val="00A250B3"/>
     <w:rsid w:val="00A265BF"/>
     <w:rsid w:val="00A26F44"/>
     <w:rsid w:val="00A34FAB"/>
-    <w:rsid w:val="00A40FDB"/>
     <w:rsid w:val="00A42C43"/>
     <w:rsid w:val="00A4313D"/>
     <w:rsid w:val="00A50120"/>
-    <w:rsid w:val="00A5235E"/>
     <w:rsid w:val="00A551F8"/>
     <w:rsid w:val="00A60351"/>
     <w:rsid w:val="00A61C6D"/>
     <w:rsid w:val="00A63015"/>
     <w:rsid w:val="00A6387B"/>
     <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A678D9"/>
     <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A752F6"/>
+    <w:rsid w:val="00A755F0"/>
     <w:rsid w:val="00A75E23"/>
     <w:rsid w:val="00A766D3"/>
-    <w:rsid w:val="00A821E9"/>
+    <w:rsid w:val="00A76775"/>
+    <w:rsid w:val="00A76EDA"/>
+    <w:rsid w:val="00A814EC"/>
     <w:rsid w:val="00A82AA0"/>
     <w:rsid w:val="00A82F8A"/>
     <w:rsid w:val="00A84622"/>
     <w:rsid w:val="00A84BF0"/>
-    <w:rsid w:val="00A86152"/>
+    <w:rsid w:val="00A87B7F"/>
+    <w:rsid w:val="00A91DB4"/>
     <w:rsid w:val="00A9226B"/>
-    <w:rsid w:val="00A92775"/>
+    <w:rsid w:val="00A92D92"/>
     <w:rsid w:val="00A9575C"/>
     <w:rsid w:val="00A95B56"/>
     <w:rsid w:val="00A95E81"/>
     <w:rsid w:val="00A969AF"/>
-    <w:rsid w:val="00A96E40"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA7FA4"/>
     <w:rsid w:val="00AB1A2E"/>
     <w:rsid w:val="00AB328A"/>
-    <w:rsid w:val="00AB39F5"/>
     <w:rsid w:val="00AB4918"/>
     <w:rsid w:val="00AB4BC8"/>
     <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7715"/>
     <w:rsid w:val="00AB7BE8"/>
-    <w:rsid w:val="00AC3422"/>
+    <w:rsid w:val="00AC5767"/>
+    <w:rsid w:val="00AC7378"/>
     <w:rsid w:val="00AD0710"/>
     <w:rsid w:val="00AD279C"/>
     <w:rsid w:val="00AD3D0A"/>
     <w:rsid w:val="00AD4DB9"/>
-    <w:rsid w:val="00AD5E04"/>
     <w:rsid w:val="00AD6165"/>
     <w:rsid w:val="00AD63C0"/>
-    <w:rsid w:val="00AD7218"/>
-    <w:rsid w:val="00AD7F0E"/>
+    <w:rsid w:val="00AE00A5"/>
+    <w:rsid w:val="00AE1D62"/>
+    <w:rsid w:val="00AE3398"/>
     <w:rsid w:val="00AE35B2"/>
-    <w:rsid w:val="00AE6049"/>
     <w:rsid w:val="00AE6AA0"/>
-    <w:rsid w:val="00AF0F9E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B01B73"/>
+    <w:rsid w:val="00B1096B"/>
     <w:rsid w:val="00B113B9"/>
-    <w:rsid w:val="00B115E7"/>
     <w:rsid w:val="00B119A2"/>
     <w:rsid w:val="00B11CF4"/>
+    <w:rsid w:val="00B15479"/>
     <w:rsid w:val="00B15E48"/>
     <w:rsid w:val="00B177F2"/>
     <w:rsid w:val="00B201F1"/>
     <w:rsid w:val="00B2603F"/>
-    <w:rsid w:val="00B2644B"/>
-    <w:rsid w:val="00B27381"/>
     <w:rsid w:val="00B302B7"/>
     <w:rsid w:val="00B304E7"/>
     <w:rsid w:val="00B318B6"/>
-    <w:rsid w:val="00B32E40"/>
+    <w:rsid w:val="00B325DB"/>
     <w:rsid w:val="00B33D97"/>
     <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B410B5"/>
+    <w:rsid w:val="00B414E4"/>
     <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B43EBF"/>
     <w:rsid w:val="00B44468"/>
     <w:rsid w:val="00B53F7B"/>
-    <w:rsid w:val="00B5497C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B57739"/>
     <w:rsid w:val="00B60AC9"/>
-    <w:rsid w:val="00B6133A"/>
-    <w:rsid w:val="00B619A5"/>
     <w:rsid w:val="00B631DE"/>
+    <w:rsid w:val="00B636E2"/>
     <w:rsid w:val="00B67323"/>
-    <w:rsid w:val="00B705C5"/>
-    <w:rsid w:val="00B71230"/>
     <w:rsid w:val="00B715F2"/>
-    <w:rsid w:val="00B71E4A"/>
+    <w:rsid w:val="00B72945"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428E"/>
     <w:rsid w:val="00B74B67"/>
-    <w:rsid w:val="00B74EAB"/>
     <w:rsid w:val="00B779AA"/>
     <w:rsid w:val="00B81C95"/>
     <w:rsid w:val="00B82330"/>
-    <w:rsid w:val="00B8246F"/>
     <w:rsid w:val="00B82ED4"/>
     <w:rsid w:val="00B8424F"/>
     <w:rsid w:val="00B86896"/>
     <w:rsid w:val="00B875A6"/>
-    <w:rsid w:val="00B901C0"/>
     <w:rsid w:val="00B93E4C"/>
     <w:rsid w:val="00B94A1B"/>
-    <w:rsid w:val="00B95469"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BA3380"/>
     <w:rsid w:val="00BA5C89"/>
-    <w:rsid w:val="00BA7DD7"/>
     <w:rsid w:val="00BB04EB"/>
-    <w:rsid w:val="00BB0524"/>
     <w:rsid w:val="00BB2539"/>
     <w:rsid w:val="00BB4CE2"/>
-    <w:rsid w:val="00BB5392"/>
-    <w:rsid w:val="00BB5C91"/>
     <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6569"/>
     <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB6AAC"/>
+    <w:rsid w:val="00BB7C89"/>
     <w:rsid w:val="00BC0EFB"/>
-    <w:rsid w:val="00BC2AF1"/>
     <w:rsid w:val="00BC2E39"/>
-    <w:rsid w:val="00BD230B"/>
     <w:rsid w:val="00BD2364"/>
     <w:rsid w:val="00BD28E3"/>
     <w:rsid w:val="00BD55A9"/>
     <w:rsid w:val="00BE117E"/>
     <w:rsid w:val="00BE168C"/>
     <w:rsid w:val="00BE238C"/>
     <w:rsid w:val="00BE3261"/>
-    <w:rsid w:val="00BE76A1"/>
     <w:rsid w:val="00BF00EF"/>
     <w:rsid w:val="00BF58FC"/>
-    <w:rsid w:val="00BF6CF1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C01990"/>
     <w:rsid w:val="00C01B97"/>
     <w:rsid w:val="00C01F77"/>
     <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C03E83"/>
     <w:rsid w:val="00C05321"/>
     <w:rsid w:val="00C06AE4"/>
     <w:rsid w:val="00C114FF"/>
     <w:rsid w:val="00C11D49"/>
     <w:rsid w:val="00C11EA9"/>
+    <w:rsid w:val="00C1446B"/>
     <w:rsid w:val="00C14DB8"/>
     <w:rsid w:val="00C171A1"/>
     <w:rsid w:val="00C171A4"/>
     <w:rsid w:val="00C17F12"/>
     <w:rsid w:val="00C20734"/>
     <w:rsid w:val="00C213A4"/>
     <w:rsid w:val="00C21C1A"/>
     <w:rsid w:val="00C237E9"/>
-    <w:rsid w:val="00C24CB3"/>
+    <w:rsid w:val="00C30D40"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C4010F"/>
     <w:rsid w:val="00C40928"/>
     <w:rsid w:val="00C40CFF"/>
     <w:rsid w:val="00C42697"/>
     <w:rsid w:val="00C43F01"/>
     <w:rsid w:val="00C465B0"/>
     <w:rsid w:val="00C47552"/>
     <w:rsid w:val="00C57A81"/>
     <w:rsid w:val="00C60193"/>
     <w:rsid w:val="00C634D4"/>
     <w:rsid w:val="00C63AA5"/>
     <w:rsid w:val="00C65071"/>
     <w:rsid w:val="00C65150"/>
     <w:rsid w:val="00C662E3"/>
-    <w:rsid w:val="00C66734"/>
     <w:rsid w:val="00C6727C"/>
     <w:rsid w:val="00C6744C"/>
     <w:rsid w:val="00C73134"/>
     <w:rsid w:val="00C73F6D"/>
     <w:rsid w:val="00C74F6E"/>
     <w:rsid w:val="00C77FA4"/>
     <w:rsid w:val="00C77FFA"/>
     <w:rsid w:val="00C80401"/>
     <w:rsid w:val="00C81C97"/>
     <w:rsid w:val="00C828CF"/>
-    <w:rsid w:val="00C82EC6"/>
     <w:rsid w:val="00C840C2"/>
     <w:rsid w:val="00C84101"/>
     <w:rsid w:val="00C8535F"/>
     <w:rsid w:val="00C90EDA"/>
-    <w:rsid w:val="00C91C40"/>
     <w:rsid w:val="00C93C62"/>
-    <w:rsid w:val="00C9540E"/>
     <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA2DEF"/>
+    <w:rsid w:val="00CA60C5"/>
     <w:rsid w:val="00CB680E"/>
-    <w:rsid w:val="00CC015E"/>
     <w:rsid w:val="00CC1E65"/>
     <w:rsid w:val="00CC567A"/>
-    <w:rsid w:val="00CC587A"/>
-    <w:rsid w:val="00CC5B8E"/>
     <w:rsid w:val="00CC71F2"/>
-    <w:rsid w:val="00CC7B92"/>
     <w:rsid w:val="00CC7C87"/>
-    <w:rsid w:val="00CD0B4C"/>
     <w:rsid w:val="00CD4059"/>
     <w:rsid w:val="00CD4E5A"/>
     <w:rsid w:val="00CD51E4"/>
     <w:rsid w:val="00CD6AFD"/>
     <w:rsid w:val="00CE03CE"/>
     <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1350"/>
     <w:rsid w:val="00CE1A6A"/>
-    <w:rsid w:val="00CE6911"/>
     <w:rsid w:val="00CF0152"/>
     <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D00245"/>
     <w:rsid w:val="00D028A9"/>
     <w:rsid w:val="00D0359D"/>
     <w:rsid w:val="00D04DED"/>
     <w:rsid w:val="00D1089A"/>
     <w:rsid w:val="00D116BD"/>
-    <w:rsid w:val="00D11D77"/>
-    <w:rsid w:val="00D12248"/>
     <w:rsid w:val="00D2001A"/>
     <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D21CC8"/>
     <w:rsid w:val="00D26B62"/>
-    <w:rsid w:val="00D32198"/>
+    <w:rsid w:val="00D26CB3"/>
     <w:rsid w:val="00D32624"/>
     <w:rsid w:val="00D32D88"/>
-    <w:rsid w:val="00D35438"/>
     <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D36E27"/>
     <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D40CF1"/>
     <w:rsid w:val="00D42DCB"/>
     <w:rsid w:val="00D45482"/>
     <w:rsid w:val="00D46DF2"/>
     <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CDC"/>
     <w:rsid w:val="00D51C8D"/>
     <w:rsid w:val="00D5338C"/>
     <w:rsid w:val="00D606B2"/>
     <w:rsid w:val="00D61B0A"/>
     <w:rsid w:val="00D625A7"/>
     <w:rsid w:val="00D64074"/>
-    <w:rsid w:val="00D6460F"/>
     <w:rsid w:val="00D64F1A"/>
     <w:rsid w:val="00D65777"/>
-    <w:rsid w:val="00D726DC"/>
+    <w:rsid w:val="00D67572"/>
     <w:rsid w:val="00D728A0"/>
     <w:rsid w:val="00D83661"/>
-    <w:rsid w:val="00D84A02"/>
+    <w:rsid w:val="00D870FE"/>
+    <w:rsid w:val="00D9267B"/>
     <w:rsid w:val="00D95C60"/>
+    <w:rsid w:val="00D95DCC"/>
     <w:rsid w:val="00D9713B"/>
     <w:rsid w:val="00D97E7D"/>
-    <w:rsid w:val="00DB0B33"/>
+    <w:rsid w:val="00DA6058"/>
+    <w:rsid w:val="00DB1380"/>
     <w:rsid w:val="00DB20E5"/>
-    <w:rsid w:val="00DB2AED"/>
     <w:rsid w:val="00DB3439"/>
     <w:rsid w:val="00DB3618"/>
     <w:rsid w:val="00DB468A"/>
-    <w:rsid w:val="00DB62F7"/>
     <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC4427"/>
     <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC557B"/>
+    <w:rsid w:val="00DC58CF"/>
     <w:rsid w:val="00DC6087"/>
     <w:rsid w:val="00DC64FD"/>
     <w:rsid w:val="00DD07D7"/>
     <w:rsid w:val="00DD53C3"/>
     <w:rsid w:val="00DD6D15"/>
     <w:rsid w:val="00DE0CB0"/>
     <w:rsid w:val="00DE127F"/>
     <w:rsid w:val="00DE424A"/>
     <w:rsid w:val="00DE4419"/>
     <w:rsid w:val="00DE67C4"/>
     <w:rsid w:val="00DF0ACA"/>
     <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2CA0"/>
     <w:rsid w:val="00DF4CE9"/>
     <w:rsid w:val="00DF77CF"/>
     <w:rsid w:val="00E026E8"/>
     <w:rsid w:val="00E060F7"/>
-    <w:rsid w:val="00E12EE7"/>
     <w:rsid w:val="00E14C47"/>
-    <w:rsid w:val="00E167CF"/>
     <w:rsid w:val="00E174FA"/>
     <w:rsid w:val="00E22698"/>
-    <w:rsid w:val="00E25674"/>
     <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E30469"/>
     <w:rsid w:val="00E3076B"/>
     <w:rsid w:val="00E33224"/>
-    <w:rsid w:val="00E353BF"/>
-    <w:rsid w:val="00E3616B"/>
     <w:rsid w:val="00E3725B"/>
     <w:rsid w:val="00E434D1"/>
-    <w:rsid w:val="00E444EA"/>
-    <w:rsid w:val="00E50E85"/>
+    <w:rsid w:val="00E51EC7"/>
+    <w:rsid w:val="00E52096"/>
+    <w:rsid w:val="00E567B0"/>
     <w:rsid w:val="00E56CBB"/>
-    <w:rsid w:val="00E57E00"/>
     <w:rsid w:val="00E6096F"/>
     <w:rsid w:val="00E61950"/>
     <w:rsid w:val="00E61E51"/>
     <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E6707D"/>
     <w:rsid w:val="00E70337"/>
     <w:rsid w:val="00E70E7C"/>
     <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72606"/>
     <w:rsid w:val="00E73C3E"/>
     <w:rsid w:val="00E74050"/>
     <w:rsid w:val="00E745AC"/>
     <w:rsid w:val="00E75BB6"/>
-    <w:rsid w:val="00E75CD5"/>
-    <w:rsid w:val="00E81EE5"/>
     <w:rsid w:val="00E82496"/>
     <w:rsid w:val="00E834CD"/>
-    <w:rsid w:val="00E84696"/>
     <w:rsid w:val="00E846DC"/>
     <w:rsid w:val="00E84E9D"/>
     <w:rsid w:val="00E86CEE"/>
     <w:rsid w:val="00E935AF"/>
-    <w:rsid w:val="00E95305"/>
+    <w:rsid w:val="00E93C11"/>
     <w:rsid w:val="00E95993"/>
-    <w:rsid w:val="00EA7869"/>
+    <w:rsid w:val="00E95C00"/>
+    <w:rsid w:val="00EB0A87"/>
     <w:rsid w:val="00EB0E20"/>
     <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB30B1"/>
     <w:rsid w:val="00EB457B"/>
     <w:rsid w:val="00EC1AD8"/>
-    <w:rsid w:val="00EC4426"/>
     <w:rsid w:val="00EC47C4"/>
     <w:rsid w:val="00EC4F3A"/>
     <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED425D"/>
     <w:rsid w:val="00ED5527"/>
     <w:rsid w:val="00ED594D"/>
-    <w:rsid w:val="00EE00A9"/>
     <w:rsid w:val="00EE16C7"/>
     <w:rsid w:val="00EE36E1"/>
     <w:rsid w:val="00EE6228"/>
     <w:rsid w:val="00EE7AC7"/>
     <w:rsid w:val="00EE7B3F"/>
     <w:rsid w:val="00EF3A8A"/>
-    <w:rsid w:val="00EF3BBA"/>
-    <w:rsid w:val="00F00062"/>
+    <w:rsid w:val="00EF5FAF"/>
+    <w:rsid w:val="00EF6DCB"/>
     <w:rsid w:val="00F0054D"/>
     <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04ADA"/>
     <w:rsid w:val="00F04D0E"/>
     <w:rsid w:val="00F05E15"/>
-    <w:rsid w:val="00F106EE"/>
-    <w:rsid w:val="00F12010"/>
+    <w:rsid w:val="00F10A5E"/>
     <w:rsid w:val="00F12214"/>
     <w:rsid w:val="00F12565"/>
     <w:rsid w:val="00F1294A"/>
     <w:rsid w:val="00F1379F"/>
     <w:rsid w:val="00F144BE"/>
     <w:rsid w:val="00F14ACA"/>
     <w:rsid w:val="00F15601"/>
     <w:rsid w:val="00F17A0C"/>
     <w:rsid w:val="00F23927"/>
     <w:rsid w:val="00F2396E"/>
     <w:rsid w:val="00F244E3"/>
-    <w:rsid w:val="00F248AB"/>
     <w:rsid w:val="00F25B57"/>
     <w:rsid w:val="00F26A05"/>
-    <w:rsid w:val="00F27B00"/>
-    <w:rsid w:val="00F27B73"/>
     <w:rsid w:val="00F307CE"/>
     <w:rsid w:val="00F30848"/>
+    <w:rsid w:val="00F32D70"/>
     <w:rsid w:val="00F354C5"/>
     <w:rsid w:val="00F37108"/>
-    <w:rsid w:val="00F37BCC"/>
+    <w:rsid w:val="00F37EAE"/>
     <w:rsid w:val="00F40449"/>
-    <w:rsid w:val="00F430B9"/>
+    <w:rsid w:val="00F45A60"/>
     <w:rsid w:val="00F45B8E"/>
     <w:rsid w:val="00F47BAA"/>
     <w:rsid w:val="00F520FE"/>
     <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F52F12"/>
     <w:rsid w:val="00F5375B"/>
-    <w:rsid w:val="00F552D9"/>
-    <w:rsid w:val="00F556EC"/>
     <w:rsid w:val="00F55A04"/>
     <w:rsid w:val="00F56815"/>
+    <w:rsid w:val="00F5715D"/>
     <w:rsid w:val="00F60CAC"/>
     <w:rsid w:val="00F61A31"/>
     <w:rsid w:val="00F66F00"/>
     <w:rsid w:val="00F67A2D"/>
     <w:rsid w:val="00F70A1B"/>
     <w:rsid w:val="00F72FDF"/>
-    <w:rsid w:val="00F747F6"/>
     <w:rsid w:val="00F75960"/>
-    <w:rsid w:val="00F77990"/>
-    <w:rsid w:val="00F82366"/>
     <w:rsid w:val="00F82526"/>
     <w:rsid w:val="00F84672"/>
     <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85812"/>
     <w:rsid w:val="00F90B01"/>
     <w:rsid w:val="00F95A8C"/>
-    <w:rsid w:val="00F97544"/>
     <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA4C5A"/>
     <w:rsid w:val="00FA4EE2"/>
     <w:rsid w:val="00FA515B"/>
     <w:rsid w:val="00FA6B90"/>
     <w:rsid w:val="00FA70F9"/>
     <w:rsid w:val="00FA74CB"/>
-    <w:rsid w:val="00FB087A"/>
+    <w:rsid w:val="00FB0E1F"/>
+    <w:rsid w:val="00FB13C8"/>
     <w:rsid w:val="00FB207A"/>
     <w:rsid w:val="00FB2886"/>
     <w:rsid w:val="00FB466E"/>
-    <w:rsid w:val="00FB5A36"/>
     <w:rsid w:val="00FC02F3"/>
     <w:rsid w:val="00FC34D3"/>
     <w:rsid w:val="00FC3DAE"/>
     <w:rsid w:val="00FC752C"/>
     <w:rsid w:val="00FD0492"/>
     <w:rsid w:val="00FD13EC"/>
     <w:rsid w:val="00FD1E45"/>
-    <w:rsid w:val="00FD24ED"/>
     <w:rsid w:val="00FD36A8"/>
     <w:rsid w:val="00FD4DA8"/>
     <w:rsid w:val="00FD4EEF"/>
     <w:rsid w:val="00FD5461"/>
     <w:rsid w:val="00FD6BDB"/>
     <w:rsid w:val="00FD6F00"/>
     <w:rsid w:val="00FD7B98"/>
     <w:rsid w:val="00FE402C"/>
-    <w:rsid w:val="00FE6C56"/>
+    <w:rsid w:val="00FF0287"/>
     <w:rsid w:val="00FF18D2"/>
     <w:rsid w:val="00FF22F5"/>
     <w:rsid w:val="00FF4664"/>
     <w:rsid w:val="00FF6525"/>
-    <w:rsid w:val="00FF6CD8"/>
     <w:rsid w:val="00FF7577"/>
-    <w:rsid w:val="013DB849"/>
-[...37 lines deleted...]
-    <w:rsid w:val="7EF30421"/>
+    <w:rsid w:val="0E52F7A7"/>
+    <w:rsid w:val="20D4FE51"/>
+    <w:rsid w:val="2138C1D6"/>
+    <w:rsid w:val="23B0D2C9"/>
+    <w:rsid w:val="2467A6AB"/>
+    <w:rsid w:val="312C8923"/>
+    <w:rsid w:val="33073D2A"/>
+    <w:rsid w:val="361D93EE"/>
+    <w:rsid w:val="3D17551F"/>
+    <w:rsid w:val="3E6065F3"/>
+    <w:rsid w:val="42A603EE"/>
+    <w:rsid w:val="4421EE41"/>
+    <w:rsid w:val="4FB65EBE"/>
+    <w:rsid w:val="5A3CFB9F"/>
+    <w:rsid w:val="5AC2A8FA"/>
+    <w:rsid w:val="69B3FE6D"/>
+    <w:rsid w:val="6A40E496"/>
+    <w:rsid w:val="700CC712"/>
+    <w:rsid w:val="7266F36A"/>
+    <w:rsid w:val="7A858C86"/>
+    <w:rsid w:val="7B08A7D5"/>
+    <w:rsid w:val="7D71A9E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="31D5B757"/>
-  <w15:docId w15:val="{F6103732-9B35-4562-A3A2-402188D68CE6}"/>
+  <w15:docId w15:val="{3EE38885-47A7-4CF4-A998-2E95522CF80C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
@@ -21740,51 +21618,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007F06F1"/>
+    <w:rsid w:val="00F10A5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
@@ -22616,79 +22494,57 @@
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FE402C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00EE16C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...7 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="571350396">
-[...12 lines deleted...]
-    <w:div w:id="2089308753">
+    <w:div w:id="165370474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -23169,145 +23025,144 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FCE898A-FF8C-4908-BE5D-17F7CF700C51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B09D8C14-7774-49DB-81DC-63E50C53233E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d0a3c86d-c3b3-4bcb-b09e-1317302e8705"/>
     <ds:schemaRef ds:uri="c008b1f7-0978-43b3-ad8c-d64f2c0b2275"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BE6945B-C7C4-4A2E-8C8F-D0819AF8DE27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BE5F83C-529D-4F55-BDBC-9E7707B818A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c008b1f7-0978-43b3-ad8c-d64f2c0b2275"/>
     <ds:schemaRef ds:uri="d0a3c86d-c3b3-4bcb-b09e-1317302e8705"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75E4BA7-B7BA-415C-A9AF-B663F897435E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00927988-98D1-42F0-9431-07DB9D801DC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083F4A5F-B5AD-415D-84D2-265EC48D66EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9512FC8-E594-414A-88CA-7AE0F0D59CE3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>18235</Words>
-  <Characters>10395</Characters>
+  <Words>18214</Words>
+  <Characters>10382</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vqrdtemplateclean_en</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28573</CharactersWithSpaces>
+  <CharactersWithSpaces>28539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>Templates and Form</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
     <vt:lpwstr>25/10/2022 18:41:57</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Akhtar Timea</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
     <vt:lpwstr>EMA/852483/2022</vt:lpwstr>