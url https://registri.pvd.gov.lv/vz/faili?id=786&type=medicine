--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,16035 +1,13341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...241 lines deleted...]
-    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+    <w:p w14:paraId="545A36C3" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2EC9A3" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FA2FE2" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0BB763" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128712FB" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EFDBA2" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C9B563" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23406125" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DB9B89" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEAC178" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0CE53F" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC374C2" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31630C45" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDA8C15" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3CD360" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E85EA3C" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3277C9E7" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38896F0C" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B75E7D2" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454B0934" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AACE648" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060B428F" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790518B9" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...10 lines deleted...]
-    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+    <w:p w14:paraId="53927AED" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3582AA8B" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="56917799" w14:textId="70D5652B" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="4BA87E60" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A04F6A7" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B772CF9" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36053129" w14:textId="77777777" w:rsidR="00A0693E" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apiguard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0693E" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>250 mg/g gels lietošanai bišu stropā medus bitēm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2409B3" w14:textId="77777777" w:rsidR="005F18E7" w:rsidRPr="00697237" w:rsidRDefault="005F18E7" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFB4E04" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66ECE490" w14:textId="2C0FCFD7" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA11A3" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
-[...37 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F4742F">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290964EC" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1477D68D" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 g gela satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A76E4D" w14:textId="77777777" w:rsidR="001F0D2B" w:rsidRPr="00697237" w:rsidRDefault="001F0D2B" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33805C72" w14:textId="77777777" w:rsidR="00A0693E" w:rsidRPr="00697237" w:rsidRDefault="00A0693E" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aktīvā viela:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A33267" w14:textId="77777777" w:rsidR="005B1776" w:rsidRPr="00F4742F" w:rsidRDefault="005B1776" w:rsidP="005B1776">
+    <w:p w14:paraId="5E675CC0" w14:textId="73167206" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="00A0693E" w:rsidP="00697237">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Timols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA11A3" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6956A641" w14:textId="77777777" w:rsidR="00505186" w:rsidRPr="00697237" w:rsidRDefault="00505186" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...28 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5524"/>
+        <w:gridCol w:w="4524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F63E51" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="00F63E51">
+      <w:tr w:rsidR="00F7269A" w:rsidRPr="00697237" w14:paraId="3D2902FC" w14:textId="77777777" w:rsidTr="00870D10">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB8C0F" w14:textId="1F548472" w:rsidR="00F63E51" w:rsidRPr="00E57A7D" w:rsidRDefault="00F63E51" w:rsidP="00617B81">
+          <w:p w14:paraId="6E57E63F" w14:textId="77777777" w:rsidR="00F7269A" w:rsidRPr="00697237" w:rsidRDefault="00F7269A" w:rsidP="00697237">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk168314913"/>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>Palīgvielu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E57A7D">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>alīgvielu</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> sastāvs</w:t>
+              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F63E51" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="00F63E51">
+      <w:tr w:rsidR="00F7269A" w:rsidRPr="00697237" w14:paraId="4AD2331E" w14:textId="77777777" w:rsidTr="00870D10">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D64428A" w14:textId="098D83DB" w:rsidR="00F63E51" w:rsidRPr="00F63E51" w:rsidRDefault="00F63E51" w:rsidP="00F63E51">
+          <w:p w14:paraId="69646060" w14:textId="1E33DD95" w:rsidR="00F7269A" w:rsidRPr="00697237" w:rsidRDefault="00F7269A" w:rsidP="00697237">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F4742F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Zema blīvuma polietilēns</w:t>
+              <w:t>Karbomēr</w:t>
+            </w:r>
+            <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F7269A" w:rsidRPr="00697237" w14:paraId="7FC6E0DD" w14:textId="77777777" w:rsidTr="00870D10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFFE37B" w14:textId="77777777" w:rsidR="00F7269A" w:rsidRPr="00697237" w:rsidRDefault="00F7269A" w:rsidP="00697237">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rietanolamīns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F7269A" w:rsidRPr="00697237" w14:paraId="17A6EC82" w14:textId="77777777" w:rsidTr="00870D10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAD6FCE" w14:textId="6DD5391A" w:rsidR="00F7269A" w:rsidRPr="00697237" w:rsidRDefault="006453DC" w:rsidP="00697237">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Ū</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7269A" w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>dens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, attīrīts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00A9226B">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5869B5BD" w14:textId="77777777" w:rsidR="00505186" w:rsidRPr="00697237" w:rsidRDefault="00505186" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED6D564" w14:textId="77777777" w:rsidR="00AA11A3" w:rsidRPr="00697237" w:rsidRDefault="00AA11A3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viegli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>opalescējošs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bezkrāsains vai rozā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>els</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366467B8" w14:textId="77777777" w:rsidR="00F96FF3" w:rsidRPr="00697237" w:rsidRDefault="00F96FF3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C31C0DB" w14:textId="77777777" w:rsidR="00F96FF3" w:rsidRPr="00697237" w:rsidRDefault="00F96FF3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C9F779" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27D4C4" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751A4E0C" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D312350" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31247EC4" w14:textId="1D8A558D" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Medus bites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602002B6" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4714F455" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="11BA28C1" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBA2CC3" w14:textId="368098EF" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret timolu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jutīgu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="008000"/>
-[...21 lines deleted...]
-        <w:t>Pienbaltas</w:t>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Varroa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F4742F">
-[...12 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="008000"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>destructor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02A5" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ērcīšu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53DD8" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>zraisītās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>varrozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai medus bitēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A53F49A" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DBA7E3" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...225 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="42C4978A" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF66E70" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Nav.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...10 lines deleted...]
-    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+    <w:p w14:paraId="2AF78858" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753660A5" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
-[...30 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4226A17D" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0E0283" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evērot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieteikto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lietošanas shēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, jo nepareiza zāļu lietošana var atstāt kaitīgu ietekmi uz bišu saimi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37834E15" w14:textId="7E77D373" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Veterinārās zāles lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02A5" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6E7F">
-[...726 lines deleted...]
-    <w:p w14:paraId="3F6B87A5" w14:textId="649EB28E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B13B6D">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā daļu no integrētā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>bišu ērču apkarošanas programm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>as.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43574416" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DBCC46" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
-[...15 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C384975" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7666F7E6" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72755EB4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="6741300F" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADD92E1" w14:textId="0288B01E" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elietot </w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles medus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ienesuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai izvairītos no nepatīkamas piegaršas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>medum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31589D01" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ārstēšanu var veikt tūlīt pēc magazīnu izņemšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8BEBFB" w14:textId="77777777" w:rsidR="00A12F57" w:rsidRPr="00697237" w:rsidRDefault="00A12F57" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās zāles, kad paredzamā diennakts maksimālā gaisa temperatūra ārstēšanas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795F079E" w14:textId="55F7DFAF" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>laikā ir zemāka par 15 °C vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir ļoti zema saimes aktivitāte, </w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kā arī,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kad gaisa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>temperatūra pārsniedz 40 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB42C03" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Apvienot v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ājas saimes pirms ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1409536C" w14:textId="2436BFA2" w:rsidR="005F17F7" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vienas dravas v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isas saimes ārstē</w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienlai</w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED635BC" w14:textId="77777777" w:rsidR="005F17F7" w:rsidRPr="00697237" w:rsidRDefault="005F17F7" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0A6E6F" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3B74A4" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF662AA" w14:textId="4E9345AD" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="006453DC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Izvairīties no tiešas saskares ar ādu un acīm, jo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iespējam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kontaktdermatīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kā arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ādas un acu kairinājum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5333D83E" w14:textId="5BDBBC39" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="006453DC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>zālēm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmantot individuālos aizsardzības līd</w:t>
+      </w:r>
+      <w:r w:rsidR="00937C03">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ekļus, kas ietver</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necaurlaidīgus cimdus, kā arī izmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parasto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>aizsargaprīkojumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FB9D1E" w14:textId="1CEDD3FC" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rīkošanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm rokas un materiālus, kas bijuši saskarē ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gelu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02A5" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="006453DC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mazgāt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC72C29" w14:textId="4AD046A9" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc saskares ar ādu rūpīgi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>mazgāt skarto vietu ar ziepēm un ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1923" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF61DCC" w14:textId="51A2AD70" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="002951C9" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša nokļūšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, skalot acis ar lielu daudzumu ūdens un meklēt medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>palīdzību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E21384" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Neieelpot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419B0A0F" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DDAF12" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A924CA3" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7992CFDE" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156FB2FD" w14:textId="28AA9D30" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00145C3F">
-[...20 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="103D82DE" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D24502" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AE26B4" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0FC472" w14:textId="37FF1607" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Medus bites</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D96" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140698">
-[...3125 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="49022164" w14:textId="77777777" w:rsidR="00B20E74" w:rsidRPr="00697237" w:rsidRDefault="00B20E74" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9208"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F473A" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009B6D96" w:rsidRPr="00697237" w14:paraId="3D09E618" w14:textId="77777777" w:rsidTr="006A2BB4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9208" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+          <w:p w14:paraId="53807FD1" w14:textId="77777777" w:rsidR="009B6D96" w:rsidRPr="00697237" w:rsidRDefault="009B6D96" w:rsidP="00697237">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B45D15" w14:textId="77777777" w:rsidR="009B6D96" w:rsidRPr="00697237" w:rsidRDefault="009B6D96" w:rsidP="00697237">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5152E974" w14:textId="07D02101" w:rsidR="00C96003" w:rsidRPr="00697237" w:rsidRDefault="00177E2D" w:rsidP="00697237">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172B3E">
+            <w:bookmarkStart w:id="1" w:name="_Hlk167277271"/>
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
-                <w:b/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>Nemiers</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5529B" w:rsidRPr="00697237">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="00A9226B">
+          <w:p w14:paraId="67703530" w14:textId="2674EC41" w:rsidR="00526FDE" w:rsidRPr="00697237" w:rsidRDefault="00526FDE" w:rsidP="00697237">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Samazināta olu dēšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5529B" w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="1DCDD004" w14:textId="77777777" w:rsidR="0017425B" w:rsidRPr="00697237" w:rsidRDefault="0017425B" w:rsidP="00697237">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5136F69E" w14:textId="5A543B0B" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00A648AC" w:rsidP="00A9226B">
+          <w:p w14:paraId="396399A3" w14:textId="74D2DA4F" w:rsidR="009B6D96" w:rsidRPr="00697237" w:rsidRDefault="009B6D96" w:rsidP="00697237">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0AB1">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="697C7767" w14:textId="649D3D3B" w:rsidR="00C5529B" w:rsidRPr="00697237" w:rsidRDefault="00C5529B" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ārstēšanas laikā iespējams neliels nemiers saimē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FC586C" w14:textId="64FB88CE" w:rsidR="00F5480A" w:rsidRPr="00697237" w:rsidRDefault="00C5529B" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00596950" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dažkārt ārstēšanas laikā augstā temperatūrā var nedaudz samazināties jauno peru skaits; tas ir pārejoši un neietekmē saimes veidošanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30018A3A" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46209A07" w14:textId="481A4EFB" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC1D8E7" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="06AB185F" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD2B120" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E216CD" w14:textId="2E9AC05F" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="002951C9" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B8C" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002951C9" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2191B22E" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6D6447" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18ACE245" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7128E3" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3A72AA" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004DDAAC" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CAB626" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBABC75" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Lietošanai bišu stropā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADCBE2E" w14:textId="77777777" w:rsidR="002951C9" w:rsidRPr="00697237" w:rsidRDefault="002951C9" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DC7E89" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietot 50 g </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz saimi d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ivas reizes ar 2 nedēļu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEF4A27" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veikt ne vairāk kā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ārstēšanas kurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">us </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6975E4FD" w14:textId="77777777" w:rsidR="002951C9" w:rsidRPr="00697237" w:rsidRDefault="002951C9" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FC81B9" w14:textId="19444865" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Lietošanas veids</w:t>
+      </w:r>
+      <w:r w:rsidR="002951C9" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392105EC" w14:textId="77777777" w:rsidR="00BD02A5" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Atv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t stropu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170981F5" w14:textId="0CD7428E" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noplēst iepakojumu pārsedzošo foliju, atstājot to piestiprinātu vienā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>stūrī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CB4F1F" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atvērto iepakojumu ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gelu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz augšu novietot stropa vidū uz kārēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DB4AE8" w14:textId="0D9ECD17" w:rsidR="00BD02A5" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pārliecināties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ka starp iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">augšpusi un stropa pārsegu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02A5" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nodrošināti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz 0,5 cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262E2188" w14:textId="5071241D" w:rsidR="00BD02A5" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Aizv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t stropa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02A5" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pārsegu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2708AC4C" w14:textId="7BD49A3D" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc divām nedēļām pirmo iepakojumu nomainīt ar jaunu, rīkoj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kā aprakstīts iepriekš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C6ADB0" w14:textId="48BA7E95" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atstāt zāles stropā, līdz iepakojums ir tukšs. Pirms jaunu magazīnu ievietošanas, izņemt </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45641E55" w14:textId="229CA474" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vislielāko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ieda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rbību var panākt, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lieto vasara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s beigās pēc medus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ienesuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(kad samazinās bišu</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peru skaits). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tomēr s</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>magas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles var lietot arī pavasarī, kad gaisa temperatūra ir virs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>°C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EDBC39" w14:textId="0E2C22B6" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ņemot vērā lietošanas veidu, iedarbība dažādām saimēm var atšķirties. Tādēļ </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jālieto</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kombinācijā ar citiem līdzekļiem integrētās bišu ērču apkarošanas programmas ietvaros un regulāri</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>jānosaka ērču skaits. Ja nākamajā ziemā vai pavasarī atkārtoti novēro ievērojamu ērču invāziju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieteicams papildus izmantot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sekundār</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>varrozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ārstēšanu ziemā vai pavasarī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E807F90" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AAA310" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673E57EE" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC02B5D" w14:textId="48751B09" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD02A5" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ieto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu, kas lielāka par </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ietei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kto</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (50 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienā reizē, kas atbilst 12,5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g timola), </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>novērot</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traucēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bišu saimes uzvedīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nemiers</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20FC" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, stropa pamešana vai pastiprināta nobeigšanās).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304C80D4" w14:textId="5353FFAA" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā izņemt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>liek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ās </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>no saimes</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F70A07" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D486D2E" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A55DFE" w14:textId="77777777" w:rsidR="006555E0" w:rsidRPr="00697237" w:rsidRDefault="006555E0" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252DBDF" w14:textId="399B8B83" w:rsidR="006555E0" w:rsidRPr="00697237" w:rsidRDefault="006555E0" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav piemērojami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E917838" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBDEC84" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A273435" w14:textId="77777777" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0AAE31" w14:textId="4F9B1344" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Medu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D246F7" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC97EF0" w14:textId="014496CD" w:rsidR="00BD20FC" w:rsidRPr="00697237" w:rsidRDefault="00BD20FC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles medus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ienesuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7255EB" w14:textId="77777777" w:rsidR="00F96FF3" w:rsidRPr="00697237" w:rsidRDefault="00F96FF3" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38792427" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5AA8DC" w14:textId="5D8DDA1E" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS</w:t>
+      </w:r>
+      <w:r w:rsidR="00113063" w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0CED65" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEBF693" w14:textId="74B6208D" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02A5" w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>QP53AX22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505F3C18" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709144A0" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F06BF5F" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E86CB0" w14:textId="5EBE5C65" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk168315933"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timolam piemīt akaricīda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>darbība</w:t>
+      </w:r>
+      <w:r w:rsidR="000303D6" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omēr precīzs tā darbības mehānisms vēl pilnībā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nav noskaidrots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9E7938" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tas iedarbojas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tieš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>uz ērcēm caur elpošanas sistēmu un tiešā kontakta ceļā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9D5F03" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viens no iespējamiem darbības mehānismiem ērču organismā ir olbaltumvielu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>denaturizācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="2123D76A" w14:textId="77777777" w:rsidR="00D21D9F" w:rsidRPr="00697237" w:rsidRDefault="00D21D9F" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0469E4" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667591D2" w14:textId="59CF3DAC" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18594C30" w14:textId="737FD93E" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="000303D6" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tiek u</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>zskat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>īts</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, ka 2/3 ie</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>darbības nosaka ieelpošana, bet 1/3 — tiešs kontakts starp bitēm</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tomēr abu minēto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ceļu relatīvā attiecīb</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1B09" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>var svārstīties atkarībā no gaisa temperatūras un bišu aktivitātes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CC7D05" w14:textId="77777777" w:rsidR="007A1B09" w:rsidRPr="00697237" w:rsidRDefault="007A1B09" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B5D7A1" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53689429" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E08D34A" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639EBB63" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B87A865" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5405F3" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7875449E" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D65FA7" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20660E" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F7FF81" w14:textId="55908E85" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB619C" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadi</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F24D1C" w14:textId="52ACBBB2" w:rsidR="008D611A" w:rsidRPr="00697237" w:rsidRDefault="0064535A" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: izlietot nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A9719B" w14:textId="77777777" w:rsidR="008D611A" w:rsidRPr="00697237" w:rsidRDefault="008D611A" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD56409" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:lastRenderedPageBreak/>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116B7488" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62622EEA" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt temperatūrā līdz 30 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAEB8F9" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FB0CDD" w14:textId="39B776DE" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt cieši noslēgtā, oriģināl</w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ā iepakojumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sargāt no tiešiem saules stariem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42293D0C" w14:textId="7A054DD3" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neuzglabāt kopā ar pesticīdiem vai citām ķīmiskām vielām, kas varētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000303D6" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kontaminēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000303D6" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4317C921" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Neuzglabāt kopā ar pārtiku, dzērieniem un dzīvnieku barību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494461C6" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F67BF2C" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1DEE73" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE36112" w14:textId="6937AF79" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tiešā iepakojuma veids:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0212C" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="SymbolMT" w:hAnsi="SymbolMT" w:cs="SymbolMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>alumīnija paplāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0212C" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noslēgta ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>alumīnija vāciņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0212C" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499BC60E" w14:textId="77777777" w:rsidR="006555E0" w:rsidRPr="00697237" w:rsidRDefault="006555E0" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0FAC28" w14:textId="599F8E03" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="006555E0" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FFF5AD" w14:textId="3D056266" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00D51F30" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk166072682"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>astīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 paplāt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">katra </w:t>
+      </w:r>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">satur 50 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00504BC4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="1B00B25F" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C7A65B" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A459B3D" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120E60E1" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk79763389"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="4CA74392" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D81BD8" w14:textId="255B648E" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
+      </w:r>
+      <w:r w:rsidR="006555E0" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">timols </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>var būt bīstams zivīm un citiem ūdens organismiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B10536" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A21B6FE" w14:textId="77777777" w:rsidR="00504BC4" w:rsidRPr="00697237" w:rsidRDefault="00504BC4" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151DE91F" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54749B0C" w14:textId="77777777" w:rsidR="00B00DE3" w:rsidRPr="00697237" w:rsidRDefault="00B00DE3" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A3A036" w14:textId="77777777" w:rsidR="00FB10E2" w:rsidRPr="00697237" w:rsidRDefault="00FB10E2" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271E762B" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A8080B" w14:textId="77777777" w:rsidR="00973B45" w:rsidRPr="00697237" w:rsidRDefault="00973B45" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2052"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vita Bee Health Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33923D7F" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4E07E8" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120DBC1A" w14:textId="77777777" w:rsidR="00975290" w:rsidRPr="00697237" w:rsidRDefault="00975290" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0674C7A6" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491BEA2B" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/NRP/03/1594</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF35CAC" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D319B04" w14:textId="77777777" w:rsidR="001F47FB" w:rsidRPr="00697237" w:rsidRDefault="001F47FB" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747F27B1" w14:textId="39470732" w:rsidR="00541222" w:rsidRPr="00697237" w:rsidRDefault="00541222" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4B2A50" w14:textId="77777777" w:rsidR="00541222" w:rsidRPr="00697237" w:rsidRDefault="00541222" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B2BAD9" w14:textId="49FD3D16" w:rsidR="00541222" w:rsidRPr="00697237" w:rsidRDefault="00541222" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums: 11/12/2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB7C3CC" w14:textId="77777777" w:rsidR="00541222" w:rsidRPr="00697237" w:rsidRDefault="00541222" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6458C579" w14:textId="77777777" w:rsidR="00541222" w:rsidRPr="00697237" w:rsidRDefault="00541222" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B44E11" w14:textId="24FF62D4" w:rsidR="00DF4323" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF4323" w:rsidRPr="00697237">
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20237FB3" w14:textId="77777777" w:rsidR="00DF4323" w:rsidRPr="00697237" w:rsidRDefault="00DF4323" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE6BF3D" w14:textId="5F8FD400" w:rsidR="00DF4323" w:rsidRPr="00697237" w:rsidRDefault="00DF4323" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76DE4" w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B433189" w14:textId="77777777" w:rsidR="00DF4323" w:rsidRPr="00697237" w:rsidRDefault="00DF4323" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534AC64B" w14:textId="77777777" w:rsidR="00991C2E" w:rsidRPr="00697237" w:rsidRDefault="00991C2E" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610105BC" w14:textId="77777777" w:rsidR="00991C2E" w:rsidRPr="00697237" w:rsidRDefault="00991C2E" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED4243" w14:textId="77777777" w:rsidR="00991C2E" w:rsidRPr="00697237" w:rsidRDefault="00991C2E" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0113D797" w14:textId="77777777" w:rsidR="00991C2E" w:rsidRPr="00697237" w:rsidRDefault="00991C2E" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bezrecepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714267C3" w14:textId="77777777" w:rsidR="00991C2E" w:rsidRPr="00697237" w:rsidRDefault="00991C2E" w:rsidP="00697237">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A9E4B8" w14:textId="1B938E9E" w:rsidR="00991C2E" w:rsidRPr="00697237" w:rsidRDefault="00991C2E" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00697237">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CF50AA4" w14:textId="5E587630" w:rsidR="004D2E14" w:rsidRDefault="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Bayvarol</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2EA571" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048DB7CC" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD0CC20" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2433B840" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3033CF" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27406DC2" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBF7222" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648A6734" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA6229D" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8AAA03" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA93225" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF5956C" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4772444C" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B2FF64" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFC4265" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8BF6D4" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A891090" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474D2D5E" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D24CCE" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD97CFC" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00133F5D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9CBD04" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRPr="00133F5D" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0C2AD5" w14:textId="0DA45982" w:rsidR="004D2E14" w:rsidRDefault="004D2E14" w:rsidP="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00133F5D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750A88CB" w14:textId="77777777" w:rsidR="004D2E14" w:rsidRDefault="004D2E14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> 3,6 mg sloksnītes ievietošanai bišu stropā </w:t>
-[...1118 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="9298" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9214"/>
+        <w:gridCol w:w="9298"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F473A" w14:paraId="5AC5861D" w14:textId="77777777" w:rsidTr="00211A90">
+      <w:tr w:rsidR="00697237" w:rsidRPr="00697237" w14:paraId="3CD642CB" w14:textId="77777777" w:rsidTr="004D2E14">
         <w:trPr>
-          <w:trHeight w:val="977"/>
+          <w:trHeight w:val="858"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcW w:w="9298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB412B2" w14:textId="259D07F7" w:rsidR="00673F4C" w:rsidRPr="008E37A2" w:rsidRDefault="006C78AB" w:rsidP="00302266">
+          <w:p w14:paraId="3FA627D8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172B3E">
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>UZ</w:t>
+              <w:t xml:space="preserve">UZ TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA - </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E37A2">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008E37A2">
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>APVIENOTAIS MARĶĒJUMA UN LIETOŠANAS INSTRUKCIJAS TEKSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533E1812" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00302266">
+          <w:p w14:paraId="64536361" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="102E497A" w14:textId="06E0C5AA" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00C87619" w:rsidP="00302266">
+          <w:p w14:paraId="6E187F3D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0AB1">
+            <w:r w:rsidRPr="00697237">
               <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>FOLIJAS PACIŅ</w:t>
-[...6 lines deleted...]
-              <w:t>A</w:t>
+              <w:t>Kartona kastīte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66B6FA99" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="02CD3480" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1563C24F" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F21FFD5" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46606286" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apiguard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 mg/g gels lietošanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bišu stropā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>medus bitēm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB087D7" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61584927" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FB355D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SASTĀVS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="00CD042A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3ADC3E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F201DD9" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="1ﾠg"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00697237">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>1 g</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gela satur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E25FA2E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FB8337" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E599EB" w14:textId="77777777" w:rsidR="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Timols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9BCFDB" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F3E640" w14:textId="0FA2A4E0" w:rsidR="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1C02">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEF1F4F" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRPr="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4524"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A1C02" w:rsidRPr="000A1C02" w14:paraId="6734D7E7" w14:textId="77777777" w:rsidTr="003E6B43">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACF2114" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRPr="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1C02">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C02" w:rsidRPr="000A1C02" w14:paraId="7C218472" w14:textId="77777777" w:rsidTr="003E6B43">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714B9860" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRPr="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1C02">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Karbomērs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C02" w:rsidRPr="000A1C02" w14:paraId="1C93088B" w14:textId="77777777" w:rsidTr="003E6B43">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE30712" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRPr="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1C02">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Trietanolamīns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C02" w:rsidRPr="000A1C02" w14:paraId="697D9EAE" w14:textId="77777777" w:rsidTr="003E6B43">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBB8F84" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRPr="000A1C02" w:rsidRDefault="000A1C02" w:rsidP="000A1C02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1C02">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ūdens, attīrīts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E83662F" w14:textId="77777777" w:rsidR="000A1C02" w:rsidRPr="00697237" w:rsidRDefault="000A1C02" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB47B61" w14:textId="77777777" w:rsidR="00AC6AE9" w:rsidRPr="00697237" w:rsidRDefault="00AC6AE9" w:rsidP="00AC6AE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viegli </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0045321C">
-[...4 lines deleted...]
-        <w:t>Bayvarol</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>opalescējošs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A0AB1">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bezkrāsains vai rozā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>els</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5954D1B0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FD27D4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEDB027" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688BB496" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529BD866" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10 pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>plātes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC9AF33" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375311D1" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DF540C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">MĒRĶSUGAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA81105" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA1E3A8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Medus bites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A75ACF" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74536235" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEB6F22" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>LIETOŠANAS INDIKĀCIJAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0AB1">
-[...74 lines deleted...]
-        <w:t xml:space="preserve">1 sloksnīte satur 3,6 mg </w:t>
+    </w:p>
+    <w:p w14:paraId="0C134A24" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0FF1F0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC15A22" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAB8AF0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret timolu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jutīgu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D65FC">
-[...1863 lines deleted...]
-      <w:r w:rsidRPr="001E5CDC">
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Varroa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CA6E7F">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>destructor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ērcīšu izraisītās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>varrozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai medus bitēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FE090E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AE3F31" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBB243A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>KONTRINDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15698E5A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D86DEE7" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A21ECFB" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528D2157" w14:textId="0A778BFF" w:rsidR="00FB78FB" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27427B8C" w14:textId="77777777" w:rsidR="00FB78FB" w:rsidRDefault="00FB78FB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...74 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BED6C63" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ĪPAŠI BRĪDINĀJUMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="004C7D7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E63FADE" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9BD584" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715AEBA3" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ievērot ieteikto lietošanas shēmu, jo nepareiza zāļu lietošana var atstāt kaitīgu ietekmi uz bišu saimi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480EBF61" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Veterin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ārās zāles lietot kā daļu no integrētās bišu ērču apkarošanas programmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D0CD1E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D59F2C7" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC3B84C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elietot šīs veterinārās zāles medus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ienesuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai izvairītos no nepatīkamas piegaršas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>medum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35822D20" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ārstēšanu var veikt tūlīt pēc magazīnu izņemšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0A05A8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelietot </w:t>
       </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles, kad paredzamā diennakts maksimālā gaisa temperatūra ārstēšanas laikā ir zemāka par 15 °C vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir ļoti zema saimes aktivitāte, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā arī kad gaisa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>temperatūra pārsniedz 40 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4187E07D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Apvienot v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ājas saimes pirms ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BBE8D0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vienas dravas v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isas saimes ārstēt vienlaikus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DF3F65" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8FB247" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B70432" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvairīties no tiešas saskares ar ādu un acīm, jo iespējams </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071538C">
-[...4 lines deleted...]
-        <w:t>Bayvarol</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kontaktdermatīts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071538C">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">a ir konstatēta rezistence pret </w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, kā arī ādas un acu kairinājums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2928A0B2" w14:textId="283AB87C" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm, izmantot individuālos aizsardzības līd</w:t>
+      </w:r>
+      <w:r w:rsidR="009768E4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekļus, kas ietver necaurlaidīgus cimdus, kā arī izmantot parasto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CA6E7F">
-[...4 lines deleted...]
-        <w:t>piretroīdiem</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>aizsargaprīkojumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CA6E7F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. Ja agrāk ir tikusi novērota rezistence pret </w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A99ECA" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc rīkošanās ar veterinārajām zālēm rokas un materiālus, kas bijuši saskarē ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CA6E7F">
-[...4 lines deleted...]
-        <w:t>piretroīdiem</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gelu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CA6E7F">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, nomazgāt ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043D61DC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc saskares ar ādu rūpīgi nomazgāt skarto vietu ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFEA6C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša nokļūšana acīs, skalot acis ar lielu daudzumu ūdens un meklēt medicīnisko palīdzību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4630FF3C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Neieelpot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BC7E02" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E27F42">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3AEB11" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371849CF" w14:textId="77777777" w:rsidR="00E86E01" w:rsidRDefault="00E86E01" w:rsidP="00E86E01">
-      <w:pPr>
+    <w:p w14:paraId="0158CAF0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav piemērojami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466E11E8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B1DE62" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD0029" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot devu, kas lielāka par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieteikto (50 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienā reizē, kas atbilst 12,5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g timola), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>var novērot traucētu bišu saimes uzvedību (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nemiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, stropa pamešana vai pastiprināta nobeigšanās).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EC0555" w14:textId="0C907B70" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas gadījumā izņemt liekās veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>no saimes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79953896" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA8C0DC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FBB2BB" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="72DE19FC" w14:textId="77777777" w:rsidR="008D0A8C" w:rsidRPr="00EA2CE7" w:rsidRDefault="008D0A8C" w:rsidP="008D0A8C">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>BLAKUSPARĀDĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73047EAE" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7CD5BF" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4D97BE4D" w14:textId="77777777" w:rsidR="008D0A8C" w:rsidRPr="00EA2CE7" w:rsidRDefault="008D0A8C" w:rsidP="008D0A8C">
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6620AFAA" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...373 lines deleted...]
-        <w:r w:rsidR="006E1A50">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFFFE34" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Medus bites:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC7C485" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00697237" w:rsidRPr="00697237" w14:paraId="0110AF58" w14:textId="77777777" w:rsidTr="00215273">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CADB90" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5855F475" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="749021D7" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nemiers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586F202D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A324DEB" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Samazināta olu dēšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697237">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E3F59B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="284"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62520EDA" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00215273">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="782376E4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstēšanas laikā iespējams neliels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nemiers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>saimē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03950451" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dažkārt ārstēšanas laikā augstā temperatūrā var nedaudz samazināties jauno peru skaits; tas ir pārejoši un neietekmē saimes veidošanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D33D45" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E22920" w14:textId="1ED92A15" w:rsidR="00855C02" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam, tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00697237">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="22"/>
-            <w:lang w:val="sv-SE"/>
+            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C301C88" w14:textId="77777777" w:rsidR="00855C02" w:rsidRDefault="00855C02">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F62549" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Deva </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
+        <w:t>DEVA KATRAI DZĪVNIEKU SUGAI, LIETOŠANAS VEIDS UN METODE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="00223FFB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+    </w:p>
+    <w:p w14:paraId="780128FF" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8EC9C7" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DFBCFA" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39616297" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Lietošanai bišu stropā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6810154B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0DC14D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietot 50 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz saimi d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ivas reizes ar 2 nedēļu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD85C2" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veikt ne vairāk kā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ārstēšanas kurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">us </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC134B2" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620F8CF8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Lietošanas veids:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099FED20" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Atv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t stropu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57588EBC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noplēst iepakojumu pārsedzošo foliju, atstājot to piestiprinātu vienā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>stūrī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B689F48" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atvērto iepakojumu ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gelu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz augšu novietot stropa vidū uz kārēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B376F4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pārliecināties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ka starp iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">augšpusi un stropa pārsegu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošināti vismaz 0,5 cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE75AC3" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Aizv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ēr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t stropa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsegu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5891C8E0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pēc divām nedēļām pirmo iepakojumu nomainīt ar jaunu, rīkoj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kā aprakstīts iepriekš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD411A3" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Atstāt zāles stropā, līdz iepakojums ir tukšs. Pirms jaunu magazīnu ievietošanas, izņemt veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B5995E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC98E6D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4569DF49" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>IETEIKUMI PAREIZAI LIETOŠANAI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="00C77112">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...18 lines deleted...]
-        </w:tabs>
+    </w:p>
+    <w:p w14:paraId="09A7DEBF" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0818F618" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A5ACBE" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE0CD71" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vislielāko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ieda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rbību var panākt, ja veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>lieto vasara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s beigās pēc medus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ienesuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(kad samazinās bišu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peru skaits). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tomēr smagas invāzijas gadījumā zāles var lietot arī pavasarī, kad gaisa temperatūra ir virs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>°C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0136286B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B94579" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ņemot vērā lietošanas veidu, iedarbība dažādām saimēm var atšķirties. Tādēļ šīs veterinārās zāles jālieto kombinācijā ar citiem līdzekļiem integrētās bišu ērču apkarošanas programmas ietvaros un regulāri jānosaka ērču skaits. Ja nākamajā ziemā vai pavasarī atkārtoti novēro ievērojamu ērču invāziju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ieteicams papildus izmantot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sekundār</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>varrozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ārstēšanu ziemā vai pavasarī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAAFA10" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D482B9D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BE0891" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA2CE7">
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Novājinātām saimēm, atdalītām saimēm un jaunajām darba bitēm, kas aizņem mazāk par pusi no </w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> IEROBEŽOJUMU PERIODS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795B770B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F2CF11" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk5795035"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FE9292" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E49CB40" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Medum: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4007126B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles medus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...3 lines deleted...]
-        <w:t>starprāmīšu</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ienesuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...42 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5A673D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="29377D3B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CC13C1" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...128 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...342 lines deleted...]
-    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+        <w:t xml:space="preserve">ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401EAC5A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C6DF58" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="67191CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00A9226B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F732D54" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709EBAD1" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C061DD0" w14:textId="77777777" w:rsidR="0093076D" w:rsidRDefault="0093076D" w:rsidP="00014D14">
-[...177 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="1471D2D3" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB19588" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt temperatūrā līdz 30 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C27B0A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF7198E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Uzglabāt cieši noslēgtā, oriģinālajā iepakojumā. Sargāt no tiešiem saules stariem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559C3E24" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neuzglabāt kopā ar pesticīdiem vai citām ķīmiskām vielām, kas varētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>kontaminēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6608D7F2" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Neuzglabāt kopā ar pārtiku, dzērieniem un dzīvnieku barību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C515C31" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584AB89D" w14:textId="77777777" w:rsidR="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā uz alumīnija paplātes pēc EXP. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45993FC4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="53A9CDAA" w14:textId="77777777" w:rsidR="00350897" w:rsidRPr="00EA2CE7" w:rsidRDefault="00350897" w:rsidP="00350897">
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ĪPAŠI NORĀDĪJUMI ATKRITUMU IZNĪCINĀŠANAI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="004A715E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285C0975" w14:textId="77777777" w:rsidR="005120BD" w:rsidRDefault="005120BD" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8DA2B2" w14:textId="2E1CF7D2" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu iznīcināšanai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A72AA0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061B4386" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFA27D8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD78434" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles nedrīkst nonākt ūdens tilpnēs, jo timols var būt bīstamas zivīm un citiem ūdens organismiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF7869A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F36EE7" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F26D29" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D527E2F" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BFA513" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="00CF157E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532C6EC4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA23D21" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0FFDD1" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19892B2C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bezrecepšu veterinārās zāles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E49EE5B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3549FBD1" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724E43D6" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI UN IEPAKOJUMA LIELUMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="006F3BFD">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8D4A73" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-318"/>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6DF239" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas numurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F24361" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>V/NRP/03/1594</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270FD5CD" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2589F317" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383F7620" w14:textId="44785F2E" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kartona kastītē 10 paplāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00295FFB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kur katra satur 50 g </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>lumetrīns</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E57A7D">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="005E1FFD">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D2BBC3" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
-[...72 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="75A36903" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2052"/>
+        </w:tabs>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19008B8F" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F69CFA" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Veterināro zāļu klasifikācija</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="6D5A0612" w14:textId="77777777" w:rsidR="001B069A" w:rsidRDefault="001B069A" w:rsidP="001B069A">
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datums, kad etiķete pēdējo reizi pārskatīta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F10D38" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1194F47D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
-        <w:rPr>
-[...282 lines deleted...]
-        <w:r w:rsidR="007C41C3" w:rsidRPr="000569A3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Datums, kad etiķete pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A741C68" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73726FB6" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>06/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08348039" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6127BBC9" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00697237">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C41C3">
-[...28 lines deleted...]
-    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00172B3E">
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5BE6E2" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB55646" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BBA407" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>KONTAKTINFORMĀCIJA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237" w:rsidDel="00B96BB6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60909042" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FB2D83" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530DC5E4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526DAAB9" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543B4E74" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vita Bee Health Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023D8A6A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Castlewood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
-[...17 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003C7CDA">
-[...4 lines deleted...]
-        <w:t>Elanco</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Avenue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003C7CDA">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="0DF3C8EC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Rathmines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dublin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6FB2FE" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>D06 H685</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4432A007" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="212121"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="212121"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Īrija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6531F9A4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>+44 1256 473 175</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49430542" w14:textId="60B3E228" w:rsidR="00994612" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...122 lines deleted...]
-        <w:r w:rsidR="006E6F59" w:rsidRPr="000C55B1">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00697237">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:lang w:val="lv-LV"/>
           </w:rPr>
-          <w:t>PV.LVA@elancoah.com</w:t>
+          <w:t>info@vita-europe.com</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...12 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF8125D" w14:textId="77777777" w:rsidR="00994612" w:rsidRDefault="00994612">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="252DEDFA" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0F67A2" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>CICIEFFE S.R.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6007AD8E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Via</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Marconi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219A1C98" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24040 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Fornovo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> San </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Giovanni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3047BE4C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Itālija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5C4399" w14:textId="01921CB8" w:rsidR="00F7182B" w:rsidRDefault="00F7182B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D5B633" w14:textId="77777777" w:rsidR="00323D54" w:rsidRDefault="00323D54">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6B3CF4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CITA INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660E0540" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42EC5353" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">KVP </w:t>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk99116896"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cita informācija</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00697237" w:rsidDel="000E1E33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F456047" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238B8EC9" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timolam piemīt akaricīda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbība, tomēr precīzs tā darbības mehānisms vēl pilnībā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nav noskaidrots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF18CC3" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tas iedarbojas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tieš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>uz ērcēm caur elpošanas sistēmu un tiešā kontakta ceļā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB1E337" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viens no iespējamiem darbības mehānismiem ērču organismā ir olbaltumvielu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...5 lines deleted...]
-        <w:t>Pharma</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>denaturizācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F668EAC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7C2038" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70ECE5F9" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3F755F" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C869759" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3269295E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0764D48B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423A805C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595B152C" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16482B54" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...5 lines deleted...]
-        <w:t>Veterinär</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B2F008" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AF5DCB" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: izlietot nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ADE407" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5411AB9F" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F1CCC0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B48C15D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012EB793" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78452B03" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6468307E" w14:textId="24C2A0DC" w:rsidR="00A710FE" w:rsidRDefault="00A710FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1936A1" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5184B2" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585C8212" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Alumīnija paplāte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF6CB78" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E8C01D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211F0CC0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F38F106" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apiguard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="068353C4" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77313ED9" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3744F0F6" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADCD705" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3531C9DC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Timols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>250 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5219DE41" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45703B94" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAA800B" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FF19B0" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258939CC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...5 lines deleted...]
-        <w:t>Produkte</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7B1E2E" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4180BC" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF484B5" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697237">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697237">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289420D8" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BCD981" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...5 lines deleted...]
-        <w:t>Projensdorfer</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. {mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...5 lines deleted...]
-        <w:t>Strasse</w:t>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA2CE7">
-[...64 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:r w:rsidRPr="00697237">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F11E4D" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65245426" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBD3063" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF6261A" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072068A6" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015B5A70" w14:textId="77777777" w:rsidR="00697237" w:rsidRPr="00697237" w:rsidRDefault="00697237" w:rsidP="00697237">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2D9BD9" w14:textId="77777777" w:rsidR="009708EC" w:rsidRPr="00697237" w:rsidRDefault="009708EC" w:rsidP="00697237">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF555DE" w14:textId="77777777" w:rsidR="003813A8" w:rsidRPr="00697237" w:rsidRDefault="003813A8" w:rsidP="00697237">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003813A8" w:rsidRPr="00697237" w:rsidSect="00664F88">
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A4A5041" w14:textId="77777777" w:rsidR="001034AA" w:rsidRDefault="001034AA">
+    <w:p w14:paraId="463454CD" w14:textId="77777777" w:rsidR="0053383C" w:rsidRDefault="0053383C" w:rsidP="00AE50DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CDB4DB0" w14:textId="77777777" w:rsidR="001034AA" w:rsidRDefault="001034AA">
+    <w:p w14:paraId="61844C46" w14:textId="77777777" w:rsidR="0053383C" w:rsidRDefault="0053383C" w:rsidP="00AE50DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5A9CCE0E" w14:textId="77777777" w:rsidR="0053383C" w:rsidRDefault="0053383C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="EUAlbertina">
-    <w:altName w:val="Cambria"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SymbolMT">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE32C0">
+  <w:p w14:paraId="1585E5A1" w14:textId="77777777" w:rsidR="00AE50DB" w:rsidRPr="00AD620F" w:rsidRDefault="00AE50DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00AD620F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00AD620F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00AD620F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidR="009B2B51">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00AD620F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE32C0">
+  <w:p w14:paraId="4CC6FF45" w14:textId="77777777" w:rsidR="00AE50DB" w:rsidRDefault="00AE50DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
-[...13 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C61AE48" w14:textId="77777777" w:rsidR="001034AA" w:rsidRDefault="001034AA">
+    <w:p w14:paraId="26DDF912" w14:textId="77777777" w:rsidR="0053383C" w:rsidRDefault="0053383C" w:rsidP="00AE50DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A2EDF53" w14:textId="77777777" w:rsidR="001034AA" w:rsidRDefault="001034AA">
+    <w:p w14:paraId="6A44FC4E" w14:textId="77777777" w:rsidR="0053383C" w:rsidRDefault="0053383C" w:rsidP="00AE50DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7D5E6399" w14:textId="77777777" w:rsidR="0053383C" w:rsidRDefault="0053383C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...9 lines deleted...]
-    <w:nsid w:val="02006F37"/>
+    <w:nsid w:val="11E538CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
+    <w:tmpl w:val="BCCEC2F0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64D006B0">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02773A82"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51C660F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DD3CF770"/>
-[...274 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="174E6E88"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="357"/>
-[...1 lines deleted...]
-        <w:ind w:left="357" w:hanging="357"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...1 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="363"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="003399"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:firstLine="0"/>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...94 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="D9982332">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="776"/>
-[...1 lines deleted...]
-        <w:ind w:left="776" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1496"/>
-[...1 lines deleted...]
-        <w:ind w:left="1496" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2216"/>
-[...1 lines deleted...]
-        <w:ind w:left="2216" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2936"/>
-[...1 lines deleted...]
-        <w:ind w:left="2936" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3656"/>
-[...1 lines deleted...]
-        <w:ind w:left="3656" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4376"/>
-[...1 lines deleted...]
-        <w:ind w:left="4376" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...44 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...2818 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1527862403">
+  <w:num w:numId="1" w16cid:durableId="1548950431">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1373992473">
-[...63 lines deleted...]
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="2" w16cid:durableId="1811625979">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...6 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C114FF"/>
-[...1091 lines deleted...]
-    <w:rsid w:val="00FF775B"/>
+    <w:rsidRoot w:val="009708EC"/>
+    <w:rsid w:val="00006B8C"/>
+    <w:rsid w:val="00006F55"/>
+    <w:rsid w:val="000246AE"/>
+    <w:rsid w:val="000303D6"/>
+    <w:rsid w:val="00044B73"/>
+    <w:rsid w:val="00052817"/>
+    <w:rsid w:val="00057173"/>
+    <w:rsid w:val="000A1C02"/>
+    <w:rsid w:val="000E7BDF"/>
+    <w:rsid w:val="00113063"/>
+    <w:rsid w:val="00153BD1"/>
+    <w:rsid w:val="0017425B"/>
+    <w:rsid w:val="00177E2D"/>
+    <w:rsid w:val="001A0701"/>
+    <w:rsid w:val="001F0D2B"/>
+    <w:rsid w:val="001F47FB"/>
+    <w:rsid w:val="00207E27"/>
+    <w:rsid w:val="00215FCB"/>
+    <w:rsid w:val="0023359B"/>
+    <w:rsid w:val="00234087"/>
+    <w:rsid w:val="002427DA"/>
+    <w:rsid w:val="00250ED2"/>
+    <w:rsid w:val="0026599F"/>
+    <w:rsid w:val="002746D1"/>
+    <w:rsid w:val="002951C9"/>
+    <w:rsid w:val="00295FFB"/>
+    <w:rsid w:val="002A2752"/>
+    <w:rsid w:val="00323D54"/>
+    <w:rsid w:val="00327446"/>
+    <w:rsid w:val="003813A8"/>
+    <w:rsid w:val="003913D1"/>
+    <w:rsid w:val="003B60E9"/>
+    <w:rsid w:val="003C1D22"/>
+    <w:rsid w:val="003D4F39"/>
+    <w:rsid w:val="003F4306"/>
+    <w:rsid w:val="004415D6"/>
+    <w:rsid w:val="004D2E14"/>
+    <w:rsid w:val="004E6DA1"/>
+    <w:rsid w:val="00504BC4"/>
+    <w:rsid w:val="00505186"/>
+    <w:rsid w:val="005120BD"/>
+    <w:rsid w:val="00526FDE"/>
+    <w:rsid w:val="0053383C"/>
+    <w:rsid w:val="00541222"/>
+    <w:rsid w:val="00555357"/>
+    <w:rsid w:val="0059101C"/>
+    <w:rsid w:val="00596950"/>
+    <w:rsid w:val="005E0AC2"/>
+    <w:rsid w:val="005E1B43"/>
+    <w:rsid w:val="005E3085"/>
+    <w:rsid w:val="005F17F7"/>
+    <w:rsid w:val="005F18E7"/>
+    <w:rsid w:val="006214DF"/>
+    <w:rsid w:val="0062647E"/>
+    <w:rsid w:val="0064535A"/>
+    <w:rsid w:val="006453DC"/>
+    <w:rsid w:val="006555E0"/>
+    <w:rsid w:val="00664F88"/>
+    <w:rsid w:val="00666013"/>
+    <w:rsid w:val="006948D2"/>
+    <w:rsid w:val="00697237"/>
+    <w:rsid w:val="006A0426"/>
+    <w:rsid w:val="006E4CC5"/>
+    <w:rsid w:val="00704638"/>
+    <w:rsid w:val="0074256A"/>
+    <w:rsid w:val="007642E8"/>
+    <w:rsid w:val="00785418"/>
+    <w:rsid w:val="007937A0"/>
+    <w:rsid w:val="007A064C"/>
+    <w:rsid w:val="007A1B09"/>
+    <w:rsid w:val="007A33A0"/>
+    <w:rsid w:val="007A4ED0"/>
+    <w:rsid w:val="007A54D3"/>
+    <w:rsid w:val="007B463D"/>
+    <w:rsid w:val="00801C4D"/>
+    <w:rsid w:val="0083414A"/>
+    <w:rsid w:val="00855C02"/>
+    <w:rsid w:val="00885F58"/>
+    <w:rsid w:val="008A600C"/>
+    <w:rsid w:val="008D611A"/>
+    <w:rsid w:val="00933D6A"/>
+    <w:rsid w:val="00937C03"/>
+    <w:rsid w:val="00943322"/>
+    <w:rsid w:val="009467A0"/>
+    <w:rsid w:val="009708EC"/>
+    <w:rsid w:val="00973B45"/>
+    <w:rsid w:val="00975290"/>
+    <w:rsid w:val="009768E4"/>
+    <w:rsid w:val="00991453"/>
+    <w:rsid w:val="00991C2E"/>
+    <w:rsid w:val="00994612"/>
+    <w:rsid w:val="009A409E"/>
+    <w:rsid w:val="009B2B51"/>
+    <w:rsid w:val="009B6D96"/>
+    <w:rsid w:val="009D67F0"/>
+    <w:rsid w:val="00A0693E"/>
+    <w:rsid w:val="00A12F57"/>
+    <w:rsid w:val="00A20578"/>
+    <w:rsid w:val="00A710FE"/>
+    <w:rsid w:val="00A7215C"/>
+    <w:rsid w:val="00A73C78"/>
+    <w:rsid w:val="00A75F45"/>
+    <w:rsid w:val="00A76DE4"/>
+    <w:rsid w:val="00A9793C"/>
+    <w:rsid w:val="00AA11A3"/>
+    <w:rsid w:val="00AB2B1C"/>
+    <w:rsid w:val="00AB619C"/>
+    <w:rsid w:val="00AB6AD6"/>
+    <w:rsid w:val="00AC68B8"/>
+    <w:rsid w:val="00AC6AE9"/>
+    <w:rsid w:val="00AD620F"/>
+    <w:rsid w:val="00AD7FE2"/>
+    <w:rsid w:val="00AE50DB"/>
+    <w:rsid w:val="00AF335A"/>
+    <w:rsid w:val="00B00DE3"/>
+    <w:rsid w:val="00B0212C"/>
+    <w:rsid w:val="00B20E74"/>
+    <w:rsid w:val="00B23FDF"/>
+    <w:rsid w:val="00B63759"/>
+    <w:rsid w:val="00B73320"/>
+    <w:rsid w:val="00B95FD6"/>
+    <w:rsid w:val="00BA2050"/>
+    <w:rsid w:val="00BC4844"/>
+    <w:rsid w:val="00BD02A5"/>
+    <w:rsid w:val="00BD20FC"/>
+    <w:rsid w:val="00BD3CEE"/>
+    <w:rsid w:val="00BD6560"/>
+    <w:rsid w:val="00BE2F6E"/>
+    <w:rsid w:val="00C114B5"/>
+    <w:rsid w:val="00C22B56"/>
+    <w:rsid w:val="00C42DCB"/>
+    <w:rsid w:val="00C53DD8"/>
+    <w:rsid w:val="00C5529B"/>
+    <w:rsid w:val="00C96003"/>
+    <w:rsid w:val="00CA4392"/>
+    <w:rsid w:val="00CD5EA5"/>
+    <w:rsid w:val="00CF0724"/>
+    <w:rsid w:val="00D21D9F"/>
+    <w:rsid w:val="00D246F7"/>
+    <w:rsid w:val="00D42F97"/>
+    <w:rsid w:val="00D51F30"/>
+    <w:rsid w:val="00D52518"/>
+    <w:rsid w:val="00D768DD"/>
+    <w:rsid w:val="00DB5BED"/>
+    <w:rsid w:val="00DD2250"/>
+    <w:rsid w:val="00DE5617"/>
+    <w:rsid w:val="00DF4323"/>
+    <w:rsid w:val="00E41CC0"/>
+    <w:rsid w:val="00E470DB"/>
+    <w:rsid w:val="00E52C85"/>
+    <w:rsid w:val="00ED0280"/>
+    <w:rsid w:val="00F303B4"/>
+    <w:rsid w:val="00F526D4"/>
+    <w:rsid w:val="00F5480A"/>
+    <w:rsid w:val="00F7182B"/>
+    <w:rsid w:val="00F7269A"/>
+    <w:rsid w:val="00F82198"/>
+    <w:rsid w:val="00F96FF3"/>
+    <w:rsid w:val="00FB10E2"/>
+    <w:rsid w:val="00FB1923"/>
+    <w:rsid w:val="00FB78FB"/>
+    <w:rsid w:val="00FD150F"/>
+    <w:rsid w:val="00FF6157"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E9A9DA6"/>
+  <w14:docId w14:val="2C6ECD4F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
+  <w15:docId w15:val="{FF389001-291D-43EA-B6B6-55C253498614}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -16178,1014 +13484,400 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="009708EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-[...15 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
+    <w:rsid w:val="009708EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...121 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="009708EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...57 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="009708EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="009708EC"/>
     <w:rPr>
-      <w:b/>
-[...24 lines deleted...]
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
+    <w:rsid w:val="009708EC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009708EC"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...180 lines deleted...]
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A0693E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A0693E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB5BED"/>
+    <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB5BED"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB5BED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB5BED"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB5BED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE50DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE50DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE50DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE50DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="00785418"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-[...267 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00A12F57"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00991C2E"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C114B5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00697237"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...63 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PV.LVA@elancoah.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vita-europe.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17443,303 +14135,473 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="ae699797-f04c-41ac-8d78-ec1aad070443">Y27CFK5CD6MZ-79708284-103349</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="ae699797-f04c-41ac-8d78-ec1aad070443">
+      <Url>https://vitaeurope.sharepoint.com/sites/Regulatory/_layouts/15/DocIdRedir.aspx?ID=Y27CFK5CD6MZ-79708284-103349</Url>
+      <Description>Y27CFK5CD6MZ-79708284-103349</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="ae699797-f04c-41ac-8d78-ec1aad070443" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="09558606-16eb-44fc-a372-2e89a0927d06">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008DECA7449427174186640B1341F46D0A" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba8cce430b72029feae5e8cfc0cede9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae699797-f04c-41ac-8d78-ec1aad070443" xmlns:ns3="09558606-16eb-44fc-a372-2e89a0927d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="71fa7ae6320954e6bb275334b4d67fdd" ns2:_="" ns3:_="">
+    <xsd:import namespace="ae699797-f04c-41ac-8d78-ec1aad070443"/>
+    <xsd:import namespace="09558606-16eb-44fc-a372-2e89a0927d06"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae699797-f04c-41ac-8d78-ec1aad070443" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85913d42-0429-42a8-ad2a-1148d86953d1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ae699797-f04c-41ac-8d78-ec1aad070443">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="23" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="24" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09558606-16eb-44fc-a372-2e89a0927d06" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4e72d22f-9129-48ce-9a67-c15539fe1b40" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490CAD58-6756-4709-A322-0DE16FFC7C70}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ae699797-f04c-41ac-8d78-ec1aad070443"/>
+    <ds:schemaRef ds:uri="09558606-16eb-44fc-a372-2e89a0927d06"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8CF59B9-A86F-4349-87D9-8CA456168153}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ae699797-f04c-41ac-8d78-ec1aad070443"/>
+    <ds:schemaRef ds:uri="09558606-16eb-44fc-a372-2e89a0927d06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B279C194-E817-4BB3-BB1F-D74A7F6520E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B1079C-818E-4AF1-AF54-2B678F2EB8D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>13953</Characters>
+  <Pages>12</Pages>
+  <Words>1910</Words>
+  <Characters>13356</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ZĀĻU APRAKSTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15878</CharactersWithSpaces>
+  <CharactersWithSpaces>15236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:subject/>
+  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008DECA7449427174186640B1341F46D0A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>b347782d-ff7d-4130-9437-9f01ec4c2b13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
-[...207 lines deleted...]
-    <vt:lpwstr>2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GrammarlyDocumentId">
+    <vt:lpwstr>d7b86020de81db11a2e711b841007f44ff67873cf97d92a7007e63f002bd307e</vt:lpwstr>
   </property>
 </Properties>
 </file>