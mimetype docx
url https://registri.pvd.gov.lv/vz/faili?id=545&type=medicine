--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -1,26827 +1,10270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-[...2 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B656DF4" w14:textId="27624B12" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00B32DC4" w:rsidP="003D6DA7">
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="601CCC34" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00C114FF" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D149C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656DF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...269 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="737A0697" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00D149C7" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5BB343" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00D149C7" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F8D419" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E0F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    <w:p w14:paraId="1FEDBD38" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E80C3D0" w14:textId="77777777" w:rsidR="008E499E" w:rsidRPr="00474C50" w:rsidRDefault="008E499E" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Alphaflorovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/g premikss</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstniecisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1005">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s barības pagatavošanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūkām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE504CA" w14:textId="77777777" w:rsidR="008E499E" w:rsidRDefault="008E499E" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F58788" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRPr="00474C50" w:rsidRDefault="00D149C7" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5D578E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00477190">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B656E14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4DF4B2AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F77C415" w14:textId="77777777" w:rsidR="00B47E74" w:rsidRPr="00B47E74" w:rsidRDefault="00D149C7" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viens </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47E74">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grams satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AA31AB" w14:textId="77777777" w:rsidR="00B47E74" w:rsidRPr="00B47E74" w:rsidRDefault="00B47E74" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C40575E" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00B47E74" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B64A0DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00B47E74" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikol</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60B95">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D60B95">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D60B95">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D60B95">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>20 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7C37D2" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00D149C7" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E763E98" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594C15C0" w14:textId="77777777" w:rsidR="00B47E74" w:rsidRPr="002E73AE" w:rsidRDefault="00B47E74" w:rsidP="00D96A42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laktozes monohidrāts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>965 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EB39FF" w14:textId="77777777" w:rsidR="00B47E74" w:rsidRPr="002E73AE" w:rsidRDefault="00B47E74" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191CBDE9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pilnu palīgvielu sarakstu skatīt 6.1. apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAE580D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0174E4B6" w14:textId="77777777" w:rsidR="00BA1005" w:rsidRPr="002E73AE" w:rsidRDefault="00BA1005" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C76C280" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ZĀĻU FORMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7310A507" w14:textId="77777777" w:rsidR="00B47E74" w:rsidRDefault="00B47E74" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609804F0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="0046593F" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Premikss ārstniecisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1005">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s barības pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43024DB8" w14:textId="77777777" w:rsidR="00E1188F" w:rsidRPr="000F4EE6" w:rsidRDefault="00B24CB3" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Balts vai bēši balts pulveris ar raksturīgu smaržu; </w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bez </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mehānisk</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemaisījum</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bez </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>salipuš</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai saķepuš</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gabal</w:t>
+      </w:r>
+      <w:r w:rsidR="0046593F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6C6036" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB3E5B0" w14:textId="77777777" w:rsidR="0046593F" w:rsidRPr="00474C50" w:rsidRDefault="0046593F" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227F6443" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C361138" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113F51A3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mērķa sugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452B87D9" w14:textId="77777777" w:rsidR="00F407CB" w:rsidRDefault="00F407CB" w:rsidP="00477190">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32075B10" w14:textId="77777777" w:rsidR="00997C24" w:rsidRPr="00997C24" w:rsidRDefault="00F407CB" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3D3660" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5BD83E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas, norādot mērķa sugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4083946C" w14:textId="77777777" w:rsidR="00F407CB" w:rsidRDefault="00F407CB" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E1BB2B" w14:textId="77777777" w:rsidR="00B24CB3" w:rsidRPr="002E73AE" w:rsidRDefault="0046593F" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīgu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Haemophilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parasuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mikroorganismu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izraisītu infekciju ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00F407CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūkām. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F407CB" w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms zāļu lietošanas jāapstiprina slimības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esamība </w:t>
+      </w:r>
+      <w:r w:rsidR="00F407CB" w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ganāmpulkā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D6227B" w14:textId="77777777" w:rsidR="00B82BCA" w:rsidRPr="002E73AE" w:rsidRDefault="00B82BCA" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F5BBEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="00D96A42">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733734A8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EC0EC3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu, pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>adjuvantiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pret kādu no palīgvielām. Nelietot gadījumos, ja ir zināma rezistence pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FF20E3" w14:textId="77777777" w:rsidR="00234BD6" w:rsidRDefault="00234BD6" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot vaislai paredzētiem kuiļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479D7A55" w14:textId="77777777" w:rsidR="00A460DB" w:rsidRDefault="00A460DB" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6AEEDC" w14:textId="77777777" w:rsidR="00D47B8F" w:rsidRDefault="00D47B8F" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Skatīt 4.7. apakšpunktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445A61E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6B0860" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="009D5B50">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi katrai mērķa sugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572D37D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B94F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC3512C" w14:textId="77777777" w:rsidR="00F407CB" w:rsidRPr="00CC4E0B" w:rsidRDefault="00477190" w:rsidP="00BE1101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saslimšanas smaguma pakāpe ietekmē ārstnieciskās </w:t>
+      </w:r>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>barības lietošanu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1310">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dzīvniekus</w:t>
+      </w:r>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kam </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konstatēta </w:t>
+      </w:r>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samazināta apetīte un/vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1310">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">slikts vispārējais stāvoklis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstē</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1310">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterāli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B277C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0DF5AD" w14:textId="77777777" w:rsidR="001B6B79" w:rsidRPr="00CC4E0B" w:rsidRDefault="001B6B79" w:rsidP="008244E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E96CEE1" w14:textId="77777777" w:rsidR="0041219F" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="00127D97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8B7045" w14:textId="77777777" w:rsidR="0041219F" w:rsidRPr="00CC4E0B" w:rsidRDefault="0041219F" w:rsidP="00127D97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425EDB83" w14:textId="77777777" w:rsidR="0041219F" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="006563FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, lietojot dzīvniekiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C17FF44" w14:textId="77777777" w:rsidR="00662A6E" w:rsidRDefault="00B50DA3" w:rsidP="006563FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Šīs zāles jālieto, </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamatojoties uz jutības testa rezultātiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ņem vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vispārpieņemtie antibakteriālo zāļu lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1005">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>anas pamatprincipi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dotajiem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>norādījumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var palielināt</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju izplatīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a, kas rezistentas pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B94F06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94F06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pavājināties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēšanas efektivitāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar citiem antibakteriālajiem līdzekļiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdz pat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iespējam</w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00477190">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>krusteniskai rezistencei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1101" w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles drīkst lietot tikai tādu ganāmpulku ārstēšanai, kuriem diagnosticēta indikācijās minētā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1101">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1101" w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>infekcija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Šis premikss ir paredzēts </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23D2E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viendabīgas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstnieciskās barības </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94F06">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ražošanai,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to nevar lietot nesajauktu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA8A2E7" w14:textId="77777777" w:rsidR="00BA1005" w:rsidRPr="00474C50" w:rsidRDefault="00BA1005" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137E5189" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura lieto veterinārās zāles dzīvnieku ārstēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700AB189" w14:textId="77777777" w:rsidR="0002397A" w:rsidRPr="00CC4E0B" w:rsidRDefault="001960CA" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vajadzētu izvairīties no saskares ar šīm veterinārajām zālēm.  Ja notikusi nejauša</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gadījuma rakstura)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norīšana vai ieelpošana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Izvairīties no tiešas saskares ar ādu un gļotādu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6549BA85" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRPr="00CC4E0B" w:rsidRDefault="005A2A13" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iestrādājot premiksu barībā</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individu</w:t>
+      </w:r>
+      <w:r w:rsidR="009840C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizsargtērp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas sastāv no vienreizlietojamas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pusmaskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>-respiratora,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kas atbilst Eiropas standartam EN 149, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vairākkārt lietojam</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respirator</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90420">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kas atbilst Eiropas standartam EN 140</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90420">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar filtru, kas atbilst standartam EN 143, kā arī pret ķīmiskām vielām izturīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90420">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90420">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, aizsargtērp</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90420">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un brill</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90420">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ēm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12F85">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588573EE" w14:textId="77777777" w:rsidR="0002397A" w:rsidRPr="00CC4E0B" w:rsidRDefault="0002397A" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēc saskares ar šīm </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm rodas </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tādi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>simptomi</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, piemēram, izsitumi, nekavējoties meklēt medicīnisko palīdzību un uzrādīt </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šo brīdinājum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1310">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstam. Sejas, lūpu vai </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plakstiņu pietūkums</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>apgrūtināta elpošana ir nopietn</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i simptomi</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nepieciešams</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekavējoties meklē</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4ED6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BD55B8" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRPr="00CC4E0B" w:rsidRDefault="006A4ED6" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm n</w:t>
+      </w:r>
+      <w:r w:rsidR="0002397A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eēst, nedzert un nesmēķēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048E28AC" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRPr="00CC4E0B" w:rsidRDefault="00E12F85" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6BB2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīkošanās ar šīm veterinārajām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6BB2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6BB2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstniecisko </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>barīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6BB2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi nomazgāt rokas ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBB0422" w14:textId="77777777" w:rsidR="00316E87" w:rsidRPr="00CC4E0B" w:rsidRDefault="00316E87" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9A684B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00CC4E0B" w:rsidRDefault="00185B50" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Iespējamās blakusparādības (biežums un bīstamība)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779FB3D9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C38B49" w14:textId="77777777" w:rsidR="00131663" w:rsidRPr="00CC4E0B" w:rsidRDefault="00131663" w:rsidP="00806E53">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bieži novēro tādas blakusparādības kā diareja, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>perianāl</w:t>
+      </w:r>
+      <w:r w:rsidR="003D312D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eritēma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un rektālais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>prolapss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Diareja un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>perianālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eritēma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pašlimit</w:t>
+      </w:r>
+      <w:r w:rsidR="0083246B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jošas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blakusparādības un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izzūd</w:t>
+      </w:r>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc ārstēšanas pārtraukšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC34850" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="004779CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB9E1E8" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu blakusparādību sastopamības biežums norādīts sekojošā secībā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181C47A4" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- ļoti bieži (vairāk nekā 1 no 10 ārstētajiem dzīvniekiem novērota(-s) nevēlama(-s) blakusparādība</w:t>
+      </w:r>
+      <w:r w:rsidR="00806E53">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF52790" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- bieži (vairāk nekā 1, bet mazāk nekā 10 dzīvniekiem no 100 ārstētajiem dzīvniekiem);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFB6FA4" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- retāk (vairāk nekā 1, bet mazāk nekā 10 dzīvniekiem no 1000 ārstētajiem dzīvniekiem);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF6C67D" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- reti (vairāk nekā 1, bet mazāk nekā 10 dzīvniekiem no 10000 ārstētajiem dzīvniekiem);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58297011" w14:textId="77777777" w:rsidR="00AC3901" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AC3901" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- ļoti reti (mazāk nekā 1 dzīvniekam no 10000 ārstētajiem dzīvniekiem, ieskaitot atsevišķus ziņojumus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BD2107" w14:textId="77777777" w:rsidR="00AD0710" w:rsidRPr="00CC4E0B" w:rsidRDefault="00AD0710" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA8F61E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF697F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00CC4E0B" w:rsidRDefault="00C114FF" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352FD77C" w14:textId="77777777" w:rsidR="00503707" w:rsidRDefault="00503707" w:rsidP="00477190">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076A8F36" w14:textId="77777777" w:rsidR="00662A6E" w:rsidRPr="00474C50" w:rsidRDefault="00662A6E" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E04B1F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="004779CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352BC558" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3E836E" w14:textId="77777777" w:rsidR="00E3344C" w:rsidRDefault="00F94B01" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot šīs veterinārās zāles vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tetraciklīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidR="00127D97">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laktāma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antib</w:t>
+      </w:r>
+      <w:r w:rsidR="004779CF">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>akteriā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liem līdzekļiem, to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbīb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94B01">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00730B9E" w:rsidRPr="009F7201">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var tikt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FF9">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kavēta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot vienlaikus ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fenikoliem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nelietot vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamfenikoliem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A055B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5844F138" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00474C50" w:rsidRDefault="00C90EDA" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E6DEA9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Devas un lietošanas veids</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF8FA20" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00474C50" w:rsidRDefault="00145D34" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A05359" w14:textId="77777777" w:rsidR="004A0D84" w:rsidRDefault="00F94B01" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iekšķīgai lietošanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AA603D" w14:textId="77777777" w:rsidR="00C73049" w:rsidRDefault="00C73049" w:rsidP="00D96A42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703AD501" w14:textId="77777777" w:rsidR="005F3F38" w:rsidRDefault="005F3F38" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3F38">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iestrādāšanai sausajā barībā at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zītā barības ražošanas uzņēmumā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A8732" w14:textId="77777777" w:rsidR="00042FBB" w:rsidRPr="00042FBB" w:rsidRDefault="00042FBB" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF13825" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRDefault="00E12F85" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Devas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7303B902" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRDefault="001B67E5" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3F38">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> svara</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5B50">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E03F7">
-[...22 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3F38">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ķ.sv.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) (atbilst 500 mg zāļu) dienā, ko lieto 5 dienas pēc kārtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DD6C32" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRDefault="00E12F85" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798CBEB6" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRPr="00E12F85" w:rsidRDefault="00E12F85" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277D3265" w14:textId="77777777" w:rsidR="00E12F85" w:rsidRDefault="00503707" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lai nodrošinātu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pareizas zāļu devas uzņemšanu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprēķinus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>premiksa ārstnieciskās barības pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34060">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daudzuma noteikšanai veic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmantojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šādu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB70D6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09032449" w14:textId="77777777" w:rsidR="00503707" w:rsidRPr="00E12F85" w:rsidRDefault="00503707" w:rsidP="009D5B50">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8869" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2392"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="2373"/>
+        <w:gridCol w:w="3649"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006950ED" w:rsidRPr="003334D0" w14:paraId="53059C18" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1098"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5893C4F5" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="00B94F06">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="603"/>
+              </w:tabs>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37F7CCF0" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>500 mg veterināro zāļu uz kg ķermeņa svara dienā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387DD62D" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="006950ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E8E3EA9" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="006950ED">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4206A9B8" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A9C6E5" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Vidējais ārstējamo cūku</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5B50" w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ķermeņa svars (kg)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50400ADE" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43EDD205" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="159EEED3" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D3CC270" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>=  mg veterināro zāļu uz kg barības</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFBF57D" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="002E73AE" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006950ED" w:rsidRPr="003334D0" w14:paraId="18F2048F" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="409"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19421CE9" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="003334D0" w:rsidRDefault="006950ED" w:rsidP="00CC3597">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vidējais barības patēriņš </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3597" w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dienā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E73AE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(kg/dzīvnieku)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3649" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="185BE878" w14:textId="77777777" w:rsidR="006950ED" w:rsidRPr="003334D0" w:rsidRDefault="006950ED" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17A5A7EF" w14:textId="77777777" w:rsidR="00503707" w:rsidRDefault="00503707" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49284853" w14:textId="77777777" w:rsidR="00CE04C7" w:rsidRPr="00D149C7" w:rsidRDefault="00CC3597" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agatavojot ārstniecisko barību, jāņem vērā ārstējamo dzīvnieku ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svars </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un barības patēriņš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3597">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dien</w:t>
+      </w:r>
+      <w:r w:rsidR="00203CCF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Barības patēriņš ir atkarīgs no dzīvnieku klīniskā stāvokļa, tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00203CCF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dēļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sajaukšanas attiecība ir jāaprēķina, pamatojoties uz esošo barības patēriņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296B8374" w14:textId="77777777" w:rsidR="00CE04C7" w:rsidRPr="00D149C7" w:rsidRDefault="00CE04C7" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9EB0D1" w14:textId="77777777" w:rsidR="00CE04C7" w:rsidRPr="002E73AE" w:rsidRDefault="00203CCF" w:rsidP="00477190">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nedrīkst lietot devā, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04C7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atšķiras no parakstītās devas, vai ilgāku laik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a periodu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1F3D5" w14:textId="77777777" w:rsidR="00B24CB3" w:rsidRDefault="00CE04C7" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nesajaukt ar dzeramo ūdeni vai šķidro barību. </w:t>
+      </w:r>
+      <w:r w:rsidR="00203CCF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nekaisīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uz granulām vai graudiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7323E4CE" w14:textId="77777777" w:rsidR="00E3344C" w:rsidRDefault="00E3344C" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lai nodrošinātu pareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as lietošanu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un izvairītos no pārāk mazas devas lietošanas, ķermeņa svars jānosaka pēc iespējas precīzāk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430D960B" w14:textId="77777777" w:rsidR="00441491" w:rsidRDefault="00441491" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var sajaukt ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">granulētu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>barīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja tā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iepriekš </w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pakļauta tvaika iedarbībai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>temperatūrā, kas nepārsniedz 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B41EA5A" w14:textId="77777777" w:rsidR="00CE04C7" w:rsidRDefault="00CE04C7" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC86E0A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšana (simptomi, rīcība ārkārtas situācijā, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>), ja nepieciešams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66324C79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ACABCE" w14:textId="77777777" w:rsidR="0068595A" w:rsidRDefault="00827C2A" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc desmitkārtīgas devas lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0A5E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tika novērota viegla diareja un nelielas intensitātes asiņošana no apzarņa artērijām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2547BC41" w14:textId="77777777" w:rsidR="00CE04C7" w:rsidRDefault="00CE04C7" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0DC8DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00D96A42">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E77619">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.11</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="002B2BB1" w:rsidRPr="00E77619">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods(-i) dzīvnieku produkcijas izmantošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DF38B9" w14:textId="77777777" w:rsidR="00FD0A5E" w:rsidRPr="00474C50" w:rsidRDefault="00FD0A5E" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598FEFC4" w14:textId="77777777" w:rsidR="00CE04C7" w:rsidRDefault="0068595A" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūk</w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EE14E3" w14:textId="77777777" w:rsidR="00FD0A5E" w:rsidRDefault="00CE04C7" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 16 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A40469" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2049EF9D" w14:textId="77777777" w:rsidR="009D5B50" w:rsidRPr="00474C50" w:rsidRDefault="009D5B50" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7A1EBE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFA4E85" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA30296" w14:textId="77777777" w:rsidR="00FD0A5E" w:rsidRPr="00FD0A5E" w:rsidRDefault="00C114FF" w:rsidP="009D5B50">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farmakoterapeitiskā grupa: </w:t>
+      </w:r>
+      <w:r w:rsidR="000F61C5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistēmiski </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietojamie antibakteriālie līdzekļi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>amfenikoli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F61C5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA6E5CB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00FD0A5E" w:rsidP="000F61C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods: QJ01BA90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCA8A84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="000F61C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1130C7D7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00FD0A5E" w:rsidP="00D96A42">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176F4D70" w14:textId="77777777" w:rsidR="00FD0A5E" w:rsidRDefault="00FD0A5E" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FA7C5C" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00E91326" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir plaša spektra sintētiska</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibiotika</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as darbojas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lielāko daļu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grampozitīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gramnegatīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju, kas izolētas no dzīvniekiem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bakteriostatisks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>darbojas, kavējot olbaltumvielu sintēzi ribosomu līmenī</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96A42">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B819183" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00E91326" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atvasinājums, kurā hidroksilgrupa ir aizstāta ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697928">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fluoru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tas padara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktīvu pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>acetiltransferāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdalošām baktērijām, kas ir rezistentas pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hloramfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B8425B" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00E91326" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratorijas testos apstiprināta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktivitāte pret patogēnām baktērijām, kuras visbiežāk izolē no cūkām, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Haemophilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parasuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90DB7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD668E2" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00610CDD" w:rsidP="00610CDD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r zināmi 4 rezistences mehānismi: rezistence pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsvarā rodas noteiktu vielu (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>flor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) vai vairāku vielu (piem., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>AcrAB-TolC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izplūdes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sūkņu dēļ, kā arī ir rezistence mērķa iedarbības vietā (ribosomās), samazināta caurlaidība un enzīmu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>inaktivācija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gēni, kas atbild par šiem mehānismiem, ir kodēti ģenētiskajos elementos, piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plazmīdās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>transpozonos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai gēnu kasetēs. Ir iespējama </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">krusteniskā rezistence </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hloramfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B829F68" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iegūto rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> galvenokārt kodē gēni; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>flo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cfr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gēni atrodas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plazmīdām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai hromosomām. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Staphylococc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atklātais rezistences gēns </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>cfr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kodē </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rRNS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metilāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas rada kombinēto rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hloramfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>klindamicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nesens pētījums liecina, ka šī mutācija papildus rada </w:t>
+      </w:r>
+      <w:r w:rsidR="00610CDD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">krustenisko rezistenci </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleiromutilīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamulīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>valnemulīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>oksazolidinoniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>streptogramīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A. Šo fenotipu sauc par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>PhLOPSA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nav cita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>rRNS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metiltransferāze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kas viena pati izraisītu rezistenci pret 5 ķīmiski nesaistītām antibiotiku *grupām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2A5BFC" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00E91326" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hloramfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FF9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izplūdes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sūkni</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas kodēts ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>flo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PCR ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>noteikts</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktērijās, kas rezistentas pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hloramfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. PCR apstiprināja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>flo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klātbūtni </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>transformantos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>transkonjugantos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Staphylococc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktērijās ir ticis aprakstīts gēns </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas atrodas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>transpozona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tn558, kurš</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, savukārt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kodē </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>grampozitīvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju pirmo specifisko </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hloramfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eksportētāju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D17881F" w14:textId="77777777" w:rsidR="00F62BD5" w:rsidRPr="00D149C7" w:rsidRDefault="00F62BD5" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACDE23A" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00E91326" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Atbilstoši Valsts uzraudzības programmai attiecībā uz būtiskiem patogēniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B" w:rsidRPr="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajā jomā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas rezistenti pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem, fenotipa jutības/rezistences pārbaudes rezultāti 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E3B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2016. gadā Čehijas Republikā ir norādīti zemāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476CCA86" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00D149C7" w:rsidRDefault="00E91326" w:rsidP="009D5B50">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A24F79" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00A03E3B" w:rsidP="00B94F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>CŪKĀM</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91326">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...85 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="74CF91CC" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="003D312D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B656E19" w14:textId="32E61D5B" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
-[...19 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5A192BD4" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="00BE1101">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="12B35370" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="00BE1101">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="1099"/>
+        <w:gridCol w:w="1099"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C1144" w14:paraId="6B656E1D" w14:textId="77777777" w:rsidTr="002C4565">
+      <w:tr w:rsidR="00E91326" w:rsidRPr="00E91326" w14:paraId="634C9987" w14:textId="77777777" w:rsidTr="002E73AE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E1B" w14:textId="5B750674" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000B46FB" w:rsidP="003D6DA7">
+          <w:p w14:paraId="0494A6FD" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="008244E5">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...143 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...36 lines deleted...]
-              <w:t>N-metilpirolidons</w:t>
+              <w:t>APP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E22" w14:textId="612CFBEE" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="00976E16" w:rsidP="003D6DA7">
+          <w:p w14:paraId="55D6ED55" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>2904</w:t>
-[...6 lines deleted...]
-              <w:t> mg</w:t>
+              <w:t>Gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="002E1219" w14:paraId="6B656E26" w14:textId="77777777" w:rsidTr="006923F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E24" w14:textId="253FF417" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="315BC347" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D56D2">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>Triglicerīdi, vidējas virknes</w:t>
+              <w:t>Izolātu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E25" w14:textId="77777777" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="285F35C3" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679E51CE" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB52F1E" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>C (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DD5F3A" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>I (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9AF8EE" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>R (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91326" w:rsidRPr="00E91326" w14:paraId="11EB20E4" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAAAC6F" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00F62BD5" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Florfenikols</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA5D061" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1637D99B" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A3C3E8" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="609F88C0" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634E1620" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>91,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B3A470" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B83C39" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>2,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91326" w:rsidRPr="00E91326" w14:paraId="46591CFC" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04597790" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="002E1219" w14:paraId="6B656E29" w14:textId="77777777" w:rsidTr="006923F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E27" w14:textId="46C41F00" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="774C93A5" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D56D2">
+            <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citronskābe (E330; pH </w:t>
-[...12 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E28" w14:textId="77777777" w:rsidR="002E1219" w:rsidRPr="00E57A7D" w:rsidRDefault="002E1219" w:rsidP="003D6DA7">
+          <w:p w14:paraId="4FC913F5" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700F70F2" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6CF70B" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4E0FAD" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BC3FE8" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EC7BDF" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63B9DCDE" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5B0B02" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC24E2C" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="683DF753" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="00477190">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1023"/>
+        <w:gridCol w:w="1249"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="1099"/>
+        <w:gridCol w:w="1099"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E91326" w:rsidRPr="00E91326" w14:paraId="18F479EA" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C462968" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="004779CF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>PM:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAF5718" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Gads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AD052A" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Izolātu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAC071B" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75997165" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA020B0" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>C (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C12B01F" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>I (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FB40DF" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>R (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91326" w:rsidRPr="00E91326" w14:paraId="3F6308D9" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F5C3BF" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00F62BD5" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Florfenikols</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70636A00" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E66655" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F086C0" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="536E2C3F" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A44514" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFAE216" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC04D51" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91326" w:rsidRPr="00E91326" w14:paraId="282C3FC8" w14:textId="77777777" w:rsidTr="002E73AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55574060" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3135 lines deleted...]
-      <w:tr w:rsidR="009C1144" w14:paraId="6B656E81" w14:textId="77777777" w:rsidTr="003D6DA7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="pct"/>
+            <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B656E7E" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6" w:rsidP="003D6DA7">
+          <w:p w14:paraId="0F4D9106" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...78 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>V</w:t>
-[...17 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-            </w:pPr>
-[...24 lines deleted...]
-              <w:t>10 000 ārstētajiem dzīvniekiem):</w:t>
+              <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2578" w:type="pct"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C604BE7" w14:textId="77777777" w:rsidR="00CB118A" w:rsidRPr="00DD6BD7" w:rsidRDefault="00CB118A" w:rsidP="003D6DA7">
-[...28 lines deleted...]
-          <w:p w14:paraId="6B656E84" w14:textId="67A7D183" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="004F0EC9" w:rsidP="003D6DA7">
+          <w:p w14:paraId="2DC1471B" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...368 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>S</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00CB4F26" w:rsidRPr="00A20F25">
               <w:rPr>
-                <w:vertAlign w:val="superscript"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...758 lines deleted...]
-              <w:t>Suņi (kg ķ.sv.)</w:t>
+              <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77CF7E5D" w14:textId="1F6B1914" w:rsidR="001938B2" w:rsidRPr="00406CF0" w:rsidRDefault="00F3087B" w:rsidP="003D6DA7">
+          <w:p w14:paraId="6AD1ABED" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...4394 lines deleted...]
-            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172B3E">
+            <w:r>
               <w:rPr>
-                <w:b/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>0,5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B656FCD" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="003D6DA7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BD8A21" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6B656FCE" w14:textId="7320B54F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="0015258B" w:rsidP="003D6DA7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A68BE2C" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005354B0">
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="ar-SA"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t xml:space="preserve">KARTONA KASTĪTE </w:t>
+              <w:t>95,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5481F0" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7809B9DD" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="002E73AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B656FD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...2927 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="4497B618" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3199C7" w14:textId="77777777" w:rsidR="00E91326" w:rsidRPr="00E91326" w:rsidRDefault="00E91326" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterināro patogēnu minimālās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>inhibējošās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācijas (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...575 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) robežvērtības (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...545 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>CLSI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2018): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E51FB8" w14:textId="77777777" w:rsidR="00E91326" w:rsidRDefault="00E91326" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...442 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Actinobacillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D" w:rsidDel="001D17D7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pleuropneumoniae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...398 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: jutīgas: ≤ 2 µg/ml, vidēji jutīgas: 4 µg/ml, rezistentas: ≥ 8 µg/ml. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FE80B4" w14:textId="77777777" w:rsidR="00076E80" w:rsidRDefault="00076E80" w:rsidP="00477190">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369C4F56" w14:textId="77777777" w:rsidR="00772F2C" w:rsidRPr="00772F2C" w:rsidRDefault="00772F2C" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs robežvērtības tiek izmantotas arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Haemophilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parasuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (šim patogēnam nav konkrēti apstiprinātu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>CLSI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> robežvērtību).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259C56D5" w14:textId="77777777" w:rsidR="00772F2C" w:rsidRPr="00772F2C" w:rsidRDefault="00772F2C" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BBF2E1" w14:textId="77777777" w:rsidR="00076E80" w:rsidRPr="00D149C7" w:rsidRDefault="00772F2C" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dati</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>publi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kācijās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parasuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutību liecina, ka ab</w:t>
+      </w:r>
+      <w:r w:rsidR="00780958">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lūtais vairākums celmu ir jutīgi pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; pēdējo 15 gadu laikā šī situācija nav mainījusies. Pēdējo 5 gadu (tāpat kā pēdējo 15 gadu) laikā visbiežāk iegūtās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>robež</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vērtības ir diapazonā no 0,25 līdz 0,5 µg/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A61A936" w14:textId="77777777" w:rsidR="00131F34" w:rsidRPr="00D149C7" w:rsidRDefault="00131F34" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA53FAD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D149C7" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...378 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dati</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1188BF7E" w14:textId="77777777" w:rsidR="00383305" w:rsidRPr="00D149C7" w:rsidRDefault="00383305" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462710FA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="005548FE" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eksperimentālos apstākļos mākslīgi barojot cūkas ar 10 mg/kg zāļu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsūkšanās bija dažāda, bet maksimālā koncentrācija serumā - aptuveni 5 µg/ml - tika sasniegta 3 stund</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc devas uzņemšanas. Terminālais pussabrukšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periods </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija 3 līdz 4 stund</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošinot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cūkām brīvu piekļuvi </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (premiksu ārstnieciskajai barībai)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706" w:rsidRPr="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk190078247"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00C124E3">
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pagatavotai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstnieciskajai barībai </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5 dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ievērojot ieteicamo devu 10 mg/kg, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācija serumā pārsniedza 1 µg/ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ilgāk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nekā 16 stundas katrā ārstēšanas dienā. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot iekšķīgi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005354B0">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>labi uzsūcas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pēc izkliedes tas tiek ātri izvadīts ar urīnu un </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1706">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fekālijām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecībā 3:1. Daļa tiek izvadīta neizmainītā veidā, bet atlikusī daļa tiek metabolizēta 5 galvenajos metabolītos. Ir pierādīts, ka pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>parenterālas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanas cūkām koncentrācija plaušās ir līdzīga koncentrācijai serumā. Pēc vienas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>florfenikola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/kg ķ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B821AD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. devas, kas sajaukta ar barību, lietošanas cūkām tukšā dūšā maksimālā koncentrācija plazmā - 7,4 µg/ml - tika sasniegta ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00B821AD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ilgāk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kā 1,0 stund</w:t>
+      </w:r>
+      <w:r w:rsidR="00B821AD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc lietošanas. Terminālais pussabrukšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B821AD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periods </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bija aptuveni 2,8 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C3163E" w14:textId="77777777" w:rsidR="005548FE" w:rsidRDefault="005548FE" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E39370B" w14:textId="77777777" w:rsidR="000F61C5" w:rsidRPr="002E73AE" w:rsidRDefault="000F61C5" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040177C4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...82 lines deleted...]
-      <w:r w:rsidR="007318FE">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475C5AB7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="000F61C5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D110761" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00C90DB7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2553 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Palīgvielu saraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5154F977" w14:textId="77777777" w:rsidR="0071593A" w:rsidRPr="002E73AE" w:rsidRDefault="0071593A" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F33348" w14:textId="77777777" w:rsidR="00BB61B1" w:rsidRPr="002E73AE" w:rsidRDefault="0071593A" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Laktozes monohidrāts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64031DF5" w14:textId="77777777" w:rsidR="00E46E64" w:rsidRPr="002E73AE" w:rsidRDefault="000F61C5" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46E64">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ilīcija dioksīds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005354B0">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="000F61C5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koloidālais, bezūdens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A120CF" w14:textId="77777777" w:rsidR="0020515A" w:rsidRPr="002E73AE" w:rsidRDefault="0020515A" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E74991D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Mērķsugas</w:t>
-[...67 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A22C74C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53449FAD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00EF191D" w:rsidP="009D5B50">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, šīs veterinārās zāles nedrīkst lietot maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAE8D5D" w14:textId="77777777" w:rsidR="00EF191D" w:rsidRPr="002E73AE" w:rsidRDefault="00EF191D" w:rsidP="00B94F06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6571D045" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00B94F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Lietošanas indikācijas</w:t>
-[...6729 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4FDCB4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="003D312D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D2C5F9" w14:textId="77777777" w:rsidR="00E46E64" w:rsidRPr="002E73AE" w:rsidRDefault="00E46E64" w:rsidP="003D312D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētā iepakojumā: 3 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6501C077" w14:textId="77777777" w:rsidR="00E46E64" w:rsidRPr="002E73AE" w:rsidRDefault="00E76B85" w:rsidP="00697928">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmās tiešā iepakojuma atvēršanas: 6 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F417B5C" w14:textId="77777777" w:rsidR="00E46E64" w:rsidRPr="002E73AE" w:rsidRDefault="00E46E64" w:rsidP="00697928">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc sajaukšanas ar miltiem vai granulētu barību: 1 mēnesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E264200" w14:textId="77777777" w:rsidR="00B96E1D" w:rsidRPr="002E73AE" w:rsidRDefault="00B96E1D" w:rsidP="00697928">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBEE212" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00697928">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6570E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="003D6DA7">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="005354B0">
+    <w:p w14:paraId="41F3D835" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00BE1101">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BA32E9" w14:textId="77777777" w:rsidR="00401303" w:rsidRPr="002E73AE" w:rsidRDefault="00401303" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E73AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neatdzesēt vai nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3FDD52" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391A9A56" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9F9F59" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B0E576" w14:textId="77777777" w:rsidR="00C1138F" w:rsidRPr="002E73AE" w:rsidRDefault="00653171" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Trīs slāņu papīra maiss ar polietilēna iekšējo slāni, kurā ir 10 kg premiksa</w:t>
+      </w:r>
+      <w:r w:rsidR="00827C2A" w:rsidRPr="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="00AC595C">
+      <w:r w:rsidR="00827C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstnieciskās barības pagatavošanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775FA852" w14:textId="77777777" w:rsidR="000F4FE1" w:rsidRPr="002E73AE" w:rsidRDefault="000F4FE1" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC9446E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63530680" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="00477190">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032D54D7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="002E73AE" w:rsidRDefault="00C114FF" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Jebkuras neizlietotas veterinārās zāles vai to atkritumi jāiznīcina saskaņā ar nacionālajiem tiesību aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1C64A3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454DCBAF" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRPr="002E73AE" w:rsidRDefault="00D149C7" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548BDCE7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REĢISTRĀCIJAS APLIECĪBAS ĪPAŠNIEKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A66C14" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8CECCB" w14:textId="2CA81F8B" w:rsidR="00E11629" w:rsidRPr="006828F7" w:rsidRDefault="00542233" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542233">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALPHAVET </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542233">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542233">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C65040E" w14:textId="77777777" w:rsidR="00E11629" w:rsidRDefault="00E11629" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H-1194 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Budapest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DE73F7" w:rsidRPr="005354B0">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Hofherr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A. u. 42. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5984E5" w14:textId="77777777" w:rsidR="00775483" w:rsidRPr="00D60B95" w:rsidRDefault="00775483" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ungārija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574C301D" w14:textId="77777777" w:rsidR="00E11629" w:rsidRPr="00D60B95" w:rsidRDefault="00E11629" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tālrunis: +36/22-516-408</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DEAA2B" w14:textId="77777777" w:rsidR="00E11629" w:rsidRPr="00D60B95" w:rsidRDefault="00E11629" w:rsidP="002E73AE">
+      <w:pPr>
+        <w:spacing w:before="24" w:after="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fakss (pēc izvēles): +36/22-516-416</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1933011A" w14:textId="77777777" w:rsidR="00E11629" w:rsidRPr="006828F7" w:rsidRDefault="00E11629" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>E-pasts:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alpha-vet@alpha-vet.hu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BDEEE0" w14:textId="77777777" w:rsidR="00E11629" w:rsidRDefault="00E11629" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1581FC91" w14:textId="77777777" w:rsidR="00827C2A" w:rsidRPr="00474C50" w:rsidRDefault="00827C2A" w:rsidP="0046593F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C2FD73" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="0046593F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
-[...150 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>REĢISTRĀCIJAS APLIECĪBAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7181F626" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00477190">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CCF3B0" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00D60B95" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D60B95">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/19/0056</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAD5F5C" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRPr="00474C50" w:rsidRDefault="00D149C7" w:rsidP="004779CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C301DA4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEE18E3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Veterināro zāļu klasifikācija</w:t>
-[...67 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+        <w:t>REĢISTRĀCIJAS /PĀRREĢISTRĀCIJAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253D7D21" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00474C50" w:rsidRDefault="00D65777" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F62B76" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00D65777" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās reģistrācijas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60B95">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>04.10.2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EE2ADA" w14:textId="77777777" w:rsidR="00E11629" w:rsidRDefault="00E11629" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63EED6FE" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRPr="00474C50" w:rsidRDefault="00D149C7" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBABA65" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00F94B01">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...43 lines deleted...]
-        <w:rPr>
+        <w:t>TEKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028D92A8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="000F61C5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3FE1F8" w14:textId="4748AA38" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00542233" w:rsidP="00C90DB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>06/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CC9DA6" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00D149C7" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C89668" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00BA1005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3EC556" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="009D5B50">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...866 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>RAŽOŠANAS, IEVEŠANAS, IZPLATĪŠANAS, TIRDZNIECĪBAS, PIEGĀDES UN/VAI LIETOŠANAS AIZLIEGUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562557F6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B94F06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AC604A" w14:textId="77777777" w:rsidR="00D149C7" w:rsidRDefault="00827C2A" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recepšu veterinārās zāles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2912FD15" w14:textId="77777777" w:rsidR="00FB0987" w:rsidRPr="004D4DB6" w:rsidRDefault="00FB0987" w:rsidP="00D149C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FB0987" w:rsidRPr="004D4DB6" w:rsidSect="007F2F03">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46C9C7CB" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="72FCB4F6" w14:textId="77777777" w:rsidR="001B087E" w:rsidRDefault="001B087E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E45FB92" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06502754" w14:textId="77777777" w:rsidR="001B087E" w:rsidRDefault="001B087E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tms Rmn">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020603040505020304"/>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B65720E" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6">
+  <w:p w14:paraId="6D56F870" w14:textId="77777777" w:rsidR="00530BEA" w:rsidRPr="00B94A1B" w:rsidRDefault="00530BEA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidR="001B087E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="lv"/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B65720F" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="001129B6">
+  <w:p w14:paraId="735427B6" w14:textId="77777777" w:rsidR="00530BEA" w:rsidRDefault="00530BEA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
-      <w:t>3</w:t>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42721A64" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="56E49BFD" w14:textId="77777777" w:rsidR="001B087E" w:rsidRDefault="001B087E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655D640C" w14:textId="77777777" w:rsidR="00667341" w:rsidRDefault="00667341">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2DC63B67" w14:textId="77777777" w:rsidR="001B087E" w:rsidRDefault="001B087E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="F1BC4E76">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="659A2A70">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7D6ACD48" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C12088A0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FBEC3FC6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F50EB32C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56F44E1A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D0DAE432" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="170CAEFC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD3CF770"/>
-    <w:lvl w:ilvl="0" w:tplc="8F261E84">
+    <w:lvl w:ilvl="0" w:tplc="4F305590">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36000E18" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1BEEEDB0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08BECF22" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E8FCBE2E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97728C78" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73C258B0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B9686C22" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D35850EA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26917,51 +10360,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F4D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="003399"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -27061,494 +10504,474 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="DE8E981E">
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35CC19E2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5C188CD4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="07CC6F96" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53F8A32C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73D631EC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7CC4F8CC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3D24FBDA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7B6C61D8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70584BD4"/>
-    <w:lvl w:ilvl="0" w:tplc="D01E9488">
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BE566C9E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65365CB0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53F200CE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3B26962A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7042166E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CFA81C60" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DB722D5A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64EC51B0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="4F946FE4">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="062E691A">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9586CE8E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A68271B4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80A81D48" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CC0A46E8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A54AB232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D26AC7D8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="330CB2B4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -27665,225 +11088,225 @@
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="37286C1E">
+    <w:lvl w:ilvl="0" w:tplc="377C2036">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3F900C22" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E8A0F4A6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47CEFB42" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A5D8E330" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37D68FB8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26029866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="050E34B2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1D3C043E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27979,1260 +11402,1165 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="1D0CD32E">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30324A10" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BB42852A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="069E5AA8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5AE6B1FC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C06EBBAE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7CB83FF8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="877E5F9A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0DEC8F54" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA64B37"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39484124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D20E0BE"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="188E53C4"/>
+    <w:lvl w:ilvl="0" w:tplc="A80C6408">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F0FEFF78" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="09B261C6">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78CA3FDC">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4CD03FFA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D91827A8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BC28D960" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BCD8377A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B1D6D7B8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6FA81232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6038B1B2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
-    <w:lvl w:ilvl="0" w:tplc="DB6A16D0">
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97CE48C8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AC0E0896" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9D900F2A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1D746660" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F93AE6A2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8EDAC0A8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6E9CF1F2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83609D5E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
-    <w:lvl w:ilvl="0" w:tplc="DF6A8260">
+    <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37EE1CC0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54B8AEA4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74984A78" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33B4FF66" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9A9618C4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72AA4936" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="096CB3E4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E2F216AE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
-    <w:lvl w:ilvl="0" w:tplc="41EA35EE">
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="618A73AE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1496"/>
         </w:tabs>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="336ABDE0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2216"/>
         </w:tabs>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EFD2CD82" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2936"/>
         </w:tabs>
         <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A1606780" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3656"/>
         </w:tabs>
         <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2118FD2E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4376"/>
         </w:tabs>
         <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6EDA102E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5096"/>
         </w:tabs>
         <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="355A3DC2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B2FE34EE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
-    <w:lvl w:ilvl="0" w:tplc="9BCC82A4">
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41884996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4D4813B2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EA627676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FC3076FE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="482069F0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79B46934" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5972FCB0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="790C433C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="7278FE88">
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2CBA25EE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60262A02" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="190AFC3A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="02B4F91C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6F1E3386" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="189C751A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C310AD78" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7ED08118" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29328,545 +12656,459 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="D8D2A0D0">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DCE040A0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B88200A0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31CEF568" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2E9A3318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7BE6B142" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A704D090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CE0C276A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6A5A87D8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C290BC"/>
-    <w:lvl w:ilvl="0" w:tplc="239C8810">
+    <w:lvl w:ilvl="0" w:tplc="633A2B20">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47224F20" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F3605BEC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D8025AD2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8CD431EC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B5E474DA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="324A8B0A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66F41FC8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="965608E0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73EEE10"/>
-    <w:lvl w:ilvl="0" w:tplc="CFE05AB2">
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D4B6C868">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BE14B7CC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92B2618E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DDEAF32C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7E4C9952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7B8C44C4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8DB6F314" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DEA8539C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E822616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFDADCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29962,1823 +13204,1106 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1391230467">
+  <w:num w:numId="1" w16cid:durableId="2060743331">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="439420863">
+  <w:num w:numId="2" w16cid:durableId="766845356">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1194611501">
+  <w:num w:numId="3" w16cid:durableId="1919703075">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2068457051">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="788282395">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="197283606">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="960651818">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="718551259">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1716387923">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="783496235">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="398940177">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1145707811">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2066022567">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="716469653">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="649990104">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="261375811">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="166023140">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="739979816">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1839735588">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1291861294">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1433284743">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2021347960">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="475685329">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1297224937">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1609314741">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="950405400">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2090301876">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1348218954">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="876239671">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="217522672">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1021050974">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="31" w16cid:durableId="539125157">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="909972354">
-[...29 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="632904921">
+  <w:num w:numId="32" w16cid:durableId="1057633103">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="463276349">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="33" w16cid:durableId="611743768">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1809781450">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="34" w16cid:durableId="200024393">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1736514372">
+  <w:num w:numId="35" w16cid:durableId="529684031">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="258366702">
-[...2 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="113452548">
+  <w:num w:numId="36" w16cid:durableId="81151907">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="867989958">
-[...38 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="1320574642">
+  <w:num w:numId="37" w16cid:durableId="1836340477">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="474874643">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="38" w16cid:durableId="690843842">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C114FF"/>
-    <w:rsid w:val="00001C44"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00002602"/>
+    <w:rsid w:val="00006589"/>
+    <w:rsid w:val="0002397A"/>
     <w:rsid w:val="00024E21"/>
-    <w:rsid w:val="00027100"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00032580"/>
     <w:rsid w:val="00036C50"/>
-    <w:rsid w:val="00042C59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00051437"/>
+    <w:rsid w:val="00042FBB"/>
+    <w:rsid w:val="00052BB9"/>
     <w:rsid w:val="00052D2B"/>
     <w:rsid w:val="00054F55"/>
-    <w:rsid w:val="000569A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00060150"/>
+    <w:rsid w:val="000559DD"/>
     <w:rsid w:val="00062945"/>
-    <w:rsid w:val="00072390"/>
-[...6 lines deleted...]
-    <w:rsid w:val="000850C7"/>
+    <w:rsid w:val="00076E80"/>
+    <w:rsid w:val="00083805"/>
     <w:rsid w:val="000860CE"/>
-    <w:rsid w:val="00087AA3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00092A37"/>
     <w:rsid w:val="000938A6"/>
-    <w:rsid w:val="000941A2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000A1C85"/>
     <w:rsid w:val="000A1DF5"/>
-    <w:rsid w:val="000A3C50"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B46FB"/>
     <w:rsid w:val="000B7873"/>
-    <w:rsid w:val="000C02A1"/>
     <w:rsid w:val="000C1D4F"/>
-    <w:rsid w:val="000C3E39"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000C1DAA"/>
+    <w:rsid w:val="000C3A6A"/>
+    <w:rsid w:val="000D36AC"/>
     <w:rsid w:val="000D67D0"/>
-    <w:rsid w:val="000E1109"/>
     <w:rsid w:val="000E195C"/>
     <w:rsid w:val="000E3602"/>
-    <w:rsid w:val="000E4C71"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000F3755"/>
     <w:rsid w:val="000F38DA"/>
-    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F3B48"/>
+    <w:rsid w:val="000F4EE6"/>
+    <w:rsid w:val="000F4FE1"/>
     <w:rsid w:val="000F5822"/>
-    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F61C5"/>
     <w:rsid w:val="000F796B"/>
     <w:rsid w:val="0010031E"/>
     <w:rsid w:val="001012EB"/>
-    <w:rsid w:val="00106982"/>
     <w:rsid w:val="001078D1"/>
-    <w:rsid w:val="00111185"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="0011038D"/>
+    <w:rsid w:val="00110D59"/>
     <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00117B77"/>
+    <w:rsid w:val="0012365F"/>
     <w:rsid w:val="00124F36"/>
-    <w:rsid w:val="00125666"/>
     <w:rsid w:val="00125C80"/>
-    <w:rsid w:val="0013220B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00127D97"/>
+    <w:rsid w:val="00131663"/>
+    <w:rsid w:val="00131F34"/>
     <w:rsid w:val="00140DF6"/>
-    <w:rsid w:val="0014488C"/>
-    <w:rsid w:val="00145C3F"/>
     <w:rsid w:val="00145D34"/>
     <w:rsid w:val="00146284"/>
     <w:rsid w:val="0014690F"/>
-    <w:rsid w:val="001474CD"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00166C15"/>
+    <w:rsid w:val="001544F1"/>
+    <w:rsid w:val="00161040"/>
     <w:rsid w:val="001674D3"/>
-    <w:rsid w:val="00171CCB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0017792E"/>
+    <w:rsid w:val="00174FCD"/>
+    <w:rsid w:val="00177DF9"/>
     <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="001808DC"/>
+    <w:rsid w:val="00180FE6"/>
     <w:rsid w:val="0018228B"/>
-    <w:rsid w:val="00184B75"/>
-    <w:rsid w:val="00185158"/>
     <w:rsid w:val="00185B50"/>
-    <w:rsid w:val="0018625C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00187A5D"/>
     <w:rsid w:val="00187DE7"/>
-    <w:rsid w:val="00187E62"/>
-    <w:rsid w:val="0019186C"/>
     <w:rsid w:val="00192045"/>
-    <w:rsid w:val="001927B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001938B2"/>
+    <w:rsid w:val="001933F9"/>
     <w:rsid w:val="00193B14"/>
     <w:rsid w:val="00193E72"/>
     <w:rsid w:val="00195267"/>
     <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="001960CA"/>
     <w:rsid w:val="0019686E"/>
-    <w:rsid w:val="001A0E2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A1982"/>
     <w:rsid w:val="001A28C9"/>
-    <w:rsid w:val="001A29EC"/>
+    <w:rsid w:val="001A30A1"/>
     <w:rsid w:val="001A34BC"/>
-    <w:rsid w:val="001B069C"/>
-    <w:rsid w:val="001B0BEB"/>
+    <w:rsid w:val="001B087E"/>
     <w:rsid w:val="001B1C77"/>
-    <w:rsid w:val="001B26EB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001C44C5"/>
+    <w:rsid w:val="001B2223"/>
+    <w:rsid w:val="001B5218"/>
+    <w:rsid w:val="001B67E5"/>
+    <w:rsid w:val="001B6B79"/>
+    <w:rsid w:val="001C1A3B"/>
+    <w:rsid w:val="001C3A7E"/>
     <w:rsid w:val="001C5288"/>
-    <w:rsid w:val="001C5864"/>
-    <w:rsid w:val="001C5A86"/>
     <w:rsid w:val="001C5B03"/>
-    <w:rsid w:val="001C7783"/>
-[...10 lines deleted...]
-    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001D0882"/>
+    <w:rsid w:val="001D33D2"/>
+    <w:rsid w:val="001E147B"/>
+    <w:rsid w:val="001E3C50"/>
+    <w:rsid w:val="001E7A3A"/>
     <w:rsid w:val="001F6622"/>
-    <w:rsid w:val="00200764"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="0020230F"/>
+    <w:rsid w:val="00202627"/>
+    <w:rsid w:val="00203CCF"/>
+    <w:rsid w:val="0020515A"/>
     <w:rsid w:val="002100FC"/>
-    <w:rsid w:val="00211983"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00213313"/>
     <w:rsid w:val="00213890"/>
     <w:rsid w:val="00214E52"/>
-    <w:rsid w:val="00217669"/>
+    <w:rsid w:val="0021580A"/>
     <w:rsid w:val="002207C0"/>
-    <w:rsid w:val="0022380D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0023581A"/>
+    <w:rsid w:val="00234BD6"/>
     <w:rsid w:val="0023676E"/>
-    <w:rsid w:val="002374C6"/>
     <w:rsid w:val="002414B6"/>
     <w:rsid w:val="002422EB"/>
     <w:rsid w:val="00242397"/>
-    <w:rsid w:val="00244A13"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00247A48"/>
     <w:rsid w:val="00250DD1"/>
-    <w:rsid w:val="00251054"/>
     <w:rsid w:val="00251183"/>
     <w:rsid w:val="00251689"/>
+    <w:rsid w:val="002524E1"/>
     <w:rsid w:val="0025267C"/>
-    <w:rsid w:val="00252BF6"/>
+    <w:rsid w:val="0025288F"/>
     <w:rsid w:val="00253B6B"/>
-    <w:rsid w:val="00261974"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00264895"/>
+    <w:rsid w:val="00257517"/>
     <w:rsid w:val="00265656"/>
-    <w:rsid w:val="002657F4"/>
-    <w:rsid w:val="00265E77"/>
     <w:rsid w:val="00266155"/>
-    <w:rsid w:val="002714E1"/>
     <w:rsid w:val="0027270B"/>
-    <w:rsid w:val="002727FD"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00287113"/>
+    <w:rsid w:val="00273979"/>
     <w:rsid w:val="00290805"/>
     <w:rsid w:val="00290C2A"/>
-    <w:rsid w:val="00293145"/>
     <w:rsid w:val="002931DD"/>
-    <w:rsid w:val="00293D64"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00297B2C"/>
     <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A21ED"/>
-    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A2D7A"/>
     <w:rsid w:val="002A3F88"/>
-    <w:rsid w:val="002A4D2F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002B1E29"/>
+    <w:rsid w:val="002B648B"/>
+    <w:rsid w:val="002C1521"/>
     <w:rsid w:val="002C592B"/>
-    <w:rsid w:val="002D24AF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002E2EEA"/>
     <w:rsid w:val="002E3A90"/>
-    <w:rsid w:val="002E46CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E56B6"/>
     <w:rsid w:val="002E62CB"/>
-    <w:rsid w:val="002E6A6F"/>
     <w:rsid w:val="002E6DF1"/>
-    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002E73AE"/>
     <w:rsid w:val="002F0957"/>
-    <w:rsid w:val="002F3026"/>
-    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F31DE"/>
     <w:rsid w:val="002F43F6"/>
-    <w:rsid w:val="002F6DAA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00300C9D"/>
     <w:rsid w:val="003020BB"/>
-    <w:rsid w:val="00302266"/>
     <w:rsid w:val="00304393"/>
     <w:rsid w:val="00305AB2"/>
     <w:rsid w:val="0031032B"/>
-    <w:rsid w:val="003141D6"/>
-    <w:rsid w:val="00314F85"/>
+    <w:rsid w:val="00311BEB"/>
     <w:rsid w:val="00316E87"/>
-    <w:rsid w:val="003174F6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003175A7"/>
+    <w:rsid w:val="00321946"/>
     <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="00326362"/>
     <w:rsid w:val="0033129D"/>
-    <w:rsid w:val="00331FE4"/>
     <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="00332DB2"/>
     <w:rsid w:val="0033480E"/>
     <w:rsid w:val="00337123"/>
     <w:rsid w:val="00341866"/>
-    <w:rsid w:val="00342C0C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00344B69"/>
+    <w:rsid w:val="00342210"/>
     <w:rsid w:val="003535E0"/>
-    <w:rsid w:val="003540DC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003668E1"/>
+    <w:rsid w:val="00354799"/>
+    <w:rsid w:val="00364E45"/>
     <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="00370D4F"/>
     <w:rsid w:val="003737C8"/>
     <w:rsid w:val="0037589D"/>
-    <w:rsid w:val="00375E70"/>
     <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377364"/>
     <w:rsid w:val="00377E23"/>
-    <w:rsid w:val="00377EEE"/>
     <w:rsid w:val="0038277C"/>
-    <w:rsid w:val="003837F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="00383305"/>
+    <w:rsid w:val="00387A8B"/>
     <w:rsid w:val="003909E0"/>
-    <w:rsid w:val="00393E09"/>
-    <w:rsid w:val="003958B3"/>
+    <w:rsid w:val="00393717"/>
+    <w:rsid w:val="003955BF"/>
     <w:rsid w:val="00395B15"/>
     <w:rsid w:val="00396026"/>
-    <w:rsid w:val="003A0B64"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A1CA2"/>
+    <w:rsid w:val="003A3772"/>
+    <w:rsid w:val="003A6749"/>
     <w:rsid w:val="003A6CCB"/>
-    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B0EAF"/>
     <w:rsid w:val="003B48EB"/>
-    <w:rsid w:val="003B5CD1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C184E"/>
     <w:rsid w:val="003C33FF"/>
-    <w:rsid w:val="003C478D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C575E"/>
     <w:rsid w:val="003C64A5"/>
-    <w:rsid w:val="003C7068"/>
-    <w:rsid w:val="003C7F4E"/>
     <w:rsid w:val="003D03CC"/>
-    <w:rsid w:val="003D2295"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D312D"/>
     <w:rsid w:val="003D4BB7"/>
-    <w:rsid w:val="003D6DA7"/>
-    <w:rsid w:val="003D78CC"/>
     <w:rsid w:val="003E0116"/>
-    <w:rsid w:val="003E10EE"/>
     <w:rsid w:val="003E26C3"/>
-    <w:rsid w:val="003E4907"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003E7AC0"/>
+    <w:rsid w:val="003F079E"/>
+    <w:rsid w:val="003F0C36"/>
     <w:rsid w:val="003F0D6C"/>
     <w:rsid w:val="003F0F26"/>
     <w:rsid w:val="003F12D9"/>
     <w:rsid w:val="003F1B4C"/>
-    <w:rsid w:val="003F3667"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003F677F"/>
     <w:rsid w:val="004008F6"/>
-    <w:rsid w:val="0040508B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00401303"/>
+    <w:rsid w:val="0041219F"/>
     <w:rsid w:val="00414B20"/>
-    <w:rsid w:val="00414C1C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0041628A"/>
     <w:rsid w:val="00417DE3"/>
-    <w:rsid w:val="00420850"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00421FBB"/>
+    <w:rsid w:val="0042249D"/>
     <w:rsid w:val="00423968"/>
     <w:rsid w:val="00427054"/>
-    <w:rsid w:val="004278F6"/>
     <w:rsid w:val="004304B1"/>
-    <w:rsid w:val="00432DA8"/>
     <w:rsid w:val="0043320A"/>
-    <w:rsid w:val="004332E3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00447B3A"/>
+    <w:rsid w:val="00436DFB"/>
+    <w:rsid w:val="00441491"/>
     <w:rsid w:val="004518A6"/>
     <w:rsid w:val="00453E1D"/>
-    <w:rsid w:val="00454486"/>
     <w:rsid w:val="00454589"/>
-    <w:rsid w:val="004551A4"/>
-    <w:rsid w:val="0045581D"/>
+    <w:rsid w:val="00455077"/>
+    <w:rsid w:val="00455E2D"/>
+    <w:rsid w:val="0045670C"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00457550"/>
-    <w:rsid w:val="00457B74"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00474535"/>
+    <w:rsid w:val="0046593F"/>
+    <w:rsid w:val="00472FA8"/>
+    <w:rsid w:val="00474990"/>
     <w:rsid w:val="00474C50"/>
-    <w:rsid w:val="004771F9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="0047585F"/>
+    <w:rsid w:val="00477190"/>
+    <w:rsid w:val="004779CF"/>
+    <w:rsid w:val="00477A05"/>
     <w:rsid w:val="00486006"/>
-    <w:rsid w:val="004869F1"/>
     <w:rsid w:val="00486BAD"/>
     <w:rsid w:val="00486BBE"/>
-    <w:rsid w:val="00486D37"/>
     <w:rsid w:val="00487123"/>
-    <w:rsid w:val="00490BF3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004A106A"/>
+    <w:rsid w:val="004A0D84"/>
     <w:rsid w:val="004A1BD5"/>
-    <w:rsid w:val="004A3028"/>
     <w:rsid w:val="004A61E1"/>
-    <w:rsid w:val="004A7C11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B1A75"/>
     <w:rsid w:val="004B2344"/>
-    <w:rsid w:val="004B315D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B5DDC"/>
     <w:rsid w:val="004B798E"/>
-    <w:rsid w:val="004C2ABD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004C2A9C"/>
     <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D4DB6"/>
     <w:rsid w:val="004D6746"/>
-    <w:rsid w:val="004D767B"/>
-    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0565"/>
     <w:rsid w:val="004E0F32"/>
     <w:rsid w:val="004E23A1"/>
-    <w:rsid w:val="004E479E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E6231"/>
     <w:rsid w:val="004E7ECE"/>
-    <w:rsid w:val="004F0EC9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005000D9"/>
     <w:rsid w:val="005004EC"/>
-    <w:rsid w:val="00501051"/>
-[...10 lines deleted...]
-    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00502AE6"/>
+    <w:rsid w:val="00503707"/>
+    <w:rsid w:val="0051546D"/>
+    <w:rsid w:val="005210C1"/>
     <w:rsid w:val="00523C53"/>
-    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="0052528D"/>
+    <w:rsid w:val="005271D7"/>
     <w:rsid w:val="00527B8F"/>
-    <w:rsid w:val="00537489"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00530BEA"/>
+    <w:rsid w:val="00532334"/>
     <w:rsid w:val="00542012"/>
-    <w:rsid w:val="00542266"/>
-    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00542233"/>
+    <w:rsid w:val="00543C63"/>
     <w:rsid w:val="00543DF5"/>
-    <w:rsid w:val="005441F4"/>
-    <w:rsid w:val="00545A61"/>
     <w:rsid w:val="0055260D"/>
-    <w:rsid w:val="00553F4C"/>
-    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="005548FE"/>
     <w:rsid w:val="00555810"/>
-    <w:rsid w:val="00557395"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00561EC9"/>
+    <w:rsid w:val="00555BE5"/>
+    <w:rsid w:val="0056140D"/>
     <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="00565211"/>
     <w:rsid w:val="0056568F"/>
-    <w:rsid w:val="005676DA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0057694D"/>
+    <w:rsid w:val="00565CB6"/>
+    <w:rsid w:val="00572811"/>
     <w:rsid w:val="00582578"/>
-    <w:rsid w:val="00582E29"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005A2A13"/>
+    <w:rsid w:val="005A7F83"/>
     <w:rsid w:val="005B04A8"/>
-    <w:rsid w:val="005B0F20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B28AD"/>
     <w:rsid w:val="005B328D"/>
     <w:rsid w:val="005B3503"/>
-    <w:rsid w:val="005B3EE7"/>
-    <w:rsid w:val="005B458D"/>
     <w:rsid w:val="005B4DCD"/>
     <w:rsid w:val="005B4FAD"/>
-    <w:rsid w:val="005C0A14"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005C5401"/>
+    <w:rsid w:val="005B6CF8"/>
     <w:rsid w:val="005D380C"/>
-    <w:rsid w:val="005D5301"/>
     <w:rsid w:val="005D6E04"/>
     <w:rsid w:val="005D7A12"/>
-    <w:rsid w:val="005E1E1F"/>
-    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E0C49"/>
+    <w:rsid w:val="005E43B7"/>
     <w:rsid w:val="005E53EE"/>
     <w:rsid w:val="005F0542"/>
     <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1227"/>
     <w:rsid w:val="005F1C1F"/>
-    <w:rsid w:val="005F23F7"/>
-    <w:rsid w:val="005F2FE3"/>
     <w:rsid w:val="005F346D"/>
     <w:rsid w:val="005F38FB"/>
-    <w:rsid w:val="005F4F6B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="005F3F38"/>
+    <w:rsid w:val="00601D26"/>
     <w:rsid w:val="00606EA1"/>
-    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="0060705B"/>
+    <w:rsid w:val="006109FC"/>
+    <w:rsid w:val="00610CDD"/>
     <w:rsid w:val="006128F0"/>
     <w:rsid w:val="0061726B"/>
-    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="00621929"/>
     <w:rsid w:val="0062387A"/>
-    <w:rsid w:val="00627FBB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="00625113"/>
     <w:rsid w:val="006344BE"/>
     <w:rsid w:val="00634A66"/>
     <w:rsid w:val="00640336"/>
     <w:rsid w:val="00640FC9"/>
-    <w:rsid w:val="006414D3"/>
     <w:rsid w:val="006432F2"/>
-    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="00644CE7"/>
+    <w:rsid w:val="00653171"/>
     <w:rsid w:val="0065320F"/>
     <w:rsid w:val="00653D64"/>
-    <w:rsid w:val="006548F8"/>
     <w:rsid w:val="00654E13"/>
-    <w:rsid w:val="00657C97"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00667341"/>
+    <w:rsid w:val="006563FC"/>
+    <w:rsid w:val="00662A6E"/>
+    <w:rsid w:val="0066364E"/>
     <w:rsid w:val="00667489"/>
-    <w:rsid w:val="00667F8A"/>
     <w:rsid w:val="00670D44"/>
-    <w:rsid w:val="00673639"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00676863"/>
     <w:rsid w:val="00676AFC"/>
-    <w:rsid w:val="00680437"/>
     <w:rsid w:val="006807CD"/>
-    <w:rsid w:val="006819D0"/>
     <w:rsid w:val="00682D43"/>
-    <w:rsid w:val="00683ABD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006846D2"/>
+    <w:rsid w:val="0068595A"/>
     <w:rsid w:val="00685BAF"/>
-    <w:rsid w:val="00690463"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="00692747"/>
+    <w:rsid w:val="00693921"/>
+    <w:rsid w:val="006950ED"/>
+    <w:rsid w:val="00696742"/>
+    <w:rsid w:val="00697928"/>
+    <w:rsid w:val="006A4ED6"/>
     <w:rsid w:val="006B12CB"/>
-    <w:rsid w:val="006B2030"/>
-    <w:rsid w:val="006B4290"/>
     <w:rsid w:val="006B5916"/>
-    <w:rsid w:val="006C4775"/>
-    <w:rsid w:val="006C49C2"/>
+    <w:rsid w:val="006C16A2"/>
     <w:rsid w:val="006C4F4A"/>
     <w:rsid w:val="006C5E80"/>
-    <w:rsid w:val="006C78AB"/>
     <w:rsid w:val="006C7CEE"/>
     <w:rsid w:val="006D075E"/>
-    <w:rsid w:val="006D09DC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006D7503"/>
     <w:rsid w:val="006D7C6E"/>
-    <w:rsid w:val="006E0F5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E25F2"/>
     <w:rsid w:val="006E2F95"/>
-    <w:rsid w:val="006E41AB"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00705085"/>
     <w:rsid w:val="00705EAF"/>
-    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="00710097"/>
     <w:rsid w:val="007101CC"/>
-    <w:rsid w:val="00715C55"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="0071593A"/>
     <w:rsid w:val="00724E3B"/>
     <w:rsid w:val="00725EEA"/>
-    <w:rsid w:val="0072741F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00730B9E"/>
     <w:rsid w:val="00730CE9"/>
-    <w:rsid w:val="00730DE4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007318FE"/>
     <w:rsid w:val="0073373D"/>
-    <w:rsid w:val="00733BFE"/>
-    <w:rsid w:val="00742FCC"/>
     <w:rsid w:val="007439DB"/>
-    <w:rsid w:val="00746F04"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00743D30"/>
+    <w:rsid w:val="00745904"/>
+    <w:rsid w:val="00761F30"/>
     <w:rsid w:val="00765316"/>
-    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="007665A5"/>
     <w:rsid w:val="007708C8"/>
-    <w:rsid w:val="00771D99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00774897"/>
+    <w:rsid w:val="00772F2C"/>
+    <w:rsid w:val="0077358D"/>
+    <w:rsid w:val="00775483"/>
     <w:rsid w:val="0077719D"/>
-    <w:rsid w:val="00777332"/>
+    <w:rsid w:val="00780958"/>
     <w:rsid w:val="00780DF0"/>
-    <w:rsid w:val="007810B7"/>
     <w:rsid w:val="00782F0F"/>
-    <w:rsid w:val="0078367C"/>
-    <w:rsid w:val="0078538F"/>
     <w:rsid w:val="00787482"/>
-    <w:rsid w:val="00792739"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00795625"/>
+    <w:rsid w:val="00790DA9"/>
     <w:rsid w:val="007A286D"/>
-    <w:rsid w:val="007A314D"/>
     <w:rsid w:val="007A38DF"/>
-    <w:rsid w:val="007A66FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B0A40"/>
     <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B237B"/>
     <w:rsid w:val="007B2499"/>
-    <w:rsid w:val="007B4F40"/>
+    <w:rsid w:val="007B373B"/>
     <w:rsid w:val="007B72E1"/>
     <w:rsid w:val="007B783A"/>
     <w:rsid w:val="007C1B95"/>
-    <w:rsid w:val="007C2447"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007C26A1"/>
+    <w:rsid w:val="007C7507"/>
     <w:rsid w:val="007E2F2D"/>
-    <w:rsid w:val="007E365E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007E42C6"/>
+    <w:rsid w:val="007F089B"/>
     <w:rsid w:val="007F1433"/>
     <w:rsid w:val="007F1491"/>
-    <w:rsid w:val="007F1680"/>
     <w:rsid w:val="007F2F03"/>
-    <w:rsid w:val="007F41A0"/>
+    <w:rsid w:val="007F5FB2"/>
     <w:rsid w:val="00800FE0"/>
-    <w:rsid w:val="008039A2"/>
-    <w:rsid w:val="008063A3"/>
     <w:rsid w:val="008066AD"/>
-    <w:rsid w:val="008111D8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00814FD7"/>
+    <w:rsid w:val="00806E53"/>
     <w:rsid w:val="0081517F"/>
     <w:rsid w:val="00815370"/>
-    <w:rsid w:val="008201BF"/>
+    <w:rsid w:val="008159BA"/>
     <w:rsid w:val="0082153D"/>
-    <w:rsid w:val="00821D55"/>
+    <w:rsid w:val="008244E5"/>
     <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00827C2A"/>
     <w:rsid w:val="00830FF3"/>
-    <w:rsid w:val="008326DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00835874"/>
+    <w:rsid w:val="0083246B"/>
     <w:rsid w:val="00836B8C"/>
-    <w:rsid w:val="00840062"/>
     <w:rsid w:val="008410C5"/>
-    <w:rsid w:val="0084174B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008448D9"/>
     <w:rsid w:val="00846C08"/>
-    <w:rsid w:val="00846D3F"/>
+    <w:rsid w:val="00850FBA"/>
     <w:rsid w:val="008530E7"/>
-    <w:rsid w:val="0085678C"/>
-    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="008533C0"/>
     <w:rsid w:val="00857675"/>
-    <w:rsid w:val="00857B2B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008634A9"/>
+    <w:rsid w:val="0086490B"/>
+    <w:rsid w:val="0086615D"/>
+    <w:rsid w:val="00866B44"/>
+    <w:rsid w:val="00875DF8"/>
     <w:rsid w:val="008763E7"/>
     <w:rsid w:val="008808C5"/>
     <w:rsid w:val="00881A7C"/>
     <w:rsid w:val="00883C78"/>
     <w:rsid w:val="00885159"/>
     <w:rsid w:val="00885214"/>
-    <w:rsid w:val="00886A5F"/>
-    <w:rsid w:val="00887252"/>
     <w:rsid w:val="00887615"/>
-    <w:rsid w:val="0088774C"/>
     <w:rsid w:val="00890052"/>
-    <w:rsid w:val="0089105B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008947AE"/>
     <w:rsid w:val="00894E3A"/>
-    <w:rsid w:val="00895A2F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00896BCA"/>
+    <w:rsid w:val="00895E89"/>
     <w:rsid w:val="00896EBD"/>
     <w:rsid w:val="008A5665"/>
-    <w:rsid w:val="008A5A2C"/>
     <w:rsid w:val="008B24A8"/>
-    <w:rsid w:val="008B25E4"/>
     <w:rsid w:val="008B3D78"/>
-    <w:rsid w:val="008C0BE5"/>
     <w:rsid w:val="008C261B"/>
-    <w:rsid w:val="008C33E8"/>
     <w:rsid w:val="008C4FCA"/>
-    <w:rsid w:val="008C57C2"/>
     <w:rsid w:val="008C7882"/>
     <w:rsid w:val="008D2261"/>
-    <w:rsid w:val="008D3667"/>
     <w:rsid w:val="008D4C28"/>
     <w:rsid w:val="008D577B"/>
-    <w:rsid w:val="008D6B81"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D7A98"/>
     <w:rsid w:val="008E17C4"/>
-    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E2561"/>
     <w:rsid w:val="008E45C4"/>
-    <w:rsid w:val="008E527C"/>
+    <w:rsid w:val="008E499E"/>
     <w:rsid w:val="008E64B1"/>
     <w:rsid w:val="008E64FA"/>
-    <w:rsid w:val="008E6BF8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008F46C7"/>
     <w:rsid w:val="008F4DEF"/>
-    <w:rsid w:val="00900C67"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009044C7"/>
+    <w:rsid w:val="008F5B4B"/>
+    <w:rsid w:val="00902C64"/>
     <w:rsid w:val="009048E1"/>
-    <w:rsid w:val="0090598C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009118F4"/>
     <w:rsid w:val="00913885"/>
-    <w:rsid w:val="009149EF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00920182"/>
+    <w:rsid w:val="00926038"/>
     <w:rsid w:val="00931D41"/>
-    <w:rsid w:val="009336AE"/>
     <w:rsid w:val="00933D18"/>
-    <w:rsid w:val="00935AFA"/>
-    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="0093644F"/>
     <w:rsid w:val="00942221"/>
-    <w:rsid w:val="00944A3D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00950D0B"/>
     <w:rsid w:val="00950FBB"/>
-    <w:rsid w:val="00951118"/>
-    <w:rsid w:val="0095122F"/>
     <w:rsid w:val="00953349"/>
-    <w:rsid w:val="00953E4C"/>
     <w:rsid w:val="00954E0C"/>
-    <w:rsid w:val="00957257"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00960CA4"/>
     <w:rsid w:val="00961156"/>
-    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966441"/>
     <w:rsid w:val="00966F1F"/>
-    <w:rsid w:val="0096755F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00976467"/>
     <w:rsid w:val="00976D32"/>
-    <w:rsid w:val="00976E16"/>
-    <w:rsid w:val="00983CDF"/>
+    <w:rsid w:val="00977263"/>
+    <w:rsid w:val="009836C8"/>
+    <w:rsid w:val="009840C7"/>
     <w:rsid w:val="009844F7"/>
-    <w:rsid w:val="009938F7"/>
-    <w:rsid w:val="00994698"/>
+    <w:rsid w:val="00997C24"/>
     <w:rsid w:val="009A05AA"/>
-    <w:rsid w:val="009A1BC7"/>
     <w:rsid w:val="009A2D5A"/>
-    <w:rsid w:val="009A3DA0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B15DE"/>
     <w:rsid w:val="009B2C7E"/>
-    <w:rsid w:val="009B3085"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009C1424"/>
+    <w:rsid w:val="009B5AFF"/>
+    <w:rsid w:val="009C0BE0"/>
     <w:rsid w:val="009C2E47"/>
-    <w:rsid w:val="009C32E4"/>
-    <w:rsid w:val="009C4153"/>
+    <w:rsid w:val="009C4156"/>
     <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0862"/>
     <w:rsid w:val="009D0C05"/>
-    <w:rsid w:val="009D15FE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009D7542"/>
+    <w:rsid w:val="009D5B50"/>
     <w:rsid w:val="009E2C00"/>
-    <w:rsid w:val="009E49AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E5869"/>
     <w:rsid w:val="009E70F4"/>
-    <w:rsid w:val="009E72A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009F105B"/>
     <w:rsid w:val="009F1AD2"/>
-    <w:rsid w:val="009F2131"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A1165A"/>
+    <w:rsid w:val="009F41FB"/>
+    <w:rsid w:val="00A0248B"/>
+    <w:rsid w:val="00A03E3B"/>
+    <w:rsid w:val="00A055B8"/>
     <w:rsid w:val="00A11755"/>
-    <w:rsid w:val="00A13F8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A176BD"/>
+    <w:rsid w:val="00A1706B"/>
     <w:rsid w:val="00A207FB"/>
-    <w:rsid w:val="00A24016"/>
-    <w:rsid w:val="00A265BF"/>
     <w:rsid w:val="00A26F44"/>
-    <w:rsid w:val="00A31733"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A31109"/>
+    <w:rsid w:val="00A409C7"/>
     <w:rsid w:val="00A4313D"/>
-    <w:rsid w:val="00A44CC4"/>
-    <w:rsid w:val="00A4532E"/>
+    <w:rsid w:val="00A460DB"/>
     <w:rsid w:val="00A50120"/>
-    <w:rsid w:val="00A52EB2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A56383"/>
+    <w:rsid w:val="00A5387B"/>
     <w:rsid w:val="00A60351"/>
-    <w:rsid w:val="00A60843"/>
-    <w:rsid w:val="00A61377"/>
     <w:rsid w:val="00A61C6D"/>
     <w:rsid w:val="00A63015"/>
-    <w:rsid w:val="00A6387B"/>
-    <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A678B4"/>
     <w:rsid w:val="00A704A3"/>
-    <w:rsid w:val="00A71AEB"/>
+    <w:rsid w:val="00A71621"/>
+    <w:rsid w:val="00A71D67"/>
+    <w:rsid w:val="00A7204F"/>
     <w:rsid w:val="00A75E23"/>
-    <w:rsid w:val="00A8009D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A81592"/>
     <w:rsid w:val="00A82AA0"/>
     <w:rsid w:val="00A82F8A"/>
-    <w:rsid w:val="00A84622"/>
-    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A90420"/>
+    <w:rsid w:val="00A90E63"/>
     <w:rsid w:val="00A9226B"/>
-    <w:rsid w:val="00A925C5"/>
     <w:rsid w:val="00A9575C"/>
     <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A966F2"/>
     <w:rsid w:val="00A969AF"/>
-    <w:rsid w:val="00A97567"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AA69F9"/>
+    <w:rsid w:val="00AB1310"/>
     <w:rsid w:val="00AB1A2E"/>
     <w:rsid w:val="00AB328A"/>
     <w:rsid w:val="00AB4918"/>
     <w:rsid w:val="00AB4BC8"/>
-    <w:rsid w:val="00AB55BD"/>
-    <w:rsid w:val="00AB6379"/>
     <w:rsid w:val="00AB6BA7"/>
-    <w:rsid w:val="00AB7BE8"/>
-    <w:rsid w:val="00AC595C"/>
+    <w:rsid w:val="00AB72E2"/>
+    <w:rsid w:val="00AC3901"/>
     <w:rsid w:val="00AD0710"/>
-    <w:rsid w:val="00AD1CEA"/>
-    <w:rsid w:val="00AD2488"/>
+    <w:rsid w:val="00AD27C9"/>
+    <w:rsid w:val="00AD3A93"/>
     <w:rsid w:val="00AD4DB9"/>
     <w:rsid w:val="00AD63C0"/>
-    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AD63DC"/>
     <w:rsid w:val="00AE35B2"/>
-    <w:rsid w:val="00AE544B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE664D"/>
+    <w:rsid w:val="00AE4AC6"/>
     <w:rsid w:val="00AE6AA0"/>
-    <w:rsid w:val="00AF04F4"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00AF7A54"/>
+    <w:rsid w:val="00B07FA8"/>
     <w:rsid w:val="00B119A2"/>
-    <w:rsid w:val="00B13B6D"/>
-    <w:rsid w:val="00B15B85"/>
     <w:rsid w:val="00B177F2"/>
     <w:rsid w:val="00B201F1"/>
-    <w:rsid w:val="00B2603F"/>
-    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B21F2A"/>
+    <w:rsid w:val="00B228EC"/>
+    <w:rsid w:val="00B24CB3"/>
+    <w:rsid w:val="00B277C7"/>
     <w:rsid w:val="00B304E7"/>
-    <w:rsid w:val="00B3187B"/>
+    <w:rsid w:val="00B31545"/>
     <w:rsid w:val="00B318B6"/>
-    <w:rsid w:val="00B32DC4"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B44C96"/>
+    <w:rsid w:val="00B44DDE"/>
+    <w:rsid w:val="00B47E74"/>
+    <w:rsid w:val="00B50DA3"/>
+    <w:rsid w:val="00B57EC8"/>
     <w:rsid w:val="00B60AC9"/>
-    <w:rsid w:val="00B6434D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B6651D"/>
+    <w:rsid w:val="00B60B6E"/>
+    <w:rsid w:val="00B65855"/>
     <w:rsid w:val="00B67323"/>
-    <w:rsid w:val="00B715F2"/>
-    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B72543"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428E"/>
     <w:rsid w:val="00B74B67"/>
-    <w:rsid w:val="00B75580"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B821AD"/>
+    <w:rsid w:val="00B822AB"/>
+    <w:rsid w:val="00B82BCA"/>
     <w:rsid w:val="00B82ED4"/>
     <w:rsid w:val="00B8424F"/>
-    <w:rsid w:val="00B84B3A"/>
-    <w:rsid w:val="00B85A8A"/>
     <w:rsid w:val="00B86896"/>
     <w:rsid w:val="00B875A6"/>
-    <w:rsid w:val="00B90F3F"/>
-    <w:rsid w:val="00B91511"/>
     <w:rsid w:val="00B93E4C"/>
     <w:rsid w:val="00B94A1B"/>
-    <w:rsid w:val="00B9783B"/>
-    <w:rsid w:val="00BA0EC9"/>
+    <w:rsid w:val="00B94F06"/>
+    <w:rsid w:val="00B96E1D"/>
+    <w:rsid w:val="00BA1005"/>
     <w:rsid w:val="00BA5C89"/>
-    <w:rsid w:val="00BB04EB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BB364C"/>
+    <w:rsid w:val="00BA720C"/>
     <w:rsid w:val="00BB4CE2"/>
-    <w:rsid w:val="00BB5EF0"/>
-    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB61B1"/>
     <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC0FB2"/>
     <w:rsid w:val="00BC2E39"/>
-    <w:rsid w:val="00BC4570"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BC3E72"/>
+    <w:rsid w:val="00BE1101"/>
     <w:rsid w:val="00BE3261"/>
-    <w:rsid w:val="00BE4C3F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BE3674"/>
     <w:rsid w:val="00BF58FC"/>
-    <w:rsid w:val="00C00C21"/>
-    <w:rsid w:val="00C01D05"/>
+    <w:rsid w:val="00BF6BB2"/>
+    <w:rsid w:val="00BF76C6"/>
     <w:rsid w:val="00C01F77"/>
     <w:rsid w:val="00C01FFC"/>
-    <w:rsid w:val="00C03ABD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C058B8"/>
     <w:rsid w:val="00C06AE4"/>
-    <w:rsid w:val="00C1082F"/>
-    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C1138F"/>
     <w:rsid w:val="00C114FF"/>
-    <w:rsid w:val="00C11D49"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C166EB"/>
     <w:rsid w:val="00C171A1"/>
     <w:rsid w:val="00C171A4"/>
-    <w:rsid w:val="00C17AD1"/>
+    <w:rsid w:val="00C17C6C"/>
     <w:rsid w:val="00C17F12"/>
-    <w:rsid w:val="00C20734"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C217AA"/>
     <w:rsid w:val="00C237E9"/>
-    <w:rsid w:val="00C245DD"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00C35401"/>
+    <w:rsid w:val="00C23D2E"/>
     <w:rsid w:val="00C36883"/>
     <w:rsid w:val="00C40928"/>
-    <w:rsid w:val="00C40CFF"/>
-    <w:rsid w:val="00C42697"/>
     <w:rsid w:val="00C43F01"/>
-    <w:rsid w:val="00C444DB"/>
-    <w:rsid w:val="00C454BB"/>
     <w:rsid w:val="00C47552"/>
-    <w:rsid w:val="00C54ADB"/>
-    <w:rsid w:val="00C55D42"/>
     <w:rsid w:val="00C57A81"/>
     <w:rsid w:val="00C60193"/>
-    <w:rsid w:val="00C6231F"/>
+    <w:rsid w:val="00C63049"/>
     <w:rsid w:val="00C634D4"/>
     <w:rsid w:val="00C63AA5"/>
-    <w:rsid w:val="00C646E5"/>
-    <w:rsid w:val="00C64D36"/>
     <w:rsid w:val="00C65071"/>
-    <w:rsid w:val="00C6727C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C738E1"/>
+    <w:rsid w:val="00C6759B"/>
+    <w:rsid w:val="00C73049"/>
     <w:rsid w:val="00C73F6D"/>
     <w:rsid w:val="00C74F6E"/>
-    <w:rsid w:val="00C75F23"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C7792C"/>
     <w:rsid w:val="00C77FA4"/>
     <w:rsid w:val="00C77FFA"/>
     <w:rsid w:val="00C80401"/>
     <w:rsid w:val="00C81C97"/>
-    <w:rsid w:val="00C828CF"/>
-    <w:rsid w:val="00C83234"/>
     <w:rsid w:val="00C840C2"/>
     <w:rsid w:val="00C84101"/>
     <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C87CC6"/>
+    <w:rsid w:val="00C90DB7"/>
     <w:rsid w:val="00C90EDA"/>
-    <w:rsid w:val="00C94FBB"/>
     <w:rsid w:val="00C959E7"/>
-    <w:rsid w:val="00C95FD9"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00CB4F26"/>
+    <w:rsid w:val="00CA1C27"/>
+    <w:rsid w:val="00CA6A51"/>
+    <w:rsid w:val="00CB6040"/>
+    <w:rsid w:val="00CB70D6"/>
+    <w:rsid w:val="00CB799C"/>
+    <w:rsid w:val="00CC1D49"/>
     <w:rsid w:val="00CC1E65"/>
-    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC27A8"/>
+    <w:rsid w:val="00CC3597"/>
+    <w:rsid w:val="00CC4E0B"/>
     <w:rsid w:val="00CC567A"/>
-    <w:rsid w:val="00CD2E49"/>
     <w:rsid w:val="00CD4059"/>
     <w:rsid w:val="00CD4E5A"/>
-    <w:rsid w:val="00CD6AFD"/>
     <w:rsid w:val="00CE03CE"/>
-    <w:rsid w:val="00CE0F5D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CE7325"/>
+    <w:rsid w:val="00CE04C7"/>
     <w:rsid w:val="00CF0DFF"/>
-    <w:rsid w:val="00CF5001"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D033F6"/>
     <w:rsid w:val="00D0359D"/>
     <w:rsid w:val="00D04DED"/>
     <w:rsid w:val="00D1089A"/>
-    <w:rsid w:val="00D11321"/>
+    <w:rsid w:val="00D11691"/>
     <w:rsid w:val="00D116BD"/>
-    <w:rsid w:val="00D1493B"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D149C7"/>
+    <w:rsid w:val="00D16010"/>
+    <w:rsid w:val="00D30C6F"/>
     <w:rsid w:val="00D3691A"/>
-    <w:rsid w:val="00D377C3"/>
     <w:rsid w:val="00D377E2"/>
-    <w:rsid w:val="00D37DA2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D40497"/>
+    <w:rsid w:val="00D40185"/>
     <w:rsid w:val="00D42DCB"/>
-    <w:rsid w:val="00D45482"/>
     <w:rsid w:val="00D46DF2"/>
     <w:rsid w:val="00D47674"/>
-    <w:rsid w:val="00D506F2"/>
-    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D47B8F"/>
+    <w:rsid w:val="00D47FF9"/>
     <w:rsid w:val="00D5338C"/>
-    <w:rsid w:val="00D55A5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D57F38"/>
+    <w:rsid w:val="00D534E3"/>
     <w:rsid w:val="00D606B2"/>
-    <w:rsid w:val="00D6132C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D64402"/>
+    <w:rsid w:val="00D60B95"/>
     <w:rsid w:val="00D65777"/>
-    <w:rsid w:val="00D66A51"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D70933"/>
     <w:rsid w:val="00D728A0"/>
-    <w:rsid w:val="00D75EBC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D963D4"/>
+    <w:rsid w:val="00D83105"/>
+    <w:rsid w:val="00D96A42"/>
     <w:rsid w:val="00D97E7D"/>
-    <w:rsid w:val="00DA175D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DB0A70"/>
     <w:rsid w:val="00DB3439"/>
-    <w:rsid w:val="00DB3618"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DB4D45"/>
     <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC29D4"/>
     <w:rsid w:val="00DC550F"/>
     <w:rsid w:val="00DC64FD"/>
-    <w:rsid w:val="00DD016B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DE0648"/>
+    <w:rsid w:val="00DD6661"/>
     <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE19B6"/>
     <w:rsid w:val="00DE424A"/>
     <w:rsid w:val="00DE4419"/>
-    <w:rsid w:val="00DE67C4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF021A"/>
     <w:rsid w:val="00DF0ACA"/>
     <w:rsid w:val="00DF2245"/>
-    <w:rsid w:val="00DF2DDD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF537E"/>
     <w:rsid w:val="00DF77CF"/>
-    <w:rsid w:val="00E00C4A"/>
-    <w:rsid w:val="00E01A0B"/>
     <w:rsid w:val="00E026E8"/>
-    <w:rsid w:val="00E03BA9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E06A64"/>
+    <w:rsid w:val="00E05FAD"/>
+    <w:rsid w:val="00E071E1"/>
+    <w:rsid w:val="00E11629"/>
+    <w:rsid w:val="00E1188F"/>
+    <w:rsid w:val="00E12F85"/>
     <w:rsid w:val="00E14C47"/>
-    <w:rsid w:val="00E15285"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E219C3"/>
+    <w:rsid w:val="00E16952"/>
     <w:rsid w:val="00E22698"/>
-    <w:rsid w:val="00E242BD"/>
+    <w:rsid w:val="00E252AA"/>
     <w:rsid w:val="00E25B7C"/>
-    <w:rsid w:val="00E26605"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E36DE6"/>
+    <w:rsid w:val="00E305CD"/>
+    <w:rsid w:val="00E3344C"/>
+    <w:rsid w:val="00E34060"/>
     <w:rsid w:val="00E3725B"/>
-    <w:rsid w:val="00E427B2"/>
     <w:rsid w:val="00E434D1"/>
-    <w:rsid w:val="00E44903"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E54411"/>
+    <w:rsid w:val="00E46E64"/>
+    <w:rsid w:val="00E47578"/>
+    <w:rsid w:val="00E56794"/>
     <w:rsid w:val="00E56CBB"/>
-    <w:rsid w:val="00E57A7D"/>
-    <w:rsid w:val="00E61950"/>
     <w:rsid w:val="00E61E51"/>
-    <w:rsid w:val="00E63FE9"/>
     <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E6707D"/>
-    <w:rsid w:val="00E70337"/>
     <w:rsid w:val="00E70E7C"/>
     <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72606"/>
-    <w:rsid w:val="00E72928"/>
+    <w:rsid w:val="00E73369"/>
     <w:rsid w:val="00E73C3E"/>
-    <w:rsid w:val="00E74050"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E76B85"/>
     <w:rsid w:val="00E84E9D"/>
-    <w:rsid w:val="00E86CEE"/>
-    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E91326"/>
     <w:rsid w:val="00E935AF"/>
-    <w:rsid w:val="00E93E6A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EA2DC4"/>
+    <w:rsid w:val="00EA2CBC"/>
     <w:rsid w:val="00EB0E20"/>
-    <w:rsid w:val="00EB1A80"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC47C4"/>
     <w:rsid w:val="00EC4F3A"/>
-    <w:rsid w:val="00EC5E74"/>
     <w:rsid w:val="00ED594D"/>
-    <w:rsid w:val="00ED65FC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE0B48"/>
     <w:rsid w:val="00EE36E1"/>
-    <w:rsid w:val="00EE4142"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F00489"/>
+    <w:rsid w:val="00EF191D"/>
+    <w:rsid w:val="00EF5239"/>
     <w:rsid w:val="00F0054D"/>
-    <w:rsid w:val="00F01E49"/>
     <w:rsid w:val="00F02467"/>
-    <w:rsid w:val="00F02A4A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F10E62"/>
     <w:rsid w:val="00F12214"/>
     <w:rsid w:val="00F12565"/>
-    <w:rsid w:val="00F144BE"/>
-    <w:rsid w:val="00F144E1"/>
     <w:rsid w:val="00F14ACA"/>
-    <w:rsid w:val="00F17A0C"/>
     <w:rsid w:val="00F23927"/>
     <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F27273"/>
     <w:rsid w:val="00F307CE"/>
-    <w:rsid w:val="00F3087B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F35F7A"/>
+    <w:rsid w:val="00F3389E"/>
+    <w:rsid w:val="00F34CCE"/>
     <w:rsid w:val="00F37108"/>
-    <w:rsid w:val="00F40449"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F47429"/>
+    <w:rsid w:val="00F407CB"/>
+    <w:rsid w:val="00F47364"/>
     <w:rsid w:val="00F47BAA"/>
-    <w:rsid w:val="00F520FE"/>
-    <w:rsid w:val="00F524A9"/>
     <w:rsid w:val="00F52EAB"/>
-    <w:rsid w:val="00F53DD2"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F67571"/>
+    <w:rsid w:val="00F62BD5"/>
     <w:rsid w:val="00F67A2D"/>
-    <w:rsid w:val="00F67BFF"/>
     <w:rsid w:val="00F70A1B"/>
     <w:rsid w:val="00F72FDF"/>
-    <w:rsid w:val="00F737C4"/>
     <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F77628"/>
     <w:rsid w:val="00F82526"/>
-    <w:rsid w:val="00F839C7"/>
     <w:rsid w:val="00F84672"/>
     <w:rsid w:val="00F84802"/>
-    <w:rsid w:val="00F85511"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00F9200D"/>
+    <w:rsid w:val="00F94B01"/>
     <w:rsid w:val="00FA06FD"/>
-    <w:rsid w:val="00FA2984"/>
     <w:rsid w:val="00FA515B"/>
-    <w:rsid w:val="00FA5741"/>
     <w:rsid w:val="00FA6B90"/>
-    <w:rsid w:val="00FA70F9"/>
     <w:rsid w:val="00FA74CB"/>
-    <w:rsid w:val="00FB08D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB0987"/>
     <w:rsid w:val="00FB2886"/>
-    <w:rsid w:val="00FB3EE4"/>
-    <w:rsid w:val="00FB4614"/>
     <w:rsid w:val="00FB466E"/>
-    <w:rsid w:val="00FB4FDB"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FC6DDC"/>
     <w:rsid w:val="00FD0492"/>
-    <w:rsid w:val="00FD1104"/>
+    <w:rsid w:val="00FD0A5E"/>
     <w:rsid w:val="00FD13EC"/>
-    <w:rsid w:val="00FD1E45"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD4746"/>
+    <w:rsid w:val="00FD3818"/>
     <w:rsid w:val="00FD4DA8"/>
     <w:rsid w:val="00FD4EEF"/>
-    <w:rsid w:val="00FD5122"/>
     <w:rsid w:val="00FD5461"/>
     <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6C44"/>
     <w:rsid w:val="00FD6F00"/>
     <w:rsid w:val="00FD7B98"/>
-    <w:rsid w:val="00FE0251"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE510A"/>
+    <w:rsid w:val="00FE1706"/>
+    <w:rsid w:val="00FE4512"/>
     <w:rsid w:val="00FF18D2"/>
     <w:rsid w:val="00FF22F5"/>
     <w:rsid w:val="00FF4664"/>
-    <w:rsid w:val="00FF50CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF5F1F"/>
     <w:rsid w:val="00FF7577"/>
-    <w:rsid w:val="00FF775B"/>
-    <w:rsid w:val="00FF7FED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B656DF4"/>
+  <w14:docId w14:val="3238F2A1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
+  <w15:docId w15:val="{A7708156-6B22-47C1-AD63-35426B30F745}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
-    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -31948,114 +14473,121 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
@@ -32222,177 +14754,135 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:color w:val="008000"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:qFormat/>
+    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
     <w:name w:val="AHeader 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
@@ -32501,82 +14991,81 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000D67D0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-    <w:name w:val="Revision"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Revision1">
+    <w:name w:val="Revision1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0019686E"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00145D34"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="it-IT"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
-    <w:qFormat/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
     <w:name w:val="Bullets (Agency)"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="36"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
@@ -32603,630 +15092,353 @@
     <w:name w:val="No-num heading 3 (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="No-numheading3AgencyChar"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
     <w:link w:val="NormalAgencyChar"/>
-    <w:qFormat/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
     <w:name w:val="Table heading rows (Agency)"/>
     <w:basedOn w:val="BodytextAgency"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
-    <w:qFormat/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
     <w:link w:val="NormalAgency"/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
     <w:name w:val="Drafting Notes (Agency) Char"/>
     <w:link w:val="DraftingNotesAgency"/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
       <w:i/>
       <w:color w:val="339966"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
     <w:name w:val="No-num heading 3 (Agency) Char"/>
     <w:link w:val="No-numheading3Agency"/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
-    <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...172 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="34737889">
+    <w:div w:id="63768887">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="134954902">
+    <w:div w:id="68583288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="251624901">
+    <w:div w:id="96220992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="499738807">
+    <w:div w:id="820273216">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="547766572">
+    <w:div w:id="1848787034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="666130386">
-[...103 lines deleted...]
-    <w:div w:id="2095937199">
+    <w:div w:id="2083329559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC06DF.680BA6E0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -33234,51 +15446,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -33428,319 +15640,297 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735FE90B-B518-4C2F-96B2-1329F75E6665}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>30158</Characters>
+  <Pages>5</Pages>
+  <Words>1527</Words>
+  <Characters>10716</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>251</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
-      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
+      <vt:lpstr>EN_qrd_veterinary template_v.8 en</vt:lpstr>
+      <vt:lpstr>EN_qrd_veterinary template_v.8 en</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34716</CharactersWithSpaces>
+  <CharactersWithSpaces>12219</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
-    <vt:lpwstr>17/12/2024 13:11:10</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
+    <vt:lpwstr>General-EMA/201224/2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
+    <vt:lpwstr>CURRENT,2.3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
+    <vt:lpwstr>EN_qrd_veterinary template_v.8 en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
+    <vt:lpwstr>30/10/2012 16:42:44</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
+    <vt:lpwstr>30/10/2012 17:03:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
     <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
-[...74 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
     <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
-    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
+    <vt:lpwstr>EMA/418124/2012</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/06 V-template v.8 - for publication June 2012/03 Templates ready for publication</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/418124/2012</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
     <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
-[...111 lines deleted...]
-    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
+    <vt:lpwstr>30/10/2012 17:03:10</vt:lpwstr>
   </property>
 </Properties>
 </file>