--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -1,40305 +1,21130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E1ACD3B" w14:textId="77777777" w:rsidR="009F7A38" w:rsidRPr="008525E7" w:rsidRDefault="0011395B" w:rsidP="0011395B">
-[...6 lines deleted...]
-        <w:ind w:left="567"/>
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...259 lines deleted...]
-    <w:p w14:paraId="5F2BEA05" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="008525E7" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I PIELIKUMS</w:t>
-[...57 lines deleted...]
-        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6528081D" w14:textId="77777777" w:rsidR="00184022" w:rsidRDefault="00875C63" w:rsidP="00875C63">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E72A3">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dophexine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/g pulveris lietošanai dzeramajā ūdenī/pienā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="4AA6A2DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00875C63" w:rsidP="00B4687D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712731B0" w14:textId="77777777" w:rsidR="007E358F" w:rsidRPr="00996F1B" w:rsidRDefault="007E358F" w:rsidP="007E358F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Katrs grams satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC27597" w14:textId="17C9641D" w:rsidR="00C114FF" w:rsidRPr="00E77619" w:rsidRDefault="006A0D48" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77619">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BB1" w:rsidRPr="00E77619">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0225E4FF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E77619" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CEC690" w14:textId="77777777" w:rsidR="007E358F" w:rsidRPr="007E358F" w:rsidRDefault="007E358F" w:rsidP="007E358F">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bromheksīns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>18,2 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A44573" w14:textId="41A5EEF6" w:rsidR="007E358F" w:rsidRPr="007E358F" w:rsidRDefault="007E358F" w:rsidP="007E358F">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B116861" w14:textId="77777777" w:rsidR="007E358F" w:rsidRPr="00E77619" w:rsidRDefault="007E358F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F15FA2" w14:textId="6A675C5F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77619">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...525 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EECA81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="003D5678" w14:paraId="5018634D" w14:textId="77777777" w:rsidTr="00A90D77">
+      <w:tr w:rsidR="007E358F" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C030DC" w14:textId="62B6A79C" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="00A90D77">
+          <w:p w14:paraId="0ADB8C0F" w14:textId="04A9A6D5" w:rsidR="007E358F" w:rsidRPr="00E57A7D" w:rsidRDefault="007E358F" w:rsidP="00617B81">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk151802486"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000D3736">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Palīgvielu</w:t>
+              <w:t>P</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000D3736">
+            <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t xml:space="preserve">alīgvielu un citu sastāvdaļu </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000D3736">
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t xml:space="preserve"> sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="605EDE19" w14:textId="77777777" w:rsidTr="00A90D77">
+      <w:tr w:rsidR="007E358F" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A66C1F" w14:textId="77BE0766" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
+          <w:p w14:paraId="7D64428A" w14:textId="0017873A" w:rsidR="007E358F" w:rsidRPr="007E358F" w:rsidRDefault="007E358F" w:rsidP="007E358F">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F73EF9">
+            <w:r w:rsidRPr="00A30BA2">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>Butilēts</w:t>
-[...47 lines deleted...]
-              <w:t>0,10 mg</w:t>
+              <w:t>Citronskābe, bezūdens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="6256ADCD" w14:textId="77777777" w:rsidTr="00A90D77">
+      <w:tr w:rsidR="007E358F" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327B4B83" w14:textId="51C45092" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="009376F0" w:rsidP="000D3736">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="6F56C01E" w14:textId="034B9102" w:rsidR="007E358F" w:rsidRPr="007E358F" w:rsidRDefault="007E358F" w:rsidP="007E358F">
+            <w:r w:rsidRPr="00996F1B">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-            </w:pPr>
-[...54 lines deleted...]
-              <w:t>0,05mg</w:t>
+              <w:t>Propilēnglikols</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009376F0" w:rsidRPr="008525E7" w14:paraId="4F2E6DC5" w14:textId="77777777" w:rsidTr="00A90D77">
+      <w:tr w:rsidR="007E358F" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="002C4565">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32567847" w14:textId="1AA0E770" w:rsidR="009376F0" w:rsidRPr="000D3736" w:rsidRDefault="00D33530" w:rsidP="000D3736">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="03630E69" w14:textId="3D70011D" w:rsidR="007E358F" w:rsidRPr="007E358F" w:rsidRDefault="007E358F" w:rsidP="007E358F">
+            <w:r w:rsidRPr="00996F1B">
               <w:rPr>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Etilspirts</w:t>
+              <w:t>Laktozes monohidrāts</w:t>
             </w:r>
-          </w:p>
-[...4129 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="200A8681" w14:textId="77777777" w:rsidR="00122EE4" w:rsidRPr="000D3736" w:rsidRDefault="00122EE4" w:rsidP="00122EE4">
-[...36 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="7F511C5F" w14:textId="32AEF64A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CC83F8" w14:textId="77777777" w:rsidR="007E358F" w:rsidRDefault="007E358F" w:rsidP="007E358F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Balts līdz bālgans pulveris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F834A93" w14:textId="77777777" w:rsidR="00184022" w:rsidRPr="00996F1B" w:rsidRDefault="00184022" w:rsidP="007E358F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="3C0F4FD6" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1CD0D5" w14:textId="77777777" w:rsidR="006D3B41" w:rsidRPr="006D3B41" w:rsidRDefault="006D3B41" w:rsidP="006D3B41">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopi (teļi), cūkas, vistas, tītari, pīles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024F560E" w14:textId="77777777" w:rsidR="006D3B41" w:rsidRPr="00E57A7D" w:rsidRDefault="006D3B41" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D648372" w14:textId="15CD30B1" w:rsidR="006D3B41" w:rsidRPr="006D3B41" w:rsidRDefault="006D3B41" w:rsidP="006D3B41">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mukolītisks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzeklis elpceļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36" w:rsidRPr="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tūskas</w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F7A38" w:rsidRPr="008525E7">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gadījumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057BA4BC" w14:textId="77777777" w:rsidR="006D3B41" w:rsidRPr="00E57A7D" w:rsidRDefault="006D3B41" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341014D6" w14:textId="77777777" w:rsidR="00136072" w:rsidRPr="00136072" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot plaušu tūskas gadījumā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FC2564" w14:textId="7BD1C5DF" w:rsidR="00136072" w:rsidRPr="00136072" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) vielu(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="009A566D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="009A566D" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A061CD" w:rsidRPr="008525E7">
-[...19 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009F7A38" w:rsidRPr="008525E7">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    </w:p>
+    <w:p w14:paraId="5C00D5C2" w14:textId="77777777" w:rsidR="00136072" w:rsidRPr="00E57A7D" w:rsidRDefault="00136072" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40144FEE" w14:textId="5FC3E812" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00136072" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275693A9" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="649EB28E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744ABE59" w14:textId="2376BBC4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00BF00EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72755EB4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54010DA1" w14:textId="6F68E231" w:rsidR="00136072" w:rsidRPr="00136072" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smagas plaušu </w:t>
+      </w:r>
+      <w:r w:rsidR="00017656">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:r w:rsidR="00017656" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invāzijas gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles drīkst lietot ne ātrāk kā 3 dienas pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēšanas uzsākšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C10CD">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E45DE1" w14:textId="591DB125" w:rsidR="00136072" w:rsidRPr="00E57A7D" w:rsidRDefault="00136072" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156FB2FD" w14:textId="28AA9D30" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F7A38" w:rsidRPr="008525E7">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">galvenokārt </w:t>
+    </w:p>
+    <w:p w14:paraId="23B8E222" w14:textId="77777777" w:rsidR="004D7D8F" w:rsidRDefault="004D7D8F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE9C338" w14:textId="77777777" w:rsidR="00136072" w:rsidRPr="00996F1B" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles var izraisīt pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības reakcijas (alerģiju).  Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:t>ar zināmu pastiprinātu jutību pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bromheksīnu vai laktozi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727FCE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vajadzētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvairīties no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F30D8B" w14:textId="747E985A" w:rsidR="00136072" w:rsidRPr="00996F1B" w:rsidRDefault="008F5CA2" w:rsidP="00136072">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00E57A7D">
+        <w:t>eterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidDel="00130EC0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āļu s</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>agatavošanas un lietošanas laikā izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no putekļu daļiņu ieelpošanas. Rīkojoties ar šīm veterinārajām zālēm,</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sejas mask</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas pasargā no putekļiem (Eiropas standartam EN 149 atbilstošu vienreizlietojamu pusmaskas respiratoru vai Eiropas standartam EN 140 atbilstošu vairākkārt lietojamu respiratoru ar EN 143 atbilstošu filtru). Ja pēc rīkošanās ar šīm veterinārajām zālēm parādās elpošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00136072">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sistēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="0079087B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as traucējumi, nekavējoties </w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36" w:rsidRPr="0079087B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>meklēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicīnisko palīdzību un uzrādīt šo brīdinājumu ārstam</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00665480">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00136072" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5B4AF1" w14:textId="3AEFE21F" w:rsidR="00136072" w:rsidRPr="00996F1B" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles var izraisīt ādas, acu un gļotādu kairinājumu. Izvairīties no tiešas saskares ar </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm. Rīkojoties ar šīm veterinārajām zālēm, izmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuāl</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s aizsar</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzības līdzekļus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un aizsargbrill</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rūpīgi mazgāt rokas un citus </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>skartos</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD328D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ādas laukumus. Ja notikusi nejauša</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>saskare ar ādu, skart</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viet</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi skalo</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar lielu daudzumu tīra ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C56B0EE" w14:textId="0129B632" w:rsidR="00136072" w:rsidRPr="00996F1B" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm, neēst, nedzert un nesmēķēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3675705C" w14:textId="42FE1960" w:rsidR="00136072" w:rsidRPr="00136072" w:rsidRDefault="00136072" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16621DCB" w14:textId="77777777" w:rsidR="00136072" w:rsidRPr="00E57A7D" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1DC585" w14:textId="77777777" w:rsidR="00136072" w:rsidRPr="00E57A7D" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2F51D1" w14:textId="77777777" w:rsidR="00136072" w:rsidRPr="00E57A7D" w:rsidRDefault="00136072" w:rsidP="00136072">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="77777777" w:rsidR="00F04CA9" w:rsidRPr="00E57A7D" w:rsidRDefault="00F04CA9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00295140" w:rsidP="00AD0710">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01052789" w14:textId="77777777" w:rsidR="00FE3938" w:rsidRPr="00FE3938" w:rsidRDefault="00FE3938" w:rsidP="00FE3938">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3938">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav zināmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D119A35" w14:textId="2DD85A13" w:rsidR="00295140" w:rsidRDefault="00295140" w:rsidP="00295140">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C422E1D" w14:textId="77777777" w:rsidR="00FE3938" w:rsidRDefault="00FE3938" w:rsidP="00FE3938">
+      <w:bookmarkStart w:id="0" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00D70933">
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vai tā vietējam pārstāvim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vai uz tiešā iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE670A3" w14:textId="54F4341E" w:rsidR="0096755F" w:rsidRPr="00B32DC4" w:rsidRDefault="0096755F" w:rsidP="00247A48"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61865B17" w14:textId="61F1F825" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABD46D3" w14:textId="2BD50CDA" w:rsidR="00FE3938" w:rsidRPr="00996F1B" w:rsidRDefault="00FE3938" w:rsidP="00FE3938">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos dzīvniekiem netika konstatēta fetotoksiska iedarbība vai ietekme uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>auglību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lietojot ieteiktajās devās. Tomēr nav veikti īpaši pētījumi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A8585E" w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>palīgvielu</w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A8585E" w:rsidRPr="008525E7">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F80469" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...546 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192A9DA6" w14:textId="77777777" w:rsidR="009F7A38" w:rsidRPr="008525E7" w:rsidRDefault="009F7A38" w:rsidP="009F7A38">
-[...81 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="3C8FD295" w14:textId="54C00BA8" w:rsidR="00C90EDA" w:rsidRDefault="00C90EDA" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD30791" w14:textId="3412031C" w:rsidR="000D0F84" w:rsidRPr="00996F1B" w:rsidRDefault="000D0F84" w:rsidP="000D0F84">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles var lietot kopā ar antibiotikām un/vai sulfonamīdiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bronhodilatoriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D60033" w14:textId="5B7E7159" w:rsidR="000D0F84" w:rsidRPr="00996F1B" w:rsidRDefault="000D0F84" w:rsidP="000D0F84">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bromheksīns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727FCE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>maina antibiotiku izkliedi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organismā un palielina to koncentrāciju serumā un deguna sekrētos (piemēram, spiramicīns, tilozīns un oksitetraciklīns). Tomēr, lietojot vienlaikus ar šīm </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvairīties no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārāk mazas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļu devas</w:t>
+      </w:r>
+      <w:r w:rsidR="00017656">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009F7A38" w:rsidRPr="008525E7">
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="596B7279" w14:textId="77777777" w:rsidR="000D0F84" w:rsidRPr="00E57A7D" w:rsidRDefault="000D0F84" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="6ABCE852" w:rsidR="00145D34" w:rsidRDefault="00145D34" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF42DB0" w14:textId="2DF03A61" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00130EC0" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="009F7A38" w:rsidRPr="008525E7">
-[...29 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ietošanai dzeramajā ūdenī/pien</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B897DA6" w14:textId="77777777" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A61270" w14:textId="2545DACA" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,45 mg bromheksīna dienā uz kilogramu ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>atbilst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2,5 g</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00E57A7D">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu uz 100 kg ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="0068662E" w:rsidRPr="0068662E">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068662E" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3–10 dienas pēc kārtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60541D42" w14:textId="4B2C728A" w:rsidR="00CF2B00" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FBF992" w14:textId="03E73162" w:rsidR="00CF2B00" w:rsidRPr="00E57A7D" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Zāles saturošā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C478D">
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2B00">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uzņemšana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ir atkarīga no dzīvnieku klīniskā stāvokļa. Lai iegūtu pareizu devu, var būt nepieciešams attiecīgi pielāgo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>romheksīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> koncentrāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6267AD16" w14:textId="77777777" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3ADBA0" w14:textId="0E0A56EB" w:rsidR="00CF2B00" w:rsidRPr="00E57A7D" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Pamatojoties uz ieteikto devu un ārstējamo dzīvnieku skaitu un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svaru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">precīzu dienas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>koncentrāciju aprēķin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>āt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>izmantojot šādu formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE5F61B" w14:textId="77777777" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1F479F" w14:textId="4570338A" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 mg </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="0094237D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu uz kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> X </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ārstējamo dzīvnieku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B6220" w14:textId="5F859B3F" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="0068662E" w:rsidRPr="0068662E">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068662E" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0094237D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0094237D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vidēj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kg)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C0246A" w14:textId="3B8E0E6D" w:rsidR="00CF2B00" w:rsidRPr="00640ECE" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A7110A1" wp14:editId="122821B4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>13969</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>114935</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3457575" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Rechte verbindingslijn 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3457575" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+            <w:pict>
+              <v:line w14:anchorId="38CB25BC" id="Rechte verbindingslijn 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.1pt,9.05pt" to="273.35pt,9.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0OYYLuAEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD03thJLxuMOH1o0b4U&#10;XdB2H6DIVKxNN1Bq7Pz9KCVxh24YhmEwIIsSzyEPSS2vR2vYDjBq71o+n9WcgZO+027b8q8vd2ef&#10;OYtJuE4Y76Dle4j8evXxw3IIDSx8700HyIjExWYILe9TCk1VRdmDFXHmAzi6VB6tSGTitupQDMRu&#10;TbWo66tq8NgF9BJipNPbwyVfFX6lQKYvSkVIzLSccktlxbJu8lqtlqLZogi9lsc0xD9kYYV2FHSi&#10;uhVJsFfUv1BZLdFHr9JMelt5pbSEooHUzOt3ap57EaBooeLEMJUp/j9a+bhbI9NdyxecOWGpRU8g&#10;+wS5qRvtciOj0d8cW+RaDSE2BLlxazxaMawxCx8V2vwnSWws9d1P9YUxMUmH5xeXn+jjTJ7uqjdg&#10;wJjuwVuWNy032mXpohG7h5goGLmeXMjIiRxCl13aG8jOxj2BIjkUbF7QZZDgxiDbCRqB7vs8yyCu&#10;4pkhShszgeo/g46+GQZluP4WOHmXiN6lCWi18/i7qGk8paoO/ifVB61Z9sZ3+9KIUg6akKLsOM15&#10;BH+2C/ztza1+AAAA//8DAFBLAwQUAAYACAAAACEAE40mftoAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOX0vDMBTF3wW/Q7iCby5d0Tq6pmMMRHwR1+l71mRpZ3JTkrSr394rPujj+cM5v2ozO8sm&#10;HWLvUcBykQHT2HrVoxHwfni6WwGLSaKS1qMW8KUjbOrrq0qWyl9wr6cmGUYjGEspoEtpKDmPbaed&#10;jAs/aKTs5IOTiWQwXAV5oXFneZ5lBXeyR3ro5KB3nW4/m9EJsC9h+jA7s43j875ozm+n/PUwCXF7&#10;M2/XwJKe018ZfvAJHWpiOvoRVWRWQJ5TkezVEhjFD/fFI7Djr8Hriv/nr78BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEANDmGC7gBAAC7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAE40mftoAAAAHAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> =  … mg</w:t>
+      </w:r>
+      <w:r w:rsidR="0094237D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="0094237D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / litrā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D41D897" w14:textId="2E7739A3" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Uzpilināšanai</w:t>
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t>dienas vidējais ūdens/piena patēriņš (l</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00130EC0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniekam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdenī/pien</w:t>
+      </w:r>
+      <w:r w:rsidR="00017656">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00130EC0" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E1286E" w14:textId="77777777" w:rsidR="006B5022" w:rsidRDefault="006B5022" w:rsidP="009F7A38">
-[...69 lines deleted...]
-        <w:t xml:space="preserve">5 mg/kg </w:t>
+    <w:p w14:paraId="221EE9C8" w14:textId="77777777" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FB57BA" w14:textId="70E43494" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nepieciešamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu daudzum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nosv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ērt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iespēja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantojot atbilstoši kalibrēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3569">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērierīces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43614BA5" w14:textId="77777777" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069FC0F4" w14:textId="1490BA23" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00DA3569" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006B5022" w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>fipronila</w:t>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00E57A7D">
+        <w:t>eterināro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006B5022" w:rsidRPr="008525E7">
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āļu maksimālā šķīdība ūdenī 20ºC temperatūrā ir 100 g/l. Pilnīgai izšķīšanai nepieciešamais laiks var būt no 3 minūtēm (10 g/l) līdz 15 minūtēm (100 g/l). Standartšķīdumiem un dozatora izmantošanas gadījumā nepārsnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t maksimālo šķīdību. Noregulēt dozēšanas sūkņa plūsmas ātruma iestatījumus atbilstoši standartšķīduma koncentrācijai un ārstējamo dzīvnieku uzņemtajam ūdens daudzumam</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00465835">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Neizmantotais </w:t>
+      </w:r>
+      <w:r w:rsidR="00465835" w:rsidRPr="003E72A3">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles saturošais </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00465835">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdens</w:t>
+      </w:r>
+      <w:r w:rsidR="00465835" w:rsidRPr="003E72A3">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B00" w:rsidRPr="00465835">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc 24 stundām ir jālikvidē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B9F31C" w14:textId="77777777" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB041EE" w14:textId="5F64FE60" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai sagatavotu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles saturošu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piena aizstājēju, vispirms izšķīdin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00465835">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles ūdenī. Pēc piena pulvera izšķīdināšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pievienot Dophexine šķīdumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enerģiski mais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz 3 minūtes aptuveni 40ºC temperatūrā. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zāles saturoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00017656">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sagatavo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tieši pirms lietošanas un iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00920D36">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D714DE4" w14:textId="77777777" w:rsidR="00B4687D" w:rsidRDefault="00B4687D" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A15A229" w14:textId="75C2CE4D" w:rsidR="00CF2B00" w:rsidRPr="00996F1B" w:rsidRDefault="00CF2B00" w:rsidP="00CF2B00">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nodrošināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, lai paredzētā deva tiktu uzņemta pilnībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C3FEDE" w14:textId="23067497" w:rsidR="00B6460C" w:rsidRPr="00E57A7D" w:rsidRDefault="00B6460C" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRPr="006E49BF" w:rsidRDefault="006A0D48" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>as un antidoti, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="23FA126F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA6BFBC" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav zināms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07500E45" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="006E49BF" w:rsidRDefault="0094237D" w:rsidP="006E49BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F6C1351" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00E57A7D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202DF68D" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00E57A7D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E584DD3" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00E57A7D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="009A6509">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4193110A" w14:textId="77777777" w:rsidR="0094237D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61374021" w14:textId="784D25D5" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="00676B0C" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopiem (teļiem):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0094237D" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gaļai un blakusproduktiem: 2 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA42CCC" w14:textId="7B07E722" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78575CC8" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8F5A38" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124D1C49" w14:textId="77777777" w:rsidR="0094237D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF94D02" w14:textId="53417C5F" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Vistām, tītariem, pīlēm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00582383">
-[...31 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0C00FE" w14:textId="77777777" w:rsidR="0094237D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot putniem, kuru olas izmanto vai paredzēs izmantot cilvēku uzturā, dēšanas periodā un 4 nedēļas pirms tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00E57A7D" w:rsidRDefault="00FC02F3" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="54CCFA18" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>FARMAKOLOĢISKĀS</w:t>
+      </w:r>
+      <w:r w:rsidR="0094237D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...149 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00673639" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0CA83D" w14:textId="508E9BB8" w:rsidR="005B04A8" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00673639">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="0094237D" w:rsidRPr="0094237D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00715F78" w:rsidRPr="008525E7">
-[...16 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="0094237D" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>QR05CB02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CC3252" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00E57A7D" w:rsidRDefault="0094237D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD8649D" w14:textId="208C804F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0094237D">
+        <w:tab/>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07989183" w14:textId="23CE8178" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4424C8" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bromheksīns ir mukoregulators. Aktivizējot seromukozo dziedzeru sekrēciju, bromheksīns palīdz atjaunot bronhu sekrētu viskozitāti un elastību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727FCE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>trahejas-bronhu kokā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E1262A" w14:textId="77777777" w:rsidR="009F7A38" w:rsidRPr="008525E7" w:rsidRDefault="009F7A38" w:rsidP="009F7A38">
-[...113 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6343ECA3" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Turklāt tā paredzamā iedarbība veicina gļotu mobilizāciju un nodrošina efektīvu bronhu drenāžu, tādējādi uzlabojot plaušu funkcijas un aizsargspējas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDA1D34" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šie divi vienlaicīgie iedarbības veidi nodrošina bagātīgu krēpu izdalīšanos un veicina produktīvu klepu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9F34A0" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:r w:rsidRPr="00727FCE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tas sašķeļ mukoīdās krēpās esošo skābo glikoproteīnu šķiedru tīklu, kas visvairāk ietekmē viskozitātes rādītājus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E485D1E" w14:textId="77777777" w:rsidR="0094237D" w:rsidRDefault="0094237D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F533BC1" w14:textId="77777777" w:rsidR="00B4687D" w:rsidRDefault="00B4687D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB4F89A" w14:textId="77777777" w:rsidR="00B4687D" w:rsidRPr="00E57A7D" w:rsidRDefault="00B4687D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03130418" w14:textId="2FFDB4F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777725">
-[...249 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00AD1CEA" w:rsidRPr="00AD1CEA">
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B90B45C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4E7302" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkām bromheksīns pēc iekšķīgas lietošanas ātri absorbējas, un maksimālā koncentrācija plazmā tiek sasniegta vienas līdz trīs stundu laikā. Koncentrācijas plato tiek sasniegts 12 stundas pēc otrās vai trešās lietošanas reizes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289EF8CE" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teļiem koncentrācija plazmā pakāpeniski palielinās vairāku stundu laikā pēc lietošanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BBD1F2" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tītariem un vistām maksimālā koncentrācija plazmā tiek sasniegta 2–4 stundu laikā pēc iekšķīgas lietošanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41722C52" w14:textId="77777777" w:rsidR="0094237D" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B02E1">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Bromheksīns ir lipofīls, tāpēc tas labi saistās ar taukaudiem un  lēni izdalās no šiem audiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541B25EC" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308AAA4C" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Bromheksīns tiek lielā mērā metabolizēts polāros savienojumos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B3FE19" w14:textId="77777777" w:rsidR="0094237D" w:rsidRPr="00996F1B" w:rsidRDefault="0094237D" w:rsidP="0094237D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kopējās plazmas radioaktivitātes efektīvais eliminācijas pusperiods pēc pēdējās lietošanas reizes ir 20–30 stundas cūkām, 40–50 stundas teļiem un 40–50 stundas vistām un tītariem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...62 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Pārdozēšana</w:t>
-[...124 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30099A0F" w14:textId="793B0E1E" w:rsidR="00A23579" w:rsidRPr="00996F1B" w:rsidRDefault="00A23579" w:rsidP="00A23579">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">Drošuma pētījumos </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="758D608B" w:rsidR="00C114FF" w:rsidRDefault="007B24DB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B24DB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par iespējamu mijiedarbību vai nesaderību, lietojot šīs veterinārās zāles iekšķīgi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD64AB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B24DB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaucot tās dzeram</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD64AB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B24DB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD64AB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B24DB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kas satur biocīdus, barības piedevas vai citas vielas, ko lieto dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EC751C" w14:textId="77777777" w:rsidR="007B24DB" w:rsidRPr="00E57A7D" w:rsidRDefault="007B24DB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E51516" w14:textId="082E4D56" w:rsidR="000D6A5D" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69120896" w14:textId="72BF5733" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā iepakojumā: 30 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E05F52" w14:textId="4BBDB17A" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pirm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B5BE29" w14:textId="64C4ACF7" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6A5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B" w:rsidDel="000D6A5D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzeramajā ūdenī saskaņā ar norādījumiem: 24 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344CD7A1" w14:textId="0870D7B2" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:t xml:space="preserve">izšķīdināšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pienā (tā aizstājējā) saskaņā ar norādījumiem: 6 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECBF51" w14:textId="5CF55996" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="41401059" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0A96F0" w14:textId="0842A1BC" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="004652C5" w:rsidP="000D6A5D">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neu</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6A5D">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglabāt temperatūrā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>virs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6A5D" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>25°C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674D3360" w14:textId="77777777" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4BA1AF" w14:textId="107886F7" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="224D53F4" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1A6E20" w14:textId="6AF4DA72" w:rsidR="000D6A5D" w:rsidRPr="000D6A5D" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Kompozītmateriāla k</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D43">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: taisnstūra formas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D3736">
-[...4 lines deleted...]
-        <w:t>mērķdzīvniekiem</w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>trīsslāņu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D3736">
-[...23 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00597E14" w:rsidRPr="008525E7">
-[...1029 lines deleted...]
-      <w:r w:rsidR="005D0E82" w:rsidRPr="008525E7">
+      <w:r w:rsidR="009E203F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kura</w:t>
+      </w:r>
+      <w:r w:rsidR="009E203F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...481 lines deleted...]
-        <w:tabs>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir kartona pamatne ar alumīnija-papīra pārklājumu iekšpusē, ar zema blīvuma polietilēna vāku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FF86F8" w14:textId="4E6D4272" w:rsidR="000D6A5D" w:rsidRPr="000D6A5D" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...89 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="0079087B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kompozītmateriāla k</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D43" w:rsidRPr="0079087B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>astē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir 1 kg </w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00E57A7D">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...70 lines deleted...]
-        <w:tabs>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E9C946" w14:textId="77777777" w:rsidR="000D6A5D" w:rsidRPr="00B0177E" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...52 lines deleted...]
-        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Konteiners (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640ECE">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>securitainer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>): balt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, cilindrisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> polipropilēna k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>onteiners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar zema blīvuma polietilēna vāku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADB5752" w14:textId="11BA141B" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...18 lines deleted...]
-        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Konteinerā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7162">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>securitainer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir 1 kg</w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00E57A7D">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB1DD46" w14:textId="77777777" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...402 lines deleted...]
-        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Spainis: balts polipropilēna kvadrātveida trauks ar polipropilēna vāku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0182A345" w14:textId="48657D5A" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...73 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Spainī ir 1 kg, 2,5 kg vai 5 kg</w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E0554C" w:rsidRPr="008525E7">
-[...19 lines deleted...]
-        <w:tabs>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00E57A7D">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24DB" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBE4392" w14:textId="77777777" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...90 lines deleted...]
-        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D32DFAE" w14:textId="509AF325" w:rsidR="000D6A5D" w:rsidRPr="00996F1B" w:rsidRDefault="000D6A5D" w:rsidP="000D6A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1475"/>
-[...239 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidR="004652C5" w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Hlk151822490"/>
-[...12 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C839A" w14:textId="77777777" w:rsidR="00E811BF" w:rsidRDefault="00E811BF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="21995F2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00172B3E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17763F7E" w14:textId="77777777" w:rsidR="0070444B" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F43FBA7" w14:textId="2678477A" w:rsidR="0070444B" w:rsidRPr="00E57A7D" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk79763389"/>
+      <w:r>
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="1E1A2098" w14:textId="77777777" w:rsidR="0070444B" w:rsidRPr="00E57A7D" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B61227C" w14:textId="77777777" w:rsidR="0070444B" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1FFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7491FE10" w14:textId="7347E2A2" w:rsidR="0070444B" w:rsidRPr="00996F1B" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:r w:rsidRPr="000B02E1">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000B02E1">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dopharma Research B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="010529EE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDB9900" w14:textId="77777777" w:rsidR="0070444B" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:r w:rsidRPr="00120BCD">
+        <w:t>V/DCP/20/0047</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06477851" w14:textId="77777777" w:rsidR="00334394" w:rsidRDefault="00334394" w:rsidP="0070444B"/>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E7841A" w14:textId="5E121BD1" w:rsidR="0070444B" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...388 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>21/09/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6D0EA4" w14:textId="77777777" w:rsidR="00334394" w:rsidRPr="0070444B" w:rsidRDefault="00334394" w:rsidP="0070444B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
-[...1660 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00211983">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>DATUMS</w:t>
       </w:r>
-      <w:r w:rsidR="009F7A38" w:rsidRPr="008525E7">
-[...243 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C8D311" w14:textId="53E6C608" w:rsidR="0078538F" w:rsidRDefault="00ED0D43" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621FB659" w14:textId="77777777" w:rsidR="00334394" w:rsidRPr="00E57A7D" w:rsidRDefault="00334394" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="3E83F7E9" w14:textId="519D5E00" w:rsidR="002F7DFD" w:rsidRPr="000D3736" w:rsidRDefault="002F2D70" w:rsidP="000D3736">
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CE45DF" w14:textId="54ED4CB6" w:rsidR="0070444B" w:rsidRDefault="00B0177E" w:rsidP="0070444B">
       <w:pPr>
         <w:ind w:right="-318"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FECD916" w14:textId="77777777" w:rsidR="00B0177E" w:rsidRPr="00E57A7D" w:rsidRDefault="00B0177E" w:rsidP="0070444B">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445B4990" w14:textId="77777777" w:rsidR="0070444B" w:rsidRPr="00E57A7D" w:rsidRDefault="0070444B" w:rsidP="0070444B">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000D3736">
+        <w:r w:rsidRPr="000569A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="22"/>
-            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D3736">
-[...11 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="41D27E0A" w14:textId="238CDB12" w:rsidR="00057E2B" w:rsidRDefault="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D9BB15" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="000D3736" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
-[...275 lines deleted...]
-    <w:p w14:paraId="19725766" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="000D3736" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
+    <w:p w14:paraId="0A435040" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536A6477" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339D126E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD8E0B3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A310B98" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06969486" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC8509" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1618987E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489ED4AB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1051751F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2006E74D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E441ED" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C1E97B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7826D8FD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055F62CA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375DA30B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E44B7A9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D469FFE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2974A5B2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B057002" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA6EE78" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1117413F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442EC496" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513878E5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D3736">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528FA70A" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="000D3736" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
-[...11 lines deleted...]
-    <w:p w14:paraId="6C08134E" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="000D3736" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
+    <w:p w14:paraId="7E82D130" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA02322" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D3736">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD98E07" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="000D3736" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4970C391" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112A4B3B" w14:textId="77777777" w:rsidR="00E34CD8" w:rsidRPr="000D3736" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
-[...275 lines deleted...]
-    <w:p w14:paraId="67CA772A" w14:textId="7C17D32E" w:rsidR="002F7DFD" w:rsidRPr="008525E7" w:rsidRDefault="002F7DFD" w:rsidP="00E34CD8">
+    <w:p w14:paraId="060B6107" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D960ABA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002682D3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607598DD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7649AE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F54F95" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFAE9E2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EB6C5F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A98095" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B6A892" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086DDE15" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79ED7476" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2599D2D9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193A8B9A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760A5255" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05057A59" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E33585D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D1ABD2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B96E6E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CE5550" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AABD8B9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA5F206" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0242883B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D70EDD0" w14:textId="3F1C17A6" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF8C2F4" w14:textId="039F4013" w:rsidR="00E34CD8" w:rsidRPr="008525E7" w:rsidRDefault="00E34CD8" w:rsidP="00E34CD8">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+    <w:p w14:paraId="33C42075" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF7A35B" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="061E0A97" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9298"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541EEA" w:rsidRPr="003D5678" w14:paraId="7FB7C75D" w14:textId="77777777" w:rsidTr="000817D7">
+      <w:tr w:rsidR="00057E2B" w14:paraId="41E22B22" w14:textId="77777777" w:rsidTr="00FE70B9">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3342AB22" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="000817D7">
+          <w:p w14:paraId="4988ED6A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="001F1FFC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">UZ TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA- </w:t>
+              <w:t xml:space="preserve">UZ TIEŠĀ IEPAKOJUMA </w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="006401BE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C014A4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006401BE">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006401BE">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>APVIENOTAIS MARĶĒJUMA UN LIETOŠANAS INSTRUKCIJAS TEKSTS</w:t>
+              <w:t>APVIENOTAIS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1FFC">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MARĶĒJUMA UN LIETOŠANAS INSTRUKCIJAS TEKSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FABFF5C" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRDefault="00541EEA" w:rsidP="000817D7">
+          <w:p w14:paraId="2508DBF1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CACAD6C" w14:textId="2B5D5C28" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="005A246E" w:rsidP="000817D7">
+          <w:p w14:paraId="5FEA7D9F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="008D238C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>Kaste</w:t>
+              <w:t>Kompozītmateriāla k</w:t>
             </w:r>
-            <w:r w:rsidR="006D02F8" w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="009573B0">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>, kas satur</w:t>
+              <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="002345E2">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3 pipet</w:t>
+              <w:t>ste</w:t>
             </w:r>
-            <w:r w:rsidR="006D02F8" w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="008D238C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>es</w:t>
+              <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="008D238C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vai 6 pipet</w:t>
+              <w:t xml:space="preserve"> konteiners (</w:t>
             </w:r>
-            <w:r w:rsidR="006D02F8" w:rsidRPr="008525E7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D238C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:bCs/>
+                <w:i/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>es</w:t>
+              <w:t>securitainer</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008525E7">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D238C">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>GADĪJUMS</w:t>
-[...96 lines deleted...]
-              <w:t>netiks nodrošināta.</w:t>
+              <w:t>) un spainis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4868494C" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="614B53D4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5D896760" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DBD42B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4FB50C" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="09673B88" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...14 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586395F0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE4A20">
-[...4 lines deleted...]
-        <w:t>Frontline</w:t>
+      <w:r w:rsidRPr="00155B89">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dophexine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE4A20">
-[...69 lines deleted...]
-    <w:p w14:paraId="6F0C9BC7" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/g pulveris lietošanai dzeramajā ūdenī/pienā </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7C079A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3544E008" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">SASTĀVS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C122C5" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="2E5367E0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...16 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C4D577" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Katrs grams satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3E0EF2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D03627" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EB8DFF" w14:textId="56E46C52" w:rsidR="005A246E" w:rsidRPr="008525E7" w:rsidRDefault="002F5DA7" w:rsidP="005A246E">
-[...13 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="33BA40A6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4EE8EA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="007E358F" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Bromheksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>18,2 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4A0CDB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="007E358F" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005A246E" w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>Fipronils</w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005A246E" w:rsidRPr="008525E7">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-        <w:t>50,00 mg</w:t>
-[...309 lines deleted...]
-    <w:p w14:paraId="67A0A4BA" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        <w:t>20,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDC2212" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Balts līdz bālgans pulveris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3413F7C3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">IEPAKOJUMA LIELUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7EFE44" w14:textId="77777777" w:rsidR="000C7BD9" w:rsidRPr="007D2931" w:rsidRDefault="000C7BD9" w:rsidP="000C7BD9">
-[...79 lines deleted...]
-    <w:p w14:paraId="106A80C6" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="7D14CAE7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00542FC4" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, 2,5 kg, 5 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B902AC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">MĒRĶSUGAS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DAE0AD" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="51A8329C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="1EAE19E5" w14:textId="77777777" w:rsidR="000C7BD9" w:rsidRPr="008525E7" w:rsidRDefault="000C7BD9" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAA785E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopi (teļi), cūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, cāļi, tītari un pīl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D884FD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="01E2C5AD" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7772CBC1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>LIETOŠANAS INDIKĀCIJAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C62C13" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="09FF900C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1495D7E2" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C45C340" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D80856" w14:textId="77777777" w:rsidR="000C7BD9" w:rsidRPr="008525E7" w:rsidRDefault="000C7BD9" w:rsidP="000C7BD9">
-[...639 lines deleted...]
-    <w:p w14:paraId="5387B0C6" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="0B602C25" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038A3C45" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="006D3B41" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000D3736">
-[...4 lines deleted...]
-        <w:t>Fipronils</w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mukolītisks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000D3736">
-[...35 lines deleted...]
-    <w:p w14:paraId="75E834B1" w14:textId="7EE48054" w:rsidR="002F2E86" w:rsidRDefault="002F2E86" w:rsidP="00541EEA">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzeklis elpceļu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tūskas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6936D8B6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5B977AF4" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7824C06A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>KONTRINDIKĀCIJAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D54C5D8" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...7 lines deleted...]
-    <w:p w14:paraId="1836DC31" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="34F69DD7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74121A58" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAA0CC9" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="7589889E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">šīs veterinārās zāles citām sugām izņemot norādītās </w:t>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384B0FE8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00136072" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot plaušu tūskas gadījumā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AE1086" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00136072" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo(-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>mērķsugas</w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) vielu(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) vai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B1055A" w14:textId="77777777" w:rsidR="008B6A96" w:rsidRPr="008525E7" w:rsidRDefault="008B6A96" w:rsidP="008B6A96">
-[...68 lines deleted...]
-    <w:p w14:paraId="4DB33B08" w14:textId="77777777" w:rsidR="008B6A96" w:rsidRPr="008525E7" w:rsidRDefault="008B6A96" w:rsidP="00541EEA">
+    <w:p w14:paraId="5ABCA4F8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7BC0D53D" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12119217" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>ĪPAŠI BRĪDINĀJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC1722F" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="471E4795" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B4633A4" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FAD070D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV" w:eastAsia="sv-SE"/>
+          <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F37E7C1" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="5BF47B73" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...47 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D30E330" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67887E4E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A625651" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00136072" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smagas plaušu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas gadījumā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles drīkst lietot ne ātrāk kā 3 dienas pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanas uzsākšanas ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777725">
-[...27 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C10CD">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777725">
-[...11 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>līdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2996556B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0757A43E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4844A51B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA52F6">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7EDAB2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7998A8FD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles var izraisīt pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības reakcijas (alerģiju).  Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00777725">
-[...138 lines deleted...]
-        <w:t xml:space="preserve">Pārējie dzīvnieki, kas dzīvo tajā pašā mājsaimniecībā, arī ir jāapstrādā ar atbilstošu </w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:t>ar zināmu pastiprinātu jutību pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BA62E7">
-[...4 lines deleted...]
-        <w:t>pretparazitāru</w:t>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīnu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA62E7">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai laktozi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727FCE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vajadzētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvairīties no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7097F94E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892F94">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>agatavošanas un lietošanas laikā izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no putekļu daļiņu ieelpošanas. Rīkojoties ar šīm veterinārajām zālēm,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sejas mask</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas pasargā no putekļiem (Eiropas standartam EN 149 atbilstošu vienreizlietojamu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pusmaskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respiratoru vai Eiropas standartam EN 140 atbilstošu vairākkārt lietojamu respiratoru ar EN 143 atbilstošu filtru). Ja pēc rīkošanās ar šīm veterinārajām zālēm parādās elpošanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistēmas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumi, nekavējoties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>meklēt medicīnisko palīdzību un uzrādīt šo brīdinājumu ārstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114407DF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles var izraisīt ādas, acu un gļotādu kairinājumu. Izvairīties no tiešas saskares ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm.  Rīkojoties ar šīm veterinārajām zālēm, izmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizsardzības līdzekļus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un aizsargbrill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.  Pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīkošanās ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi mazgāt rokas un citus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skartos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ādas laukumus. Ja notikusi nejauša saskare ar ādu, skart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi skalo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar lielu daudzumu tīra ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EEA417" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm, neēst, nedzert un nesmēķēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5319FB65" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CE210B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūsnība, laktācija un dēšanas periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD6642F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos dzīvniekiem netika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība vai ietekme uz auglību, lietojot ieteiktajās devās. Tomēr nav veikti īpaši pētījumi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CE39F6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9278DF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1733C913" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B58B03" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles var lietot kopā ar antibiotikām un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sulfonamīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bronhodilatoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A2B2E8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Bromheksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maina antibiotiku izkliedi organismā un palielina to koncentrāciju serumā un deguna sekrētos (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tilozīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Tomēr, lietojot vienlaikus ar šīm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm, izvairīties no pārāk mazas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļu devas lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B62654" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E93943" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...17 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081627D2" w14:textId="77777777" w:rsidR="0067471F" w:rsidRPr="008525E7" w:rsidRDefault="0067471F" w:rsidP="0067471F">
-[...42 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3B468386" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3090C3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155B89">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par iespējamu mijiedarbību vai nesaderību, lietojot šīs veterinārās zāles iekšķīgi, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155B89">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jaucot tās dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155B89">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155B89">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kas satur biocīdus, barības piedevas vai citas vielas, ko lieto dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312E3D97" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...740 lines deleted...]
-    <w:p w14:paraId="10A9E865" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FD9EE6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>BLAKUSPARĀDĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61451686" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="7DC5BD9C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="327DF67C" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260804A2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2565CACA" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="1CA6712D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D2175C2" w14:textId="3F93F98F" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00913A3F" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38509946" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00FE3938" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3938">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav zināmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0714E8AD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...185 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482EEAF2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AA52F6" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī ti</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rdzniecības atļaujas turētājam vai tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t xml:space="preserve">vietējam pārstāvim, izmantojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892F94">
+        <w:t xml:space="preserve">šajā marķējumā norādītos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00892F94">
+        <w:t>kontaktdatus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t xml:space="preserve"> vai nacionālo ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077A4924" w14:textId="77777777" w:rsidR="00913A3F" w:rsidRPr="008525E7" w:rsidRDefault="00913A3F" w:rsidP="00541EEA">
-[...218 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4AF8254C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9060"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541EEA" w:rsidRPr="003D5678" w14:paraId="6C4D1F2D" w14:textId="77777777" w:rsidTr="000817D7">
+      <w:tr w:rsidR="00057E2B" w:rsidRPr="007E724D" w14:paraId="38709452" w14:textId="77777777" w:rsidTr="00FE70B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E67616" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="000817D7">
+          <w:p w14:paraId="2CBBB737" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="001F1FFC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="001F1FFC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:tab/>
               <w:t>DEVA KATRAI DZĪVNIEKU SUGAI, LIETOŠANAS VEIDS UN METODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65B204D8" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="51F6D160" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7970CA47" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CB2393" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002C1074" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770CF0A3" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="00206DC3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">Minimālā deva ir 5 mg/kg </w:t>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771F7D85" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī/pienā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1F538D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D5103A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,45 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>fipronila</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...203 lines deleted...]
-    <w:p w14:paraId="43AF8056" w14:textId="77777777" w:rsidR="000C0D78" w:rsidRPr="008525E7" w:rsidRDefault="000C0D78" w:rsidP="00541EEA">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā uz kilogramu ķermeņa svara, kas atbilst 2,5 g šo veterināro zāļu uz 100 kg ķermeņa svara dienā, lietojot 3–10 dienas pēc kārtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DC7044" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C5E6212" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCBA974" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Hlk88479694"/>
-      <w:r w:rsidRPr="008525E7">
+      <w:bookmarkStart w:id="5" w:name="_Hlk88479694"/>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>IETEIKUMI PAREIZAI LIETOŠANAI</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:p w14:paraId="6BE4FB71" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0930D5A8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A8F1303" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31815417" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD948C2" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="4983C9D3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...68 lines deleted...]
-    <w:p w14:paraId="3606479E" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE28AD4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B75562">
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B75562">
+        <w:br/>
+        <w:t>Zāles saturošā ūdens/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2B00">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B75562">
+        <w:t xml:space="preserve">  uzņemšana ir atkarīga no dzīvnieku klīniskā stāvokļa. Lai iegūtu pareizu devu, var būt nepieciešams attiecīgi pielāgot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>romheksīn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B75562">
+        <w:t xml:space="preserve"> koncentrāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F4C56E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1946BB58" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B75562">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pamatojoties uz ieteikto devu un ārstējamo dzīvnieku skaitu un svaru,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B75562">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu precīzu dienas koncentrāciju aprēķināt, izmantojot šādu formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498DE327" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6350343F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 mg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu uz kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> X </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ārstējamo dzīvnieku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F13001" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara dienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vidēj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kg)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB450B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00640ECE" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B987AC" wp14:editId="38968CC1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>13969</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>114935</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3457575" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="766524850" name="Rechte verbindingslijn 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3457575" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="280E86A9" id="Rechte verbindingslijn 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.1pt,9.05pt" to="273.35pt,9.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnoBzSmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TLVVHTfdgVvCBY&#10;wfIBXmfcWNgea2ya9O8Zu22KAKHVCkVy7PicM3NmJpvr2TuxB0oWQy/Xq1YKCBoHG3a9/Hb//sU7&#10;KVJWYVAOA/TyAEleb58/20yxgysc0Q1AgkVC6qbYyzHn2DVN0iN4lVYYIfClQfIq85F2zUBqYnXv&#10;mqu2fdNMSEMk1JASf709Xspt1TcGdP5sTIIsXC85t1xXqutDWZvtRnU7UnG0+pSGekIWXtnAQRep&#10;W5WV+EH2DylvNWFCk1cafYPGWA3VA7tZt7+5+TqqCNULFyfFpUzp/8nqT/ubcEdchimmLsU7Ki5m&#10;Q768OT8x12IdlmLBnIXmjy9fvX7LjxT6fNdciJFS/gDoRdn00tlQfKhO7T+mzMEYeobw4RK67vLB&#10;QQG78AWMsAMHW1d2nQq4cST2ivs5fF+X/rFWRRaKsc4tpPbfpBO20KBOymOJC7pGxJAXorcB6W9R&#10;83xO1RzxZ9dHr8X2Aw6H2ohaDm53dXYazTJPv54r/fIDbX8CAAD//wMAUEsDBBQABgAIAAAAIQAT&#10;jSZ+2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5fS8MwFMXfBb9DuIJvLl3ROrqmYwxEfBHX&#10;6XvWZGlnclOStKvf3is+6OP5wzm/ajM7yyYdYu9RwHKRAdPYetWjEfB+eLpbAYtJopLWoxbwpSNs&#10;6uurSpbKX3CvpyYZRiMYSymgS2koOY9tp52MCz9opOzkg5OJZDBcBXmhcWd5nmUFd7JHeujkoHed&#10;bj+b0QmwL2H6MDuzjePzvmjOb6f89TAJcXszb9fAkp7TXxl+8AkdamI6+hFVZFZAnlOR7NUSGMUP&#10;98UjsOOvweuK/+evvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnoBzSmQEAAIgDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATjSZ+2gAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> =  … mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / litrā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A24970E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk205287990"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienas vidējais ūdens/piena patēriņš (l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142CD4">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniekam)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk205288001"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdenī/pien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="28C3C8AF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F697D2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nepieciešamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu daudzum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nosv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ērt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iespēja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantojot atbilstoši kalibrēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērierīces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042B409D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5A7B1D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk205288017"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155B89">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āļu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maksimālā šķīdība ūdenī 20ºC temperatūrā ir 100 g/l. Pilnīgai izšķīšanai nepieciešamais laiks var būt no 3 minūtēm (10 g/l) līdz 15 minūtēm (100 g/l). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Standartšķīdumiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un dozatora izmantošanas gadījumā nepārsnie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t maksimālo šķīdību. Noregulēt dozēšanas sūkņa plūsmas ātruma iestatījumus atbilstoši </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>standartšķīduma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācijai un ārstējamo dzīvnieku uzņemtajam ūdens daudzumam. Neizmantotais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles saturošais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc 24 stundām ir jālikvidē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C31C43A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C41C3DB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai sagatavotu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles saturošu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>piena aizstājēju, vispirms izšķīdin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk205288026"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs veterinārās</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles ūdenī. Pēc piena pulvera izšķīdināšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pievienot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dophexine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enerģiski mais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vismaz 3 minūtes aptuveni 40ºC temperatūrā. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zāles saturošo p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sagatavo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tieši pirms lietošanas un iz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720379C7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A63C39A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nodrošināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, lai paredzētā deva tiktu uzņemta pilnībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3053AB9C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="29F65696" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14EB5026" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">IEROBEŽOJUMU PERIODS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A647854" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="226E786E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B69256E" w14:textId="094DA2CD" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030ED767" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00254C38">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
-      <w:r w:rsidR="00824B42" w:rsidRPr="00254C38">
-[...11 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    </w:p>
+    <w:p w14:paraId="6B6A29D0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D2EE86" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopiem (teļiem):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gaļai un blakusproduktiem: 2 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5115730E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEBBAE6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746DE916" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3793E189" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F401804" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Vistām, tītariem, pīlēm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00824B42" w:rsidRPr="000D3736">
-[...8 lines deleted...]
-    <w:p w14:paraId="1C14C8E7" w14:textId="597DB0B1" w:rsidR="00541EEA" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E623BA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot putniem, kuru olas izmanto vai paredzēs izmantot cilvēku uzturā, dēšanas periodā un 4 nedēļas pirms tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF55AFB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="646C0C20" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B022CF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201A0909" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="0A340797" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="3206"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="21D956D8" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0913DBAA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E55544" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="59DEB7E3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="5E04DF67" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504162F8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461C5EEA" w14:textId="61B151E5" w:rsidR="00541EEA" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="777EA652" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="6A9F97BA" w14:textId="77777777" w:rsidR="00E22BC2" w:rsidRPr="008525E7" w:rsidRDefault="00E22BC2" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BF9D03" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neuzglabāt temperatūrā virs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25°C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F7546E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686EDFB8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00542FC4" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="388CE00A" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008974EF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="003F2C98" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>marķējumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34579532" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00066F36" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F7BAACA" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0364A0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>ĪPAŠI NORĀDĪJUMI ATKRITUMU IZNĪCINĀŠANAI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1653C1FB" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="60381BB6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638C058C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši norādījumi atkritumu iznīcināšanai </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CBFB38" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...130 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0DBDA7BA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD83235" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās zāles kanalizācijā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640AF876" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EAC593" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AA51CC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1110DE32" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utājiet savam veterinārārstam </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk205288076"/>
+      <w:r w:rsidRPr="00155B89">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...117 lines deleted...]
-    <w:p w14:paraId="6EF9FC1F" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+      <w:r w:rsidRPr="00155B89">
+        <w:t>farmaceitam</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>, kā atbrīvoties no ne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F28EAE5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC83F03" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074A34FD" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+    <w:p w14:paraId="70263E8A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063A1611" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F698154" w14:textId="77777777" w:rsidR="00D10D89" w:rsidRPr="008525E7" w:rsidRDefault="00D10D89" w:rsidP="00541EEA">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D6D4D3C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6538E670" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C13B4">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ED4967" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="007C13B4" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="3E4DBC99" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7425D1C7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI UN IEPAKOJUMA LIELUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47491B83" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+    <w:p w14:paraId="69EDA591" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk99116018"/>
+    </w:p>
+    <w:p w14:paraId="5CF5A9A1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00553678" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00553678">
+        <w:t>V/DCP/20/0047</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57796C4A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="683C34D0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DAC429" w14:textId="07C6C85E" w:rsidR="00DF4F70" w:rsidRPr="008525E7" w:rsidRDefault="00DF4F70" w:rsidP="00DF4F70">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="68C2F8E9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Kompozītmateriāla kaste: 1 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD3EB52" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Konteiners (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>Blisteris</w:t>
+      <w:r w:rsidRPr="003F2C98">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>securitainer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...113 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>): 1 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF7791D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Spainis: 1 kg, 2,5 kg, 5 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EE1C97" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00965C90" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D15AD50" w14:textId="77777777" w:rsidR="00E22BC2" w:rsidRPr="008525E7" w:rsidRDefault="00E22BC2" w:rsidP="00DF4F70">
-[...23 lines deleted...]
-    <w:p w14:paraId="07200D84" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="77CB722B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E7C6FE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>DATUMS, KAD ETIĶETE PĒDĒJO REIZI PĀRSKATĪTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B333D4" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="20C9E35B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3CD832AB" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C23CECE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Datums, kad etiķete pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1C9E44" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="04C1B03F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5DF06FDE" w14:textId="06556ED9" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="000873A8" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15931AA9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D448E8">
+        </w:rPr>
+        <w:t>10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47727A98" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD5F1B6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D448E8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="32208ADC" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A69A72" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AA52F6" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA52F6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00AA52F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA52F6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0980049F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3E0F3F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="26573981" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADBA24D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>KONTAKTINFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B45BFA9" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="36EE4994" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3DD6A045" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8971ED" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>Kontaktinformācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCF43DE" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="29E49606" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415C20A6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dopharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065D4A30" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zalmweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t> 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F3CAA9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4941 VX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Raamsdonksveer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB28A36" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6D2B23" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2D1C9863" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>Animal</w:t>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dopharma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0ECA0F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>France</w:t>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zalmweg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">29, </w:t>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t> 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A6ED9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4941 VX </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>avenue</w:t>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Raamsdonksveer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2B6D06" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00155B89" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46025220" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62157262" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00563472" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563472">
+        <w:t>Magnum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00563472">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>Tony</w:t>
+      <w:r w:rsidRPr="00563472">
+        <w:t>Veterinaaria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="00563472">
+        <w:t xml:space="preserve"> AS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD214DB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="009745CD" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Vae 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Laagri 76401,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...236 lines deleted...]
-    <w:p w14:paraId="293F3806" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Harjumaa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E724D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Igaunija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tel: +372 53930234</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "mailto:vetsafety@magnum.ee"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00563472">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>vetsafety@magnum.ee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75770E0A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736298D4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>CITA INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B7C2A9" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...37 lines deleted...]
-    <w:p w14:paraId="7CEF3A43" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="288DFF51" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A889B78" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk99116896"/>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>Cita informācija</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="15C12AA8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D056FF4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>19.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:tab/>
         <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009B25C3" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...26 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="74A4AA98" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3189F1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>Lietošanai dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0449CA81" w14:textId="5914C342" w:rsidR="00541EEA" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...23 lines deleted...]
-    <w:p w14:paraId="1DEA7030" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="4385E527" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2B2FC7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>20.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DE9331" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...19 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="09D4E1C1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E56847" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...68 lines deleted...]
-    <w:p w14:paraId="2548B32A" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DE4A5A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD74161" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF3E22E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A38E48A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>pirmreizējas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 3 mēneši</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A45634" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">izšķīdināšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>norādījumiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>: 24 stundas dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628BDB16" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">            6 stundas piena aizstājējā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C846FD9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>21.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
+      <w:r w:rsidRPr="001F1FFC">
         <w:tab/>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710E10BF" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
-[...11 lines deleted...]
-    <w:p w14:paraId="43A55BF5" w14:textId="77777777" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="00541EEA">
+    <w:p w14:paraId="5FC3CC92" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758BD6BA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B5F48F" w14:textId="2AC26F35" w:rsidR="00541EEA" w:rsidRPr="008525E7" w:rsidRDefault="00541EEA" w:rsidP="002F7DFD">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="51798CD1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00602F1E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...2297 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9060"/>
+        <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7DFD" w:rsidRPr="003D5678" w14:paraId="039AEA37" w14:textId="77777777" w:rsidTr="00274B02">
+      <w:tr w:rsidR="00057E2B" w14:paraId="002FB88E" w14:textId="77777777" w:rsidTr="00FE70B9">
         <w:trPr>
-          <w:trHeight w:val="756"/>
+          <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05D7D285" w14:textId="08FA3636" w:rsidR="002F7DFD" w:rsidRPr="008525E7" w:rsidRDefault="002F7DFD" w:rsidP="00274B02">
+          <w:p w14:paraId="04FC4142" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="005E1FFD" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B3E4F9" w14:textId="77777777" w:rsidR="002F7DFD" w:rsidRPr="008525E7" w:rsidRDefault="002F7DFD" w:rsidP="00274B02">
+          <w:p w14:paraId="5C602CA9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BDC748A" w14:textId="3FEC4CC7" w:rsidR="002F7DFD" w:rsidRPr="000D3736" w:rsidRDefault="002F7DFD" w:rsidP="00274B02">
-[...14371 lines deleted...]
-          <w:p w14:paraId="5FFB39A4" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="003B4A60">
+          <w:p w14:paraId="709E33A2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00FE70B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="002345E2">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>9.</w:t>
+              <w:t>Kompozītmateriāla k</w:t>
             </w:r>
-            <w:r w:rsidRPr="008525E7">
+            <w:r w:rsidRPr="009573B0">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:tab/>
-              <w:t>DEVA KATRAI DZĪVNIEKU SUGAI, LIETOŠANAS VEIDS UN METODE</w:t>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002345E2">
+              <w:rPr>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>ste</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D238C">
+              <w:rPr>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D238C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konteiners (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D238C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>securitainer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D238C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="14"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>) un spainis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61D958CF" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41C7C5E0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FEF540" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B135610" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD99E66" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00236A31">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dophexine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/g pulveris lietošanai dzeramajā ūdenī/pienā </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9E68D3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A284237" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35811079" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3361B94A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="007E358F" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Bromheksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>18,2 mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470E22B9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="007E358F" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B" w:rsidDel="00E07B9F">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0457010E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D03481" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067AF81B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00BB1FCD" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, 2,5 kg, 5 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368CE2F9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EC4904" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BA0122" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopi (teļi), cūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vistas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, tītari un pīl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D238C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECA57A8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4391ADDC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C7A4FE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74117678" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFABD66" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A40C9CC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428A657C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī/pienā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52641FBC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66225965" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECC5953" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108B92A2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5584FD48" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F5A858" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopiem (teļiem):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gaļai un blakusproduktiem: 2 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1048151C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu paredzēts izmantot cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385E7E2E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1B8E98" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683A1590" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175A25EF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Vistām, tītariem, pīlēm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786DF586" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot putniem, kuru olas izmanto vai paredzēs izmantot cilvēku uzturā, dēšanas periodā un 4 nedēļas pirms tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D70FC42" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628A3D13" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C55FE95" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A147D8F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F21B24A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC18479" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D03C34A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5467C39A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="006628A8" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006628A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC7BCFE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="006628A8" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006628A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006628A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar norādījumiem: 24 stundas dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AA3225" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006628A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 stundas piena aizstājējā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24526F10" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0510CA92" w14:textId="77777777" w:rsidR="00B4687D" w:rsidRDefault="00B4687D" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F12AAF4" w14:textId="77777777" w:rsidR="00B4687D" w:rsidRPr="00E57A7D" w:rsidRDefault="00B4687D" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097B8671" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E1576B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E390D0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="006628A8" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt temperatūrā līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25°C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A377FD0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2F18F8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDDA3BB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DF1B44" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E25F3D8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61086DC6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6829A3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06120A7D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2920B1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD82ADA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F0AD1C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242DE2B1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5E59C6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A6C09F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6538565F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5666B5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dopharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AF12AF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756C90BF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F9F309" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FED7FA7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00120BCD">
+        <w:t>V/DCP/20/0047</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05470C47" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11AEB4C5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7659AD26" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695484DC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A79E813" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C92047" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE83BE6" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174EED47" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F1870C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D6B16C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346162D0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17189297" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BC7A35" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA90470" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081C3DF1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8106C4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED5A3A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAB58C9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A79D848" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6B2403" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C516979" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A480D64" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49368547" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA3C75D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65241B11" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352F44AD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716A7118" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B81942A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551DDF35" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7608C6D2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C06CEF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433C7E45" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C50765" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB95780" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705EB0FA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="008D238C" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006628A8">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dophexine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 mg/g pulveris lietošanai dzeramajā ūdenī/pienā </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB851BD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6924C7A7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430C4595" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D63EE5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00926AAC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katrs grams satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E37A1E5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00926AAC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174AABB4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00816ED0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00816ED0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A9E63E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00926AAC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF2A7CC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00926AAC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bromheksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>18,2 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1C1DB2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00926AAC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bromheksīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hidrohlorīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ABEE50" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E232D3" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00926AAC">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Balts līdz bālgans pulveris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C4B898" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EA874B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E552D8D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C143E1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="006D3B41" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopi (teļi), cūkas, vistas, tītari, pīles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4555D76B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0936050F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786CB41D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D46A80E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="006D3B41" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mukolītisks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzeklis elpceļu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tūskas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAA141A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D1FC65" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CC6517" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574EF840" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00136072" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot plaušu tūskas gadījumā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B968160" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00136072" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) vielu(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) vai pret</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EDF65A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F109031" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69789C2A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530BD48B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E5B7CF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smagas plaušu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas gadījumā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles drīkst lietot ne ātrāk kā 3 dienas pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ārstēšanas uzsākšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C9357A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C15426A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A1C614" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāles var izraisīt pa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutības reakcijas (alerģiju).  Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:t>ar zināmu pastiprinātu jutību pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai laktozi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727FCE">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vajadzētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvairīties no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6738EAD8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892F94">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>agatavošanas un lietošanas laikā izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no putekļu daļiņu ieelpošanas. Rīkojoties ar šīm veterinārajām zālēm,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sejas mask</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas pasargā no putekļiem (Eiropas standartam EN 149 atbilstošu vienreizlietojamu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pusmaskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respiratoru vai Eiropas standartam EN 140 atbilstošu vairākkārt lietojamu respiratoru ar EN 143 atbilstošu filtru). Ja pēc rīkošanās ar šīm veterinārajām zālēm parādās elpošanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistēmas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumi, nekavējoties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>meklēt medicīnisko palīdzību un uzrādīt šo brīdinājumu ārstam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D964ACC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles var izraisīt ādas, acu un gļotādu kairinājumu. Izvairīties no tiešas saskares ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zālēm.  Rīkojoties ar šīm veterinārajām zālēm, izmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aizsardzības līdzekļus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ietver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un aizsargbrill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rūpīgi mazgāt rokas un citus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>skartos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ādas laukumus. Ja notikusi nejauša saskare ar ādu, skart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi skalo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar lielu daudzumu tīra ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C01DEB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00996F1B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm, neēst, nedzert un nesmēķēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A48A7D9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00816ED0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105C03C1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūsnība, laktācija un dēšanas periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3508C760" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos dzīvniekiem netika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība vai ietekme uz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>auglību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lietojot ieteiktajās devās. Tomēr nav veikti īpaši pētījumi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD5738F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BF0BF2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2339F1F9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010493A2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles var lietot kopā ar antibiotikām un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sulfonamīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bronhodilatoriem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A06DD8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Bromheksīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maina antibiotiku izkliedi organismā un palielina to koncentrāciju serumā un deguna sekrētos (piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tilozīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Tomēr, lietojot vienlaikus ar šīm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm, izvairīties no pārāk mazas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļu devas lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A2AF97" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00816ED0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C371B13" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00857161" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857161">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39165037" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28101D2E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00DE1634" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1634">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pieejama informācija par iespējamu mijiedarbību vai nesaderību, lietojot šīs veterinārās zāles iekšķīgi, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1634">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jaucot tās dzeram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1634">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1634">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kas satur biocīdus, barības piedevas vai citas vielas, ko lieto dzeramajā ūdenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3C4754" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00816ED0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C891E48" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">Minimālā deva ir 5 mg/kg </w:t>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135B95E9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B92D8BF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00FE3938" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3938">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav zināmas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B91EDB5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7858F5D1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504C5A">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">zāļu drošumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t xml:space="preserve">Jūs varat ziņot par jebkurām blakusparādībām arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490BF3">
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētājam </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vai tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pārstāvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85E20">
+        <w:t xml:space="preserve">kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F85E20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0070C0"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DB548E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0447885B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r>
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veid</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4746CA73" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D16AE2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzeramajā ūdenī/pienā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FE100E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BACC86" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,45 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>fipronila</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> un 6 mg/kg (S)-</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā uz kilogramu ķermeņa svara, kas atbilst 2,5 g šo veterināro zāļu uz 100 kg ķermeņa svara </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>metoprēna</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā,lietojot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3–10 dienas pēc kārtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5344D638" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DAFC43" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3EBE">
+        <w:t xml:space="preserve">Ieteikumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pareiz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760C5F9E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BD22F7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zāles saturošā ūdens/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  uzņemšana ir atkarīga no dzīvnieku klīniskā stāvokļa. Lai iegūtu pareizu devu, var būt nepieciešams attiecīgi pielāgot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>bromheksīn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F32D3B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211AFF8F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pamatojoties uz ieteikto devu un ārstējamo dzīvnieku skaitu un svaru,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu precīzu dienas koncentrāciju aprēķināt, izmantojot šādu formulu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CAE399" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398A2578" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 mg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu uz kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> X </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ārstējamo dzīvnieku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CC51FA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ķermeņa svara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">vidējais ķermeņa svars (kg)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50718E14" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="023473AF" wp14:editId="3146BC38">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>13969</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>114935</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3457575" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1062582743" name="Rechte verbindingslijn 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3457575" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="778C0044" id="Rechte verbindingslijn 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.1pt,9.05pt" to="273.35pt,9.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnoBzSmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TLVVHTfdgVvCBY&#10;wfIBXmfcWNgea2ya9O8Zu22KAKHVCkVy7PicM3NmJpvr2TuxB0oWQy/Xq1YKCBoHG3a9/Hb//sU7&#10;KVJWYVAOA/TyAEleb58/20yxgysc0Q1AgkVC6qbYyzHn2DVN0iN4lVYYIfClQfIq85F2zUBqYnXv&#10;mqu2fdNMSEMk1JASf709Xspt1TcGdP5sTIIsXC85t1xXqutDWZvtRnU7UnG0+pSGekIWXtnAQRep&#10;W5WV+EH2DylvNWFCk1cafYPGWA3VA7tZt7+5+TqqCNULFyfFpUzp/8nqT/ubcEdchimmLsU7Ki5m&#10;Q768OT8x12IdlmLBnIXmjy9fvX7LjxT6fNdciJFS/gDoRdn00tlQfKhO7T+mzMEYeobw4RK67vLB&#10;QQG78AWMsAMHW1d2nQq4cST2ivs5fF+X/rFWRRaKsc4tpPbfpBO20KBOymOJC7pGxJAXorcB6W9R&#10;83xO1RzxZ9dHr8X2Aw6H2ohaDm53dXYazTJPv54r/fIDbX8CAAD//wMAUEsDBBQABgAIAAAAIQAT&#10;jSZ+2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5fS8MwFMXfBb9DuIJvLl3ROrqmYwxEfBHX&#10;6XvWZGlnclOStKvf3is+6OP5wzm/ajM7yyYdYu9RwHKRAdPYetWjEfB+eLpbAYtJopLWoxbwpSNs&#10;6uurSpbKX3CvpyYZRiMYSymgS2koOY9tp52MCz9opOzkg5OJZDBcBXmhcWd5nmUFd7JHeujkoHed&#10;bj+b0QmwL2H6MDuzjePzvmjOb6f89TAJcXszb9fAkp7TXxl+8AkdamI6+hFVZFZAnlOR7NUSGMUP&#10;98UjsOOvweuK/+evvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnoBzSmQEAAIgDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATjSZ+2gAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> =  … mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu / litrā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F648031" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienas vidējais ūdens/piena patēriņš (l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142CD4">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dzīvniekam)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ūdenī/pien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9692FF" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54920725" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepieciešamo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zāļu daudzumu nosvērt pēc iespējas precīz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantojot atbilstoši kalibrēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērierīces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128ED5D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A26B0E0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1634">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maksimālā šķīdība ūdenī 20ºC temperatūrā ir 100 g/l. Pilnīgai izšķīšanai nepieciešamais laiks var būt no 3 minūtēm (10 g/l) līdz 15 minūtēm (100 g/l). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Standartšķīdumiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un dozatora izmantošanas gadījumā nepārsniegt maksimālo šķīdību. Noregulēt dozēšanas sūkņa plūsmas ātruma iestatījumus atbilstoši </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>standartšķīduma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācijai un ārstējamo dzīvnieku uzņemtajam ūdens daudzumam. Neizmantotais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles saturošais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūdens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pēc 24 stundām ir jālikvidē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595C3BAB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426A009A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Deva ir 50 mg </w:t>
+        <w:t xml:space="preserve">Lai sagatavotu zāles saturošu piena aizstājēju, vispirms izšķīdināt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles ūdenī. Pēc piena pulvera izšķīdināšanas, pievienot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>fipronila</w:t>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dophexine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...25 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdumu, enerģiski maisot vismaz 3 minūtes aptuveni 40ºC temperatūrā. Zāles saturoš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pienu sagatavot tieši pirms lietošanas un iz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tot 6 stundu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A5DE45" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314D0477" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E645B9" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E645B9">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nodrošināt, lai paredzētā deva tiktu uzņemta pilnībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B10565" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C28EE6D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194F9375" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8AA66" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Liellopiem (teļiem):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gaļai un blakusproduktiem: 2 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0DDC0D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav reģistrēts lietošanai dzīvniekiem, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BFC620" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05208695" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem: nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD7A425" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC10B1D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Vistām, tītariem, pīlēm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>gaļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...162 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nulle dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD4320C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B75562" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F1B">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot putniem, kuru olas izmanto vai paredzēs izmantot cilvēku uzturā, dēšanas periodā un 4 nedēļas pirms tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4990E062" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FCEA44" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>IETEIKUMI PAREIZAI LIETOŠANAI</w:t>
-[...284 lines deleted...]
-    <w:p w14:paraId="7C8CC08D" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B4044C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3EC3EA44" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F15D065" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...43 lines deleted...]
-    <w:p w14:paraId="60D8B36C" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E88509" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="74682C8B" w14:textId="1BA2AA24" w:rsidR="006A44D9" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D449C02" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="4A65E425" w14:textId="77777777" w:rsidR="00E22BC2" w:rsidRPr="008525E7" w:rsidRDefault="00E22BC2" w:rsidP="006A44D9">
+      </w:pPr>
+      <w:r>
+        <w:t>Neuzglabāt temperatūrā virs 25°C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C21EEBD" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D196165" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="006A44D9">
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD0A5B9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...23 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B72749C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F06CAC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3285E0D2" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550EA610" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc izšķīdināšanas dzeramajā ūdenī saskaņā ar norādījumiem: 24 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E05A27C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc izšķīdināšanas pienā (tā aizstājējā) saskaņā ar norādījumiem: 6 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29372D64" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D50D99" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C77903B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E5059E" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B93822" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93822">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A156499" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B93822" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C1387F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B93822" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93822">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA11DBA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00B93822" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFE4E3F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93822">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jautājiet savam veterinārārstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816ED0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1634">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1634">
+        <w:t>farmaceitam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93822">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660CCA62" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BD096A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>ĪPAŠI NORĀDĪJUMI ATKRITUMU IZNĪCINĀŠANAI</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561EEBFE" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5049DC" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522E6DEA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3B808C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BF7332" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B31410" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00553678" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r w:rsidRPr="00553678">
+        <w:t>V/DCP/20/0047</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F158DEA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F23D9F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">Veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6032E104" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Kompozītmateriāla kaste: 1 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEF31A5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Konteiners (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...12 lines deleted...]
-        <w:t>ipronils</w:t>
+      <w:r w:rsidRPr="003F2C98">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>securitainer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...277 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>): 1 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65503C97" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00AE2BC5" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>- Spainis: 1 kg, 2,5 kg, 5 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523148CB" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00965C90" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:ind w:hanging="1"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C268B7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DEE00C" w14:textId="77777777" w:rsidR="00B4687D" w:rsidRPr="00E57A7D" w:rsidRDefault="00B4687D" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08380D93" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI UN IEPAKOJUMA LIELUMI</w:t>
-[...79 lines deleted...]
-      </w:pPr>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696D72C1" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D8325A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F10712C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D293F4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D82D1DA" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB98CB5" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F57E6E7" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A41FC2A" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00553678" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:bookmarkStart w:id="13" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>Blisteris</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dopharma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Kaste ar 1 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>blisteri</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...24 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3073C5B4" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00553678" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-[...4 lines deleted...]
-        <w:t>blisteriem</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zalmweg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...320 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t> 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64745A30" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00553678" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NL-4941 VX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Raamsdonksveer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="5EB4CE6F" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596060D9" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FBE828" w14:textId="77777777" w:rsidR="006A44D9" w:rsidRPr="008525E7" w:rsidRDefault="006A44D9" w:rsidP="00266619">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="61704D94" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>Animal</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dopharma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5D246C" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>France</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zalmweg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">29, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t> 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4B0E2B" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NL-4941 VX </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>avenue</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Raamsdonksveer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366B2D50" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="002111D0" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B6178D" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="001F1FFC" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk73552585"/>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vietējie pārstā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FFC">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="0CB24CA0" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Magnum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008525E7">
-        <w:t>Tony</w:t>
+      <w:r>
+        <w:t>Veterinaaria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008525E7">
+      <w:r>
+        <w:t xml:space="preserve"> AS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3245C8" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="009745CD" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Vae 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>EE-Laagri 76401,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0203B">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...629 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Harjumaa, Igaunija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tel: +372 53930234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0085244A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="it-IT"/>
+          </w:rPr>
+          <w:t>vetsafety@magnum.ee</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36ABD137" w14:textId="77777777" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45630144" w14:textId="086B1B81" w:rsidR="00057E2B" w:rsidRPr="00E57A7D" w:rsidRDefault="00057E2B" w:rsidP="00057E2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBD17B4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433A21DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2832327E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C7D461" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152B6774" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2C9B4B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734E5107" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E877002" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE0B6F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D740EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E283DC" w14:textId="691CD5D4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidSect="003837F1">
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:headerReference w:type="first" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40307163" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
+    <w:p w14:paraId="1A73E9D6" w14:textId="77777777" w:rsidR="00A3276C" w:rsidRDefault="006A0D48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08BE1B9B" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
+    <w:p w14:paraId="744D76FC" w14:textId="77777777" w:rsidR="00A3276C" w:rsidRDefault="006A0D48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="EU Albertina"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000081" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3BC8D032" w14:textId="77777777" w:rsidR="0011395B" w:rsidRDefault="0011395B">
+  <w:p w14:paraId="60FA79DE" w14:textId="25A49E6D" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00676B0C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="580A080D" w14:textId="77777777" w:rsidR="0011395B" w:rsidRDefault="0011395B">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="006A0D48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="388D9222" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
+    <w:p w14:paraId="40354169" w14:textId="77777777" w:rsidR="00A3276C" w:rsidRDefault="006A0D48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75654ABC" w14:textId="77777777" w:rsidR="008D05A8" w:rsidRDefault="008D05A8" w:rsidP="0011395B">
+    <w:p w14:paraId="6C3CF058" w14:textId="77777777" w:rsidR="00A3276C" w:rsidRDefault="006A0D48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9971D9"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...100 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F57770"/>
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="678CD74C"/>
-    <w:lvl w:ilvl="0" w:tplc="D0A4C4F4">
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="B33EC784">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D0A4B96C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D87E176E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="23ACEBEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7E121E24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B44C3BAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D77C7184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4EAC6A7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B39E2CB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D783EC5"/>
+    <w:nsid w:val="02773A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BACCA40A"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="69BA7C00">
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="EA0EC30E">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71EABEB2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="7FDECAE8">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2BCC9EE4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C78834F0">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="05E0A43A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="5CAEF3DA">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DB62E222" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8FF2D1CA">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E3DCF726" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="CD76A8F8">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24D67122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="CCC687C0">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D205B24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3FEEFC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E51B13"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="888E571C"/>
+    <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="5"/>
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="564"/>
-[...1 lines deleted...]
-        <w:ind w:left="564" w:hanging="564"/>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="564"/>
-[...1 lines deleted...]
-        <w:ind w:left="564" w:hanging="564"/>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
-        <w:lang w:val="lv-LV"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D945FD8"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="277AB556"/>
-    <w:lvl w:ilvl="0" w:tplc="B5D42732">
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="5EEE4A42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40C2DA8A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5CC0BCFA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44DAB890" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="152EECC6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EBE8D028" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2BD4E5AA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="666E2846" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="491AEDB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="7E5646EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4E2A2F92" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="65EA5C3A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="84B0CCB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="68A28180" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="747C15DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A58EE0E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80DCE364" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1D5800D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="4BA0D156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8F16D406">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="A702A1E4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="448C3E90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="4" w:tplc="7896A9EE" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="5" w:tplc="90C20B50" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="68029280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
+    <w:lvl w:ilvl="7" w:tplc="E6B69A6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E0CC7C8A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="A6386086">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="55228E5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9DC04ACA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88F0ED86" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CE90FC0E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="333AA46E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="81A4DF12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3A94B74A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3F9EE802" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="D0E213BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C6460A98" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E772A43C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3B6CFB84" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C1C67414" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B4222264" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE1A6A56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FF60889C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="54B03824" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="B1103DA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B02C22F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F9C233A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="442250C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="296C7C02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F6A0165E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6ECE424E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="01D47392" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1EAE4D1C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="7B060FAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="83527B12">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C734B3EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A8AFF5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BAEC8C56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="60A4DAD0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1EBC9142" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="32F41B3A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EED860E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="510EEA38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0DA26612" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="21A412A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0BDC3602" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7C9601F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C60E428" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6720D1F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08E493CE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C35295A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="617AF504">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="207443FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="57EC90E4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="07A6C386" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A212006C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A116667C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="12ACB102" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0BAAF100" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="17A0D2F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="71A659D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EE0A8DB0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3014FDA6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88A6D6E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4A1C9868" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4948C830" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6CCEAA24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D402FBD4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="877C1032" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="EA1CE2FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC18F57C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="19E4B726" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C4125B68" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0A9C6A16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3F68C598" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FF1EE674" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8ECA81B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D846A590" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
-    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+    <w:lvl w:ilvl="0" w:tplc="4C5CC90A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0D980122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AD4244DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20CA60A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7F6245B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CCA2DDD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19DA04CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1974CF90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43E8A36C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FE612F7"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A42E21A6"/>
-    <w:lvl w:ilvl="0" w:tplc="6A04BBC0">
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="C264EE6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52E2000C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="193A295C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1A27A4A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D5664B40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="644ADF90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4C220A46" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="68F610EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AF66576E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="3E7476AE">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="D83AD054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C82E3614" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="60A8775C">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="21564822" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="A490C3F6">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E32A536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="2F0E987C">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9FEEDC4A" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="59B860E8">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AE207CD2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="422266FE">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="05F6F498" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="77824EA8">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="06C4F35A" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0D84DA88">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8F3A440C" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB00E73"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7DFA584C"/>
-    <w:lvl w:ilvl="0" w:tplc="94889396">
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="B24695AE">
       <w:start w:val="4"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="570" w:hanging="570"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DB980F98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="81C87AB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F5E635A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A3CE8902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A63E425A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DB4A3DAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="26E8E43E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DE28607A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1085498751">
-[...24 lines deleted...]
-      <w:startOverride w:val="1"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E1091A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="03260A9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A04C22A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="00E0DE9E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0EBEF290" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="171030D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="94B45CE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5E348270" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="62D0401E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20AA5FF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="8CE808AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D744D2C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CE284DD2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0706CFB0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3F946B30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="81843BA0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F7948FCE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44A274D2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="384E75F8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="559752193">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1554653626">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="383800590">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="5"/>
-[...23 lines deleted...]
-      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1430854514">
+  <w:num w:numId="3" w16cid:durableId="197475371">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="379011444">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1612129138">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1347487821">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1655140864">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2012099617">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1889342291">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="847984031">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1508982263">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1864320500">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="39288106">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1235093249">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1570798333">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="217665161">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="974410305">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="963922902">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="845435724">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1352872492">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="624385803">
+  <w:num w:numId="21" w16cid:durableId="1871336393">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="562330039">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1784154441">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="387924898">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="621347127">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="515270335">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1902447306">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="706639814">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="652100555">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1874341127">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1804470289">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="168452858">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1722633612">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1233540464">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1107886947">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="23288698">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1156919127">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="37" w16cid:durableId="1361396064">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1745105952">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="38" w16cid:durableId="2000846789">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="928923854">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="39" w16cid:durableId="1785417612">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="565652199">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="40" w16cid:durableId="1416053624">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="396"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FE028D"/>
-[...342 lines deleted...]
-    <w:rsid w:val="00FF5F25"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00004427"/>
+    <w:rsid w:val="00004B70"/>
+    <w:rsid w:val="00005A59"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="00012E6D"/>
+    <w:rsid w:val="00017656"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="00051437"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00057E2B"/>
+    <w:rsid w:val="00060150"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="0009230C"/>
+    <w:rsid w:val="00092877"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000D0F84"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000D6A5D"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="00130EC0"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="00136072"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="001474CD"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00184022"/>
+    <w:rsid w:val="00184B75"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00244A13"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251054"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C0D65"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002E7D3B"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="003142B5"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="00331FE4"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="00334394"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B11B5"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E72A3"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00420940"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004471DB"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="004551A4"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="004652C5"/>
+    <w:rsid w:val="00465835"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6070"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E438D"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00501051"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00553F4C"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="00592023"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005D1BCF"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F23F7"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="006548F8"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="00665480"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="00676B0C"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="0068662E"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A0D48"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006B7B98"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C49C2"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D1231"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D3B41"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7877"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="0070444B"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="0072741F"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="0079087B"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B24DB"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E358F"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2D8E"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00866E50"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875C63"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="008F5CA2"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="00920D36"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="0093019D"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="0094237D"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00973D1B"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A566D"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6C8F"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C1424"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009E203F"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A162D1"/>
+    <w:rsid w:val="00A176BD"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A23579"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A3276C"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A60843"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD2488"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B0177E"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B4687D"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B6460C"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B91F03"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD64AB"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD719F"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C1474F"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C55D42"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C83234"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00C970E4"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA0B75"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD328D"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CE365C"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00CF2B00"/>
+    <w:rsid w:val="00D0272C"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D16C12"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D22C67"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D37DA2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D66A51"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA0E64"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DA3569"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE0A62"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E219C3"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E36DE6"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E4557D"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00EA0BEF"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB5097"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4A6F"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED0D43"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00F00489"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F60899"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F62C38"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F91BE1"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB4614"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD16C1"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FE3938"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EF3F973"/>
+  <w14:docId w14:val="4D7D8274"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{732A354F-E9AE-4415-95A7-1EE35248CCA9}"/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...103 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -40448,661 +21273,1005 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00913A3F"/>
+    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F7A38"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F7A38"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...3 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="8930"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F7A38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00266619"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:iCs/>
-[...11 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+      <w:i/>
+      <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...2 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
-    <w:name w:val="Plain Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 2_1"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="009F7A38"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...99 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9539A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BB1BCB"/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-    <w:name w:val="endnote text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
+    <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
-    <w:rsid w:val="002F7DFD"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="002F7DFD"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
+    <w:name w:val="Table text rows (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00122EE4"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
+    <w:rPr>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00122EE4"/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
-[...47 lines deleted...]
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00541EEA"/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E34CD8"/>
+    <w:rsid w:val="00407C22"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009B6971"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hwtze">
-    <w:name w:val="hwtze"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00DC5CA6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DC5CA6"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F17EF2"/>
+    <w:rsid w:val="006D7877"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...57 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Tomas\Documents\Latvija\MAH%20change\Frontline%20Combo%20Spot-on%20Cats_spc-lvlv.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vetsafety@magnum.ee" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary/select-language?destination=/node/210934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -41361,94 +22530,309 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E5FC25-77F2-472E-B915-A6A1A5D19A33}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67422F70-A67D-418A-A282-CCDCFB9E6721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Frontline Combo Spot-on Cats_spc-lvlv</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>19400</Characters>
+  <Pages>20</Pages>
+  <Words>3533</Words>
+  <Characters>25377</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
-  <Paragraphs>106</Paragraphs>
+  <Lines>211</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53327</CharactersWithSpaces>
+  <CharactersWithSpaces>28853</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>17/12/2024 13:11:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/592348/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>17/12/2024 15:13:33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>veterinary-product-information-qrd-templates_lv</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/20 V- template revision - v. 9.1 (December 2024)/05 Currently published template v.9.1 (De</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ea2fc1c-89d9-427a-9ec3-8bbcacd1c2a6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-09T08:48:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
+  </property>
+</Properties>
+</file>