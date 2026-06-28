--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -341,63 +341,69 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D7A9D0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="549A45D6" w14:textId="7160E2C7" w:rsidR="008A28CC" w:rsidRPr="000A4FBB" w:rsidRDefault="00CE0DA4" w:rsidP="008A28CC">
+    <w:p w14:paraId="549A45D6" w14:textId="2601364E" w:rsidR="008A28CC" w:rsidRPr="000A4FBB" w:rsidRDefault="00CE0DA4" w:rsidP="008A28CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk77840249"/>
       <w:r>
-        <w:t>Phenocoat 5 mg apvalkotās tabletes suņiem</w:t>
+        <w:t xml:space="preserve">Phenocoat </w:t>
+      </w:r>
+      <w:r w:rsidR="006727E2">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:t> mg apvalkotās tabletes suņiem</w:t>
       </w:r>
       <w:r w:rsidR="003C3AA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3D760234" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733F4819" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -477,71 +483,76 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Aktīvā viela:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A789DC" w14:textId="77777777" w:rsidR="00503CC2" w:rsidRDefault="00503CC2" w:rsidP="00503CC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2060A8F9" w14:textId="77777777" w:rsidR="00503CC2" w:rsidRPr="006414D3" w:rsidRDefault="00503CC2" w:rsidP="00503CC2">
+    <w:p w14:paraId="2060A8F9" w14:textId="270C8319" w:rsidR="00503CC2" w:rsidRPr="006414D3" w:rsidRDefault="00503CC2" w:rsidP="00503CC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk144457777"/>
       <w:r>
         <w:t>Fenobarbitāls</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>5 mg</w:t>
+      </w:r>
+      <w:r w:rsidR="006727E2">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:t> mg</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="373F093C" w14:textId="77777777" w:rsidR="00503CC2" w:rsidRPr="006414D3" w:rsidRDefault="00503CC2" w:rsidP="00503CC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08522628" w14:textId="77777777" w:rsidR="00503CC2" w:rsidRPr="006414D3" w:rsidRDefault="00503CC2" w:rsidP="00503CC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D315C">
@@ -556,492 +567,486 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0073395A" w14:paraId="075BEC8A" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="075BEC8A" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EFCE7F8" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00EF3A8A" w:rsidRDefault="0073395A" w:rsidP="004247C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="22ED5D07" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="22ED5D07" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C8E1CA2" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="006414D3" w:rsidRDefault="0073395A" w:rsidP="004247C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kodols:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="08CC7CE3" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="08CC7CE3" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="071697DC" w14:textId="57AE24DA" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="008D315C" w:rsidP="002E135D">
+          <w:p w14:paraId="071697DC" w14:textId="6B904FDF" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="008D315C" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Celuloze, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="0073395A">
               <w:t>ikrokristāliskā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0073395A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="4CCED8D8" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="4CCED8D8" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DFB927" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Saharīna nātrija sāls </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="5F563A1B" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="5F563A1B" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3661C1D8" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vanilīns</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="40B1B497" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="40B1B497" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A001852" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Laktozes monohidrāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="05715A41" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="05715A41" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C69E489" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Nātrija cietes glikolāts (A tips)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="603014E4" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="603014E4" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A0141A" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Magnija stearāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="690E3A7E" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="690E3A7E" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F9E5ACD" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="00C20734" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Silīcija dioksīds koloidālais, hidratēts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="741F1002" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="741F1002" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E6F3AD" w14:textId="77777777" w:rsidR="0073395A" w:rsidRPr="002E135D" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Apvalks:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="70280EBF" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="70280EBF" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B60699" w14:textId="77777777" w:rsidR="0073395A" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Polivinilspirts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="35F0C9B7" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="35F0C9B7" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BCA9632" w14:textId="77777777" w:rsidR="0073395A" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Talks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="088E7A98" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="088E7A98" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71774B3E" w14:textId="77777777" w:rsidR="0073395A" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Titāna dioksīds (E171)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="29A653DF" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="29A653DF" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D01D071" w14:textId="77777777" w:rsidR="0073395A" w:rsidRDefault="0073395A" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Glicerīna monokaprilkaprāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073395A" w14:paraId="42BEF537" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="0073395A" w14:paraId="42BEF537" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CEC5D2A" w14:textId="77777777" w:rsidR="0073395A" w:rsidRDefault="00456B84" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Nātrija laurilsulfāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861846" w14:paraId="782B40FF" w14:textId="77777777" w:rsidTr="004247C6">
+      <w:tr w:rsidR="00861846" w14:paraId="782B40FF" w14:textId="77777777" w:rsidTr="006727E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D21A9E" w14:textId="77777777" w:rsidR="00861846" w:rsidRDefault="00861846" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Dzelzs oksīds (E172):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4153FEDB" w14:textId="77777777" w:rsidR="00861846" w:rsidRPr="002965AE" w:rsidRDefault="00861846" w:rsidP="002E135D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Pigments:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E650122" w14:textId="77777777" w:rsidR="00861846" w:rsidRPr="002508F0" w:rsidRDefault="00861846" w:rsidP="00861846">
-[...7 lines deleted...]
-              <w:t>Rozā: melnais dzelzs oksīds, sarkanais dzelzs oksīds</w:t>
+          <w:p w14:paraId="03BAD452" w14:textId="77777777" w:rsidR="006727E2" w:rsidRPr="006727E2" w:rsidRDefault="006727E2" w:rsidP="006727E2">
+            <w:r w:rsidRPr="006727E2">
+              <w:t>Brūns: melnais dzelzs oksīds, dzeltenais dzelzs oksīds, sarkanais dzelzs oksīds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E94C92" w14:textId="77777777" w:rsidR="00861846" w:rsidRPr="00454946" w:rsidRDefault="00861846" w:rsidP="002508F0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E696D2D" w14:textId="77777777" w:rsidR="00503CC2" w:rsidRPr="006414D3" w:rsidRDefault="00503CC2" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D8E189D" w14:textId="016E69A3" w:rsidR="00D8724F" w:rsidRPr="0007777E" w:rsidRDefault="00D8724F" w:rsidP="00A9226B">
+    <w:p w14:paraId="6E3C59E1" w14:textId="77777777" w:rsidR="00EE37FE" w:rsidRDefault="00EE37FE" w:rsidP="00EE37FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="002A3200">
+        <w:t xml:space="preserve">50 mg: brūna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A3200">
+        <w:t>apvalkotā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A3200">
+        <w:t xml:space="preserve"> tablete ar pārveidotas lodes formu</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="6F52FA87" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D61EF6C" w14:textId="77777777" w:rsidR="00D8724F" w:rsidRPr="00D8724F" w:rsidRDefault="00D8724F" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1107,248 +1112,248 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3552F37A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A534F16" w14:textId="77777777" w:rsidR="00CE0DA4" w:rsidRDefault="00CE0DA4" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk165640123"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk165640123"/>
       <w:r>
         <w:t>Suņi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FEFD63" w14:textId="77777777" w:rsidR="00A82677" w:rsidRDefault="00A82677" w:rsidP="00A9226B">
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="07D95067" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9B26CB" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="790DC892" w14:textId="77777777" w:rsidR="00CE0DA4" w:rsidRPr="006414D3" w:rsidRDefault="00CE0DA4" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20D4711E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00096E78" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11044AEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CBAC3A1" w14:textId="4250166A" w:rsidR="00E86CEE" w:rsidRDefault="00292971" w:rsidP="00145C3F">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Hlk108773803"/>
+    <w:p w14:paraId="6CBAC3A1" w14:textId="54744132" w:rsidR="00E86CEE" w:rsidRDefault="00292971" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk165640177"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk108773803"/>
       <w:r>
         <w:t xml:space="preserve">Idiopātiskas epilepsijas izraisītu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>epileptisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> lēkmju </w:t>
       </w:r>
       <w:r w:rsidR="009C7045">
         <w:t xml:space="preserve">novēršanai </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>epileptisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> lēkmju biežuma, smaguma un ilguma mazināšana</w:t>
       </w:r>
       <w:r w:rsidR="009C7045">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="53EFE269" w14:textId="77777777" w:rsidR="00EE6F4F" w:rsidRPr="006414D3" w:rsidRDefault="00EE6F4F" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="53EFE269" w14:textId="77777777" w:rsidR="00EE6F4F" w:rsidRPr="006414D3" w:rsidRDefault="00EE6F4F" w:rsidP="00145C3F">
-[...10 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="34CDB7C7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00096E78" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53101AC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BDFCA5D" w14:textId="77777777" w:rsidR="00FA735B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk77840386"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk77840386"/>
       <w:r>
         <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret citiem barbiturātiem. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4363209C" w14:textId="77777777" w:rsidR="00FA735B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nelietot dzīvniekiem ar smagām aknu slimībām, smagiem nieru darbības vai kardiovaskulāriem traucējumiem.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="4CE6DDCF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD81F92" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00096E78" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4BCD">
@@ -1370,141 +1375,141 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314007EB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007CA116" w14:textId="77777777" w:rsidR="00CC7DCB" w:rsidRPr="004D52F9" w:rsidRDefault="00FA735B" w:rsidP="00CC7DCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk77840404"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk77840404"/>
       <w:r>
         <w:t>Lēmums uzsākt ārstēšanu ar pretepilepsijas līdzekli jāizvērtē katrā gadījumā individuāli, un tas ir atkarīgs no epileptisko lēkmju daudzuma, biežuma, ilguma un smaguma suņiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483C6CE2" w14:textId="77777777" w:rsidR="00CC7DCB" w:rsidRDefault="00CC7DCB" w:rsidP="00CC7DCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ārstēšanu ieteicams uzsākt agrīni, jo atkārtotas epileptiskās lēkmes var veicināt papildu epileptiskās aktivitātes centru veidošanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5129F42A" w14:textId="3D493EBE" w:rsidR="00FA735B" w:rsidRDefault="00BB4BCD" w:rsidP="00FA735B">
+    <w:p w14:paraId="5129F42A" w14:textId="02A89664" w:rsidR="00FA735B" w:rsidRDefault="00BB4BCD" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uzraudzīt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA735B">
         <w:t>fenobarbitāla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA735B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">terapeitisko koncentrāciju </w:t>
       </w:r>
       <w:r w:rsidR="00FA735B">
         <w:t xml:space="preserve">serumā, lai varētu lietot mazāko efektīvo devu. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk155964757"/>
-      <w:bookmarkStart w:id="10" w:name="_Hlk162951865"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk155964757"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk162951865"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA735B">
         <w:t>Fenobarbitāla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA735B">
         <w:t xml:space="preserve"> metabolisms </w:t>
       </w:r>
       <w:r>
         <w:t>katram dzīvniekam</w:t>
       </w:r>
       <w:r w:rsidR="00FA735B">
         <w:t xml:space="preserve"> būtiski atšķiras.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00FA735B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk174701681"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00FA735B">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Hlk174701681"/>
+        <w:t>Aknu mikrosomālo enzīmu</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00FA735B">
-        <w:t>Aknu mikrosomālo enzīmu</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA735B">
         <w:t xml:space="preserve"> autoindukcijas dēļ (skatīt 4.3. apakšpunktu “Farmakokinētiskās īpašības”) laika gaitā var būt nepieciešams palielināt devu, lai nodrošinātu tādu pašu koncentrāciju serumā. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5188E14C" w14:textId="77777777" w:rsidR="00FA735B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Dažiem suņiem ārstēšanas laikā epileptiskās lēkmes izzūd, bet citiem novērojams tikai lēkmju samazinājums, savukārt ir arī daži suņi, kas nereaģē uz terapiju.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="0B380BFC" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="006414D3" w:rsidRDefault="00E86CEE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00308131" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00096E78" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1527,157 +1532,157 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E79474C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00BF00EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB0F651" w14:textId="02288E6D" w:rsidR="00FA735B" w:rsidRPr="00DF4E1B" w:rsidRDefault="00BB4BCD" w:rsidP="00FA735B">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Hlk144722638"/>
+    <w:p w14:paraId="2DB0F651" w14:textId="1E077DA1" w:rsidR="00FA735B" w:rsidRPr="00DF4E1B" w:rsidRDefault="00BB4BCD" w:rsidP="00FA735B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk165640266"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk144722638"/>
       <w:r>
         <w:t>Lietot piesardzīgi d</w:t>
       </w:r>
       <w:r w:rsidR="00FA735B">
         <w:t>zīvniekiem ar aknu un/vai nieru darbības traucējumiem, hipovolēmiju, anēmiju un sirds vai elpošanas sistēmas orgānu disfunkciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E654BE" w14:textId="68EC91CF" w:rsidR="00FA735B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
+    <w:p w14:paraId="78E654BE" w14:textId="206B41C3" w:rsidR="00FA735B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Pirms ārstēšanas uzsākšanas, 2</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>3 nedēļas pēc ārstēšanas uzsākšanas un pēc tam reizi 4</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">6 mēnešos pacientiem ieteicams </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t xml:space="preserve">uzraudzīt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">novirzes klīniskajās analīzēs (hematoloģiju un klīnisko ķīmiju, ieskaitot aknu funkcionālos rādītājus un vairogdziedzera funkcionālos rādītājus). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374DFCA1" w14:textId="7B6B3360" w:rsidR="00FA735B" w:rsidRPr="00DF4E1B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
+    <w:p w14:paraId="374DFCA1" w14:textId="668F7166" w:rsidR="00FA735B" w:rsidRPr="00DF4E1B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hepatotoksisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> blakusparādību </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t>iespējamību</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> var samazināt vai aizkavēt, izmantojot </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t xml:space="preserve">iespējami </w:t>
       </w:r>
       <w:r>
         <w:t>zemāko efektīvo devu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E16CDA" w14:textId="5A9EE654" w:rsidR="00FA735B" w:rsidRDefault="008664F9" w:rsidP="00FA735B">
+    <w:p w14:paraId="45E16CDA" w14:textId="27FE4CF8" w:rsidR="00FA735B" w:rsidRDefault="008664F9" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ja pastāv aizdomas par hepatotoksicitāti, ieteicams veikt aknu funkcijas testus. Ja rodas akūta aknu mazspēja vai hronisks aknu šūnu bojājums, fenobarbitāla lietošana jāpatrauc un ārstēšana jānomaina ar cita veida </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretepilepsijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t>ārstēšanu</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7419C228" w14:textId="06A11F92" w:rsidR="00FA735B" w:rsidRPr="00DF4E1B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
+    <w:p w14:paraId="7419C228" w14:textId="7C7DDFB4" w:rsidR="00FA735B" w:rsidRPr="00DF4E1B" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Fenobarbitāla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB1207">
         <w:t xml:space="preserve">lietošanas pārtraukšana </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vai nomaiņa </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t xml:space="preserve">uz </w:t>
@@ -1708,235 +1713,244 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretepilepsijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t xml:space="preserve">ārstēšanas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nomaiņa </w:t>
       </w:r>
       <w:r w:rsidR="00BB4BCD">
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fenobarbitālu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> jāveic pakāpeniski, lai izvairītos no epileptisko lēkmju biežuma pieauguma.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="1B3A6601" w14:textId="6743A265" w:rsidR="00025D83" w:rsidRPr="00264CF2" w:rsidRDefault="00025D83" w:rsidP="00025D83">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk177654944"/>
       <w:bookmarkEnd w:id="12"/>
-    </w:p>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve">Jāievēro piesardzība, </w:t>
       </w:r>
       <w:r w:rsidR="00100DFE">
         <w:t>stabilizētiem epilepsijas pacientiem</w:t>
       </w:r>
       <w:r w:rsidR="00100DFE" w:rsidDel="0073054B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t>nomainot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00100DFE">
         <w:t xml:space="preserve">vienu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fenobarbitāla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> zāļu </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="00100DFE">
         <w:t>u ar citu</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="2A67F660" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71639BAF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00BF00EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15588E79" w14:textId="77777777" w:rsidR="000A4FBB" w:rsidRPr="000A4FBB" w:rsidRDefault="000A4FBB" w:rsidP="000A4FBB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk165640280"/>
+      <w:r>
+        <w:t xml:space="preserve">Fenobarbitāls var izraisīt nopietnas blakusparādības, piemēram, sedāciju, dezorientāciju, ataksiju, nistagmu, un, ja to nejauši norij bērns, sekas var būt letālas. Lai izvairītos no nejaušas norīšanas, ievērot īpašu piesardzību, lai bērni nevarētu piekļūt apvalkotajām tabletēm. Tabletes rūpīgi uzglabāt bērniem nepieejamā vietā. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk174705116"/>
+      <w:r>
+        <w:t>Pirms lietošanas uzglabāt tabletes oriģinālajā iepakojumā.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="015E8237" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="000A4FBB" w:rsidP="000A4FBB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="2A67F660" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="21B62BAF" w14:textId="77777777" w:rsidR="000A4FBB" w:rsidRDefault="000A4FBB" w:rsidP="000A4FBB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B698C9" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="006414D3" w:rsidRDefault="00295140" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1055E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00295140" w:rsidP="00A9226B">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C1055E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00295140" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B87729" w14:textId="77777777" w:rsidR="00A82677" w:rsidRDefault="00A82677" w:rsidP="00A9226B">
-[...26 lines deleted...]
-    <w:p w14:paraId="29BCA99B" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="006414D3" w:rsidRDefault="00295140" w:rsidP="00A9226B">
+    <w:p w14:paraId="29BCA99B" w14:textId="77777777" w:rsidR="00295140" w:rsidRDefault="00295140" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C169C4" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642A5AC9" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DADC4AA" w14:textId="77777777" w:rsidR="002A3200" w:rsidRPr="006414D3" w:rsidRDefault="002A3200" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C3709B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00295140" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1954,52 +1968,52 @@
     </w:p>
     <w:p w14:paraId="75C3C737" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="006414D3" w:rsidRDefault="00295140" w:rsidP="00AD0710">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72BE922C" w14:textId="77777777" w:rsidR="006474B9" w:rsidRPr="00065036" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk145412872"/>
-      <w:bookmarkStart w:id="18" w:name="_Hlk162965090"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk145412872"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk162965090"/>
       <w:r>
         <w:t>Suņi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FA924E" w14:textId="77777777" w:rsidR="006474B9" w:rsidRPr="006414D3" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2219,51 +2233,51 @@
           </w:p>
           <w:p w14:paraId="546AE222" w14:textId="77777777" w:rsidR="006474B9" w:rsidRPr="00DE410A" w:rsidRDefault="006474B9" w:rsidP="00E5353C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(1 līdz 10 dzīvniekiem/1 000 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2805" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="237202E7" w14:textId="77777777" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="00E5353C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Hlk156309287"/>
+            <w:bookmarkStart w:id="18" w:name="_Hlk156309287"/>
             <w:r>
               <w:t>asins diskrāzija (piemēram, anēmija un/vai trombocitopēnija, un/vai neitropēnija)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67E61582" w14:textId="77777777" w:rsidR="006474B9" w:rsidRPr="00D42854" w:rsidRDefault="006474B9" w:rsidP="00E5353C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>hipoalbuminēmija</w:t>
             </w:r>
             <w:r>
@@ -2328,60 +2342,60 @@
             </w:pPr>
             <w:r>
               <w:t>aknu toksikoze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17AADD70" w14:textId="77777777" w:rsidR="006474B9" w:rsidRPr="00E8064C" w:rsidRDefault="006474B9" w:rsidP="00E5353C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>pankreatīts.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006474B9" w14:paraId="33ADB35F" w14:textId="77777777" w:rsidTr="002965AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="400AF4FE" w14:textId="5FD52549" w:rsidR="00513F5F" w:rsidRDefault="00513F5F" w:rsidP="00513F5F">
+          <w:p w14:paraId="400AF4FE" w14:textId="794CDD79" w:rsidR="00513F5F" w:rsidRDefault="00513F5F" w:rsidP="00513F5F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Nenoteikts b</w:t>
             </w:r>
             <w:r w:rsidR="00B75E23">
               <w:t xml:space="preserve">iežums </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38F9D13A" w14:textId="77777777" w:rsidR="006474B9" w:rsidRPr="002C017D" w:rsidRDefault="006474B9" w:rsidP="00513F5F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(nevar noteikt pēc pieejamiem datiem)</w:t>
             </w:r>
           </w:p>
@@ -2449,112 +2463,112 @@
     </w:tbl>
     <w:p w14:paraId="29C7224C" w14:textId="77777777" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Šīs blakusparādības parasti ir pārejošas (10</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>21 diena) un izzūd, turpinot lietot zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577B8ED5" w14:textId="0F0451C4" w:rsidR="006474B9" w:rsidRPr="00441F3B" w:rsidRDefault="006474B9" w:rsidP="006474B9">
+    <w:p w14:paraId="577B8ED5" w14:textId="14D97624" w:rsidR="006474B9" w:rsidRPr="00441F3B" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Šīs var būt </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk174701984"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk174701984"/>
       <w:r>
         <w:t>saistītas ar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t>ne</w:t>
       </w:r>
       <w:r>
         <w:t>patoloģiskām izmaiņām, bet var liecināt arī par hepatotoksicitāti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A235753" w14:textId="33C1836D" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
+    <w:p w14:paraId="3A235753" w14:textId="7595F2A8" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t>Ī</w:t>
       </w:r>
       <w:r>
         <w:t>paši novēro pēc ārstēšanas uzsākšanas. Tā kā šī pārmērīgā uzbudināmība nav saistīta ar pārdozēšanu, devas samazināšana nav nepieciešama.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D9CBBD" w14:textId="21DBC16B" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
+    <w:p w14:paraId="78D9CBBD" w14:textId="148AFDFC" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Atgriezeniskas, samazinot devu vai pārtraucot </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t xml:space="preserve">ārstēšanu ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fenobarbitālu</w:t>
       </w:r>
@@ -2580,70 +2594,70 @@
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Saistītas ar ilgstošu fenobarbitāla lietošanu un lielām terapeitiskajām devām (&gt; 20 mg/kg/dienā) vai augstu koncentrāciju serumā (≥ 35 µg/ml). Jebkuras izmaiņas ir atgriezeniskas, pārtraucot zāļu lietošanu, ja tās konstatē agrīnā slimības fāzē.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC9793A" w14:textId="589D4285" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Virspusējs nekrotisks dermatīts </w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Hlk174701997"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk174701997"/>
       <w:r>
         <w:t>pretepileptisko līdzekļu hipersensitivitātes sindroma (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>anticonvulsant hypersensitivity syndrome</w:t>
       </w:r>
       <w:r>
         <w:t> — AHS) ietvaros</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3C701A" w14:textId="7B800269" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
+    <w:p w14:paraId="3B3C701A" w14:textId="4E9887D0" w:rsidR="006474B9" w:rsidRDefault="006474B9" w:rsidP="006474B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00231F5F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t>Zemāks k</w:t>
       </w:r>
       <w:r>
@@ -2657,75 +2671,75 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>aizstājterapij</w:t>
       </w:r>
       <w:r w:rsidR="0083433F">
         <w:t>u</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uzsāk</w:t>
       </w:r>
       <w:r w:rsidR="0083433F">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tikai tad, ja parādās </w:t>
       </w:r>
       <w:r w:rsidR="0073054B">
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:t>slimības klīniskie simptomi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="18A55A9B" w14:textId="77777777" w:rsidR="00FA735B" w:rsidRPr="006414D3" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A91B8E3" w14:textId="77777777" w:rsidR="00FA735B" w:rsidRPr="006414D3" w:rsidRDefault="00FA735B" w:rsidP="00FA735B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk66891708"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk66891708"/>
       <w:r>
         <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt šo veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam, vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="636EA85E" w14:textId="77777777" w:rsidR="00247A48" w:rsidRPr="006414D3" w:rsidRDefault="00247A48" w:rsidP="00AD0710">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="273DF810" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00247A48" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2740,85 +2754,85 @@
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F625675" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9B7569" w14:textId="77777777" w:rsidR="008644CB" w:rsidRPr="008644CB" w:rsidRDefault="008644CB" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk145425258"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk145425258"/>
       <w:r>
         <w:t>Nav pierādīts šo veterināro zāļu drošums kucēm grūsnības un laktācijas laikā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F40BBE" w14:textId="77777777" w:rsidR="008644CB" w:rsidRPr="00454946" w:rsidRDefault="008644CB" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5573669E" w14:textId="77777777" w:rsidR="008644CB" w:rsidRPr="002965AE" w:rsidRDefault="008644CB" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grūsnība:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47349922" w14:textId="6F08B756" w:rsidR="008644CB" w:rsidRPr="008644CB" w:rsidRDefault="0073054B" w:rsidP="008644CB">
+    <w:p w14:paraId="47349922" w14:textId="025CF60B" w:rsidR="008644CB" w:rsidRPr="008644CB" w:rsidRDefault="0073054B" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008644CB">
         <w:t xml:space="preserve">ētījumos </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">laboratorijas </w:t>
       </w:r>
       <w:r w:rsidR="008644CB">
         <w:t xml:space="preserve">dzīvniekiem un cilvēkiem konstatēts, ka fenobarbitāls šķērso placentas barjeru. </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008644CB">
@@ -2887,51 +2901,51 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41196FB0" w14:textId="77777777" w:rsidR="008644CB" w:rsidRPr="002965AE" w:rsidRDefault="008644CB" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Laktācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DE9001" w14:textId="0F54B364" w:rsidR="00C114FF" w:rsidRDefault="00EC05DE" w:rsidP="008644CB">
+    <w:p w14:paraId="07DE9001" w14:textId="58146AF8" w:rsidR="00C114FF" w:rsidRDefault="00EC05DE" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008644CB">
         <w:t xml:space="preserve">ētījumos </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">laboratorijas </w:t>
       </w:r>
       <w:r w:rsidR="008644CB">
         <w:t xml:space="preserve">dzīvniekiem un cilvēkiem tika konstatēts, ka fenobarbitāls izdalās pienā. Kucēni rūpīgi jāuzrauga, vai viņiem neparādās farmakoloģiskā iedarbība, piemēram, sedācija. Ja </w:t>
       </w:r>
       <w:r>
         <w:t>zīd</w:t>
       </w:r>
       <w:r w:rsidR="00711D8D">
@@ -2941,51 +2955,51 @@
       <w:r w:rsidR="00711D8D">
         <w:t>jaundzimušiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008644CB">
         <w:t>kucēniem rodas miegainība/sedatīva iedarbība (kas var traucēt zīšanu), jāizvēlas mākslīgās barošanas metode.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00471A68" w14:textId="77777777" w:rsidR="008644CB" w:rsidRDefault="00FA735B" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="42CCC96B" w14:textId="77777777" w:rsidR="008644CB" w:rsidRPr="00454946" w:rsidRDefault="008644CB" w:rsidP="008644CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4557EC35" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00247A48" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3000,52 +3014,52 @@
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590D896A" w14:textId="77777777" w:rsidR="00CE0DA4" w:rsidRDefault="00CE0DA4" w:rsidP="00CE0DA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="775D9161" w14:textId="77777777" w:rsidR="004E154E" w:rsidRPr="004E154E" w:rsidRDefault="004E154E" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk145425288"/>
-      <w:bookmarkStart w:id="25" w:name="_Hlk165640362"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk145425288"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk165640362"/>
       <w:r>
         <w:t>Fenobarbitāls inducē gan plazmas olbaltumvielas, piemēram, ɑ1</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>skābo glikoproteīnu, gan aknu mikrosomālos citohroma P450 (CYP) enzīmus, kas var izraisīt savstarpēju zāļu mijiedarbību. Tāpēc īpaša uzmanība jāpievērš vienlaicīgi lietoto zāļu farmakokinētikai un devām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9F2954" w14:textId="77777777" w:rsidR="004E154E" w:rsidRPr="004E154E" w:rsidRDefault="004E154E" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0401555C" w14:textId="77777777" w:rsidR="004E154E" w:rsidRPr="004E154E" w:rsidRDefault="004E154E" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
@@ -3107,117 +3121,117 @@
     </w:p>
     <w:p w14:paraId="4FA29AFD" w14:textId="77777777" w:rsidR="004E154E" w:rsidRPr="004E154E" w:rsidRDefault="004E154E" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ja vienlaicīgi ar fenobarbitālu lieto citus pretepilepsijas līdzekļus, piemēram, levetiracetāmu un zonisamīdu, var samazināties šo līdzekļu koncentrācija plazmā un, līdz ar to, arī terapeitiskā iedarbība. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C20CE41" w14:textId="77777777" w:rsidR="004E154E" w:rsidRDefault="00B3469A" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk153791345"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk153791345"/>
       <w:r>
         <w:t>Fenobarbitālam piemīt sinerģiska iedarbība ar citiem līdzekļiem, kas pastiprina GABA receptoru funkciju, piemēram, bromīdu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="01954E23" w14:textId="77777777" w:rsidR="00B3469A" w:rsidRPr="004E154E" w:rsidRDefault="00B3469A" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E342DF" w14:textId="6E241BA1" w:rsidR="00D87380" w:rsidRDefault="004E154E" w:rsidP="004E154E">
+    <w:p w14:paraId="57E342DF" w14:textId="2F5AD14D" w:rsidR="00D87380" w:rsidRDefault="004E154E" w:rsidP="004E154E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tā kā fenobarbitālu daļēji metabolizē CYP enzīmi, CYP enzīmu aktivitāti inhibējošas vielas var palielināt fenobarbitāla koncentrāciju plazmā. Cilvēkiem, laboratorijas dzīvniekiem un/vai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>in vitro</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pētījumos ir identificētas vairākas vielas, kas darbojas kā CYP inhibitori. Tiek uzskatīts, ka šī mijiedarbība ir klīniski nebūtiska, ja šīs vielas lieto terapeitiskās devās, tomēr iespējamu mijiedarbību nevar pilnībā izslēgt. Šīs vielas ir, piemēram, ketokonazols, grizeofulvīns, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hloramfenikols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, ɑ2 agonisti, </w:t>
       </w:r>
       <w:r w:rsidR="0077004F">
         <w:t>tādi kā</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>medetomidīns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0077004F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> un ksilazīns, atipamezols, propofols. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="44893AA8" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="006414D3" w:rsidRDefault="00C90EDA" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9C1592" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00247A48" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3232,286 +3246,286 @@
         <w:tab/>
         <w:t>Lietošanas veids un devas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F47A61" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="006414D3" w:rsidRDefault="00145D34" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0783C7" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk145425499"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk145425499"/>
       <w:r>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A57270A" w14:textId="178AFE33" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+    <w:p w14:paraId="0A57270A" w14:textId="60EE8E14" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ieteicamā sākuma deva ir 2,5 mg fenobarbitāla uz kg ķermeņa svara, ko lieto divas reizes dienā </w:t>
       </w:r>
       <w:r w:rsidR="0077004F">
         <w:t xml:space="preserve">ik pēc </w:t>
       </w:r>
       <w:r>
         <w:t>12 stundā</w:t>
       </w:r>
       <w:r w:rsidR="0077004F">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C816886" w14:textId="45B88A84" w:rsidR="005F7536" w:rsidRPr="0064662C" w:rsidRDefault="005F7536" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Hlk174702013"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk174702013"/>
       <w:r>
         <w:t xml:space="preserve">Lai nodrošinātu pareizu </w:t>
       </w:r>
       <w:r w:rsidR="0077004F">
         <w:t xml:space="preserve">sākuma </w:t>
       </w:r>
       <w:r>
         <w:t>devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="1B93B7DF" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Hlk145412940"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk145412940"/>
       <w:r>
         <w:t>Lai ārstēšana būtu veiksmīga, tabletes jālieto katru dienu vienā un tajā pašā laikā.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="0D019BAA" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Līdzsvara koncentrācija serumā tiek sasniegta 1</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>2 nedēļu laikā pēc ārstēšanas uzsākšanas, līdz ar to zāļu sākotnējā efektivitāte var atšķirties un šajā laika periodā devas nevajadzētu palielināt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BD7E56" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Jebkādas sākuma devas korekcijas jāveic, pamatojoties uz klīnisko efektivitāti, fenobarbitāla koncentrāciju plazmā un nevēlamo blakusparādību rašanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA457D9" w14:textId="77777777" w:rsidR="004A5A0D" w:rsidRPr="00205C78" w:rsidRDefault="004A5A0D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14CAF8ED" w14:textId="4A46B42E" w:rsidR="004A5A0D" w:rsidRDefault="00D34F9D" w:rsidP="004A5A0D">
+    <w:p w14:paraId="14CAF8ED" w14:textId="3ACD8330" w:rsidR="004A5A0D" w:rsidRDefault="00D34F9D" w:rsidP="004A5A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Atbilstošas terapijas būtiska sastāvdaļa ir </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Hlk174702049"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk174702049"/>
       <w:r>
         <w:t>fenobarbitāla koncentrācijas noteikšana serumā</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="0077004F">
         <w:t>. I</w:t>
       </w:r>
       <w:r>
         <w:t>zvēloties seruma koncentrācijas monitoringa plānu, jāņem vērā laiks līdz līdzsvara koncentrācijas sasniegšanai (1</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">2 nedēļas) un paātrinātais metabolisms autoindukcijas dēļ (6 nedēļas). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BC4E73" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Par terapeitiski efektīvām tiek uzskatītas fenobarbitāla koncentrācijas diapazonā no 15 līdz 40 µg/ml, bet vairumam suņu optimālai epileptisko lēkmju kontrolei nepieciešamā fenobarbitāla koncentrācija serumā ir 25</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>30 µg/ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581A6E03" w14:textId="3316C84C" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+    <w:p w14:paraId="581A6E03" w14:textId="0A0392C6" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tā kā fenobarbitāla ekskrēcija un jutība pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DE2D3A">
         <w:t>fenobarbitālu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DE2D3A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">atšķiras, efektīvās devas </w:t>
       </w:r>
       <w:r w:rsidR="00DE2D3A">
         <w:t xml:space="preserve">starp </w:t>
       </w:r>
       <w:r>
         <w:t>pacientiem var būtiski atšķirties (no 1 mg līdz 15 mg/kg ķermeņa svara divas reizes dienā).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FB59EF" w14:textId="58B0543C" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+    <w:p w14:paraId="08FB59EF" w14:textId="43D219D1" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nepietiekamas terapeitiskās efektivitātes gadījumā devu var palielināt par 20% vienā reizē, </w:t>
       </w:r>
       <w:r w:rsidR="00DE2D3A">
         <w:t xml:space="preserve">vienlaikus uzraugot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fenobarbitāla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> koncentrācijas serumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB5EE6E" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="004A5A0D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Hlk174702198"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk174702198"/>
       <w:r>
         <w:t>Aknu mikrosomālo enzīmu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:t xml:space="preserve"> autoindukcijas dēļ dažiem suņiem fenobarbitāla eliminācijas pusperiods pēc ilgstošas ārstēšanas ir mazāks par 20 stundām. Šādos gadījumos, lai mazinātu terapeitiski būtiskas koncentrācijas svārstības serumā, jāapsver devas lietošana ar 8 stundu intervālu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3788CC2D" w14:textId="7F9C740F" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+    <w:p w14:paraId="3788CC2D" w14:textId="6E354B7A" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ja epileptiskās lēkmes netiek pietiekami </w:t>
       </w:r>
       <w:r w:rsidR="00C9601F">
         <w:t xml:space="preserve">novērstas </w:t>
       </w:r>
       <w:r>
         <w:t>un maksimālā koncentrācija serumā ir aptuveni 40 μg/ml, tad jāpārskata diagnoze un/vai ārstēšanas protokolam jāpievieno otrs pretepilepsijas līdzeklis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160DA880" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -3522,55 +3536,55 @@
       <w:r>
         <w:t>Katram dzīvniekam koncentrācija plazmā vienmēr jāvērtē kopā ar atbildes reakciju uz ārstēšanu un pilnu klīnisko novērtējumu, ieskaitot toksiskās iedarbības uzraudzību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2505FB49" w14:textId="77777777" w:rsidR="00247A48" w:rsidRDefault="00247A48" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7185EF9D" w14:textId="77777777" w:rsidR="000E58DD" w:rsidRDefault="00873AE0" w:rsidP="000E58DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk174713678"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk174713678"/>
       <w:r>
         <w:t xml:space="preserve">Lūdzu, ņemiet vērā, ka šī devu tabula ir paredzēta kā palīglīdzeklis veterināro zāļu daudzuma aprēķināšanai vienai lietošanas reizei, lietojot ieteicamo sākuma devu: 2,5 mg/kg. Tajā norādīts nepieciešamais tablešu skaits un veids vienā lietošanas reizē, lai ievadītu 2,5 mg fenobarbitāla uz kg ķermeņa svara. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3A4660E8" w14:textId="77777777" w:rsidR="00DE5137" w:rsidRDefault="00DE5137" w:rsidP="000E58DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ECECEC"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -6301,305 +6315,305 @@
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
                   <w:pict>
                     <v:oval w14:anchorId="1881DB38" id="Ovaal 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:.35pt;width:14.15pt;height:14.15pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArJ8CECwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO0qQ14hRFug4D&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp27QAXsY5gdBNKnDw0NyfXvsDTso9BpsxYtZzpmyEmpt24p///bw&#10;7pozH4SthQGrKn5Snt9u3r5ZD65Uc+jA1AoZgVhfDq7iXQiuzDIvO9ULPwOnLDkbwF4EMrHNahQD&#10;ofcmm+f5MhsAa4cglff093508k3Cbxolw5em8SowU3HiFtKJ6dzFM9usRdmicJ2WZxriH1j0QltK&#10;OkHdiyDYHvUfUL2WCB6aMJPQZ9A0WqpUA1VT5K+qeeqEU6kWEse7SSb//2Dl58OT+4qRunePIH94&#10;ZmHbCduqO0QYOiVqSldEobLB+XJ6EA1PT9lu+AQ1tVbsAyQNjg32EZCqY8ck9WmSWh0Dk/SzWN2s&#10;8ivOJLnO95hBlM+PHfrwQUHP4qXiyhjtfBRDlOLw6MMY/RyV+IPR9YM2JhnY7rYG2UFQ47fb5TJP&#10;vaYE/jLMWDYQgfmK3H/HyNOXZHiF0etAI2x0X/HrKUiUUbn3tk4DFoQ2450IGHuWMqoXB9WXO6hP&#10;pCTCOJ+0T3TpAH9xNtBsVtz/3AtUnJmPlrpxUywWcZiTsbhazcnAS8/u0iOsJKiKy4CcjcY2jCuw&#10;d6jbjnIVqXoLd9TDRidxX3id6dIEpg6dtyWO+KWdol52evMbAAD//wMAUEsDBBQABgAIAAAAIQDT&#10;VawE2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BToQwFEX3Jv5D80zcGKdAiKPIY6ImfoA4&#10;LtwV+oRG+oq0ZfDvrStd3tybc0992OwkVlq8cYyQ7zIQxL3ThgeE4+vz9S0IHxRrNTkmhG/ycGjO&#10;z2pVaXfiF1rbMIgEYV8phDGEuZLS9yNZ5XduJk7dh1usCikug9SLOiW4nWSRZTfSKsPpYVQzPY3U&#10;f7bRIlz179zqTr995WY1sXiMpRki4uXF9nAPItAW/sbwq5/UoUlOnYusvZgQyjJPS4Q9iNTuixJE&#10;h1DcZSCbWv63b34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKyfAhAsCAAAbBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA01WsBNgAAAAFAQAA&#10;DwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="#c60" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <w10:wrap anchory="line"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C948888" w14:textId="7287AF35" w:rsidR="000E58DD" w:rsidRDefault="000E58DD" w:rsidP="000E58DD">
+    <w:p w14:paraId="6C948888" w14:textId="6E064134" w:rsidR="000E58DD" w:rsidRDefault="000E58DD" w:rsidP="000E58DD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Katram sunim lietot piemērotu tablešu stipruma kombināciju, lai </w:t>
       </w:r>
       <w:r w:rsidR="00C9601F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošinātu optimālu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>devu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1946B78E" w14:textId="77777777" w:rsidR="000E58DD" w:rsidRDefault="000E58DD" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="48FC76A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="009311ED" w:rsidRDefault="003F3CE6" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Pārdozēšanas simptomi (ārkārtas procedūra un antidoti, ja piemērojami)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18611474" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F5A5E8F" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Hlk144991192"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk144991192"/>
       <w:r>
         <w:t>Pārdozēšanas simptomi ir šādi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EA8B89" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- centrālās nervu sistēmas nomākums, par ko liecina simptomi diapazonā no miega līdz komai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F7DCB6" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- elpošanas traucējumi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DB1911" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- kardiovaskulāri traucējumi, hipotensija un šoks, kas izraisa nieru mazspēju un nāvi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5D910B" w14:textId="1B19D41E" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+    <w:p w14:paraId="5B5D910B" w14:textId="512BE293" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pārdozēšanas gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="00E3278D">
         <w:t>izvad</w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidR="00E3278D">
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r>
         <w:t>no kuņģa norītās tabletes un pēc nepieciešamības nodrošiniet elpošanas un kardiovaskulāro atbalstu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F92341B" w14:textId="48EB3EC4" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+    <w:p w14:paraId="2F92341B" w14:textId="1B9FFA7F" w:rsidR="00D34F9D" w:rsidRPr="00205C78" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ārstēšanas galvenie mērķi ir intensīva simptomātiskā un atbalsta terapija, īpašu uzmanību pievēršot kardiovaskulārās, elpošanas un nieru </w:t>
       </w:r>
       <w:r w:rsidR="00E3278D">
         <w:t xml:space="preserve">funkciju </w:t>
       </w:r>
       <w:r>
         <w:t>uzturēšanai, kā arī elektrolītu līdzsvara nodrošināšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E5B2DF" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Specifiska antidota nav, bet fenobarbitāla klīrensu var uzlabot hemodialīze vai peritoneālā dialīze.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="050BDE4C" w14:textId="77777777" w:rsidR="00CE0DA4" w:rsidRPr="006414D3" w:rsidRDefault="00CE0DA4" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="335BAF73" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="009311ED" w:rsidRDefault="009A6509" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F669E33" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="009311ED" w:rsidRDefault="009A6509" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECFF90B" w14:textId="42B96B95" w:rsidR="00FA735B" w:rsidRPr="00A82677" w:rsidRDefault="00711D8D" w:rsidP="003F0BC8">
+    <w:p w14:paraId="7ECFF90B" w14:textId="42B96B95" w:rsidR="00FA735B" w:rsidRPr="002A3200" w:rsidRDefault="00711D8D" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="002A3200">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E1F972" w14:textId="77777777" w:rsidR="00711D8D" w:rsidRDefault="00711D8D" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B921821" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="009A6509" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
@@ -6713,61 +6727,61 @@
     <w:p w14:paraId="25B9A2CB" w14:textId="77777777" w:rsidR="00CE0DA4" w:rsidRPr="009A6070" w:rsidRDefault="009A6509" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ATĶvet kods</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Hlk165640455"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk165640455"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> QN03AA02. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5DA6F972" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="009A6070" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69BC70FD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="009A6070" w:rsidRDefault="00FD1E45" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6779,84 +6793,84 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Farmakodinamiskās īpašības</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D478D4C" w14:textId="77777777" w:rsidR="00FD704E" w:rsidRPr="009A6070" w:rsidRDefault="00FD704E" w:rsidP="00FD704E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D049252" w14:textId="77777777" w:rsidR="00E5540D" w:rsidRPr="009A6070" w:rsidRDefault="00E5540D" w:rsidP="00E5540D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Hlk165640483"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk165640483"/>
       <w:r>
         <w:t>Fenobarbitāls ir fenilbarbiturāts ar pretepileptisku iedarbību. Fenobarbitālam piemīt centrāla iedarbība, un tas ietekmē inhibējošā neiromediatora gamma aminosviestskābes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>gamma-aminobutyric acid</w:t>
       </w:r>
       <w:r>
         <w:t> — GABA) sistēmu. Fenobarbitāls inhibē epileptisko aktivitāti un paaugstina epileptisko lēkmju slieksni, piesaistoties pie GABA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t> receptora, un tādējādi tieši aktivē GABA receptoru regulētos hlorīda jonu kanālus un palielina paša receptora afinitāti pret GABA alostēriskā efekta dēļ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736E3B69" w14:textId="77777777" w:rsidR="00E5540D" w:rsidRPr="009A6070" w:rsidRDefault="00E5540D" w:rsidP="00E5540D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Citi iespējamie darbības mehānismi cita starpā ir mijiedarbība ar glutamāta receptoriem, kas samazina neironu uzbudinājuma postsinaptisko potenciālu, un no sprieguma atkarīgo kalcija kanālu inhibīcija. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="66EA335D" w14:textId="77777777" w:rsidR="00FD704E" w:rsidRPr="009A6070" w:rsidRDefault="00FD704E" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41C15951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00FD1E45" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6874,56 +6888,56 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="318C4CCC" w14:textId="77777777" w:rsidR="00FD704E" w:rsidRPr="006414D3" w:rsidRDefault="00FD704E" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E6AF5D0" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRPr="000E1F2E" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Hlk143866362"/>
-      <w:bookmarkStart w:id="37" w:name="_Hlk165640497"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk143866362"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk165640497"/>
       <w:r>
         <w:t>Pēc iekšķīgas lietošanas suņiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:t xml:space="preserve"> fenobarbitāls diezgan ātri uzsūcas. Maksimālā koncentrācija plazmā tiek sasniegta laika periodā no 2 līdz 5 stundām. Biopieejamība ir 86%</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>96%. Salīdzinot uzsūkšanos suņiem tukšā dūšā un pēc barošanas, tika konstatēta aptuveni 10% atšķirība, kas liecina, ka, lietojot kopā ar barību, uzsūcas mazāks zāļu daudzums.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18652640" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B79181F" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRPr="000E1F2E" w:rsidRDefault="000E1F2E" w:rsidP="007172AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -6953,51 +6967,51 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņiem fenobarbitāla metabolismu galvenokārt nodrošina aknu mikrosomālie enzīmi, lai gan līdz 25% zāļu izdalās neizmainītā veidā ar</w:t>
       </w:r>
       <w:r w:rsidR="0052763B">
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pH atkarīgo renālo ekskrēciju. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CD456D" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRPr="000E1F2E" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32ED4D40" w14:textId="7FED68EB" w:rsidR="00C114FF" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
+    <w:p w14:paraId="32ED4D40" w14:textId="57884389" w:rsidR="00C114FF" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fenobarbitāla eliminācija ir lēna. Eliminācijas pusperiods </w:t>
       </w:r>
       <w:r w:rsidR="0052763B">
         <w:t xml:space="preserve">individuāliem </w:t>
       </w:r>
       <w:r>
         <w:t>dzīvniekiem ir diapazonā no 37 līdz 99 stundām un tādējādi var būtiski atšķirties. Līdzsvara koncentrācija tiek sasniegta pēc 1 vai 2 ārstēšanas nedēļām, lietojot nemainīg</w:t>
       </w:r>
       <w:r w:rsidR="0052763B">
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:t>s dienas dev</w:t>
       </w:r>
       <w:r w:rsidR="0052763B">
@@ -7005,51 +7019,51 @@
       </w:r>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B9643E" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6747901D" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRPr="000E1F2E" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fenobarbitāls ir spēcīgs aknu mikrosomālo citohroma P450 (CYP450) enzīmu induktors. Tāpēc pēc ilgstošas fenobarbitāla lietošanas fenobarbitāls var inducēt pats savu metabolismu, kā rezultātā palielinās kopējais klīrenss no organisma un samazinās eliminācijas pusperiods. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p w14:paraId="3F709076" w14:textId="77777777" w:rsidR="000E1F2E" w:rsidRPr="006414D3" w:rsidRDefault="000E1F2E" w:rsidP="000E1F2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C62D63B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C18DB1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00FD1E45" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
@@ -7174,59 +7188,59 @@
         <w:tab/>
         <w:t>Derīguma termiņš</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D012702" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0042213E" w14:textId="1048F824" w:rsidR="00BA083F" w:rsidRDefault="00BA083F" w:rsidP="00BA083F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Hlk165640640"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk165640640"/>
       <w:r>
         <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 30 mēneši</w:t>
       </w:r>
       <w:r w:rsidR="0052763B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="0401ECC4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58E4D93E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00FD1E45" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7303,112 +7317,112 @@
         <w:tab/>
         <w:t>Tiešā iepakojuma veids un saturs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A62AF73" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F1CCBC" w14:textId="77777777" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Hlk145411855"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Hlk165640666"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk145411855"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk108773750"/>
+      <w:bookmarkStart w:id="40" w:name="_Hlk165640666"/>
       <w:r>
         <w:t xml:space="preserve">PVDH/PE/PVH-PVH/alumīnija/papīra </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:t>blisteris, kas satur 10 apvalkotās tabletes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754808CF" w14:textId="289BA2FD" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Hlk145413136"/>
+    <w:p w14:paraId="754808CF" w14:textId="10D3B4B5" w:rsidR="00D34F9D" w:rsidRDefault="00D34F9D" w:rsidP="00D34F9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Hlk144991222"/>
+      <w:bookmarkStart w:id="42" w:name="_Hlk145413136"/>
       <w:r>
         <w:t xml:space="preserve">Kartona </w:t>
       </w:r>
       <w:r w:rsidR="0052763B">
         <w:t xml:space="preserve">kastīte </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ar 10, 20, 30, 40, 50, 60, 70, 80, 90, 100 vai 250 apvalkotajām tabletēm. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="6786D619" w14:textId="77777777" w:rsidR="00A00204" w:rsidRDefault="00A00204" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD06250" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkEnd w:id="43"/>
-[...25 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p w14:paraId="675859BF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4377E78D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00FD1E45" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7520,205 +7534,207 @@
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5535CEB7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C482F6E" w14:textId="77777777" w:rsidR="00800E64" w:rsidRPr="006414D3" w:rsidRDefault="00800E64" w:rsidP="00800E64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Hlk165640681"/>
+      <w:bookmarkStart w:id="43" w:name="_Hlk165640681"/>
       <w:r>
         <w:t>Alfasan Nederland BV</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p w14:paraId="4850467C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AACCD60" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624FBCE8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="0078538F" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280EF2BD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
-[...10 lines deleted...]
-    <w:p w14:paraId="4AA35EDB" w14:textId="7DEA91BE" w:rsidR="00A82677" w:rsidRDefault="00A82677" w:rsidP="00A9226B">
+    <w:p w14:paraId="280EF2BD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112FB587" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="002A3200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82677">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V/DCP/25/0012</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="60830A0F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+        <w:t>V/DCP/25/001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60830A0F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75768E3B" w14:textId="77777777" w:rsidR="002A3200" w:rsidRPr="006414D3" w:rsidRDefault="002A3200" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E25D3A4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="0078538F" w:rsidP="003F0BC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C350D86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A54AA72" w14:textId="61110248" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F47BF14" w14:textId="77777777" w:rsidR="002A3200" w:rsidRPr="006414D3" w:rsidRDefault="00D65777" w:rsidP="002A3200">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pirmās tirdzniecības atļaujas piešķiršanas datums: </w:t>
       </w:r>
-      <w:r w:rsidR="00A82677">
+      <w:r w:rsidR="002A3200">
         <w:t>19/03/2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1B85F1" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="006414D3" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53EE6709" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="006414D3" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7735,56 +7751,55 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7864AC" w14:textId="77777777" w:rsidR="00800E64" w:rsidRDefault="00800E64" w:rsidP="00423968">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BAE8A3" w14:textId="6DBF6D28" w:rsidR="00423968" w:rsidRPr="006414D3" w:rsidRDefault="00A82677" w:rsidP="00423968">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F18B74F" w14:textId="77777777" w:rsidR="002A3200" w:rsidRPr="006414D3" w:rsidRDefault="002A3200" w:rsidP="002A3200">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>19/03/2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7B7A00" w14:textId="77777777" w:rsidR="00423968" w:rsidRPr="006414D3" w:rsidRDefault="00423968" w:rsidP="00423968">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E04221A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9CF996" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="0078538F" w:rsidP="003F0BC8">
@@ -7824,80 +7839,80 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F65485" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="006414D3" w:rsidRDefault="0078538F" w:rsidP="0078538F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10151C34" w14:textId="77777777" w:rsidR="00800E64" w:rsidRDefault="00800E64" w:rsidP="0078538F">
       <w:pPr>
         <w:ind w:right="-318"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Hlk73467306"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk73467306"/>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="14E7BEF9" w14:textId="50111189" w:rsidR="00BB2539" w:rsidRPr="006414D3" w:rsidRDefault="00841DDB" w:rsidP="00175A01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00DF2C0A" w:rsidRPr="00E44653">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19962642" w14:textId="55C7B780" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="19962642" w14:textId="626CE14D" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="008000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3046769D" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -8504,51 +8519,51 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A018AEF" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="008B1158">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="683BBB21" w14:textId="69D79578" w:rsidR="002508F0" w:rsidRPr="00D97C39" w:rsidRDefault="002508F0" w:rsidP="008B1158">
+          <w:p w14:paraId="683BBB21" w14:textId="060C235D" w:rsidR="002508F0" w:rsidRPr="00D97C39" w:rsidRDefault="002508F0" w:rsidP="008B1158">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">KARTONA </w:t>
             </w:r>
             <w:r w:rsidR="00B30B46">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>KASTĪTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8586,62 +8601,68 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B9EF25" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F181E47" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="000A4FBB" w:rsidRDefault="002508F0" w:rsidP="002508F0">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Phenocoat 5 mg apvalkotās tabletes </w:t>
+    <w:p w14:paraId="5F181E47" w14:textId="15E2C61D" w:rsidR="002508F0" w:rsidRPr="000A4FBB" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Phenocoat 5</w:t>
+      </w:r>
+      <w:r w:rsidR="006727E2">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mg apvalkotās tabletes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4E80B4" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DAC5D58" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6885DEA5" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
@@ -8665,70 +8686,76 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BB4C6F" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16703F21" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="16703F21" w14:textId="4F69FDEE" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Fenobarbitāls</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>5 mg/tabletē</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006727E2">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t> mg/tabletē</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3291C1" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0E7EDF" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D25D7E6" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
@@ -9501,51 +9528,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C8F385" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="163321BE" w14:textId="0E8E12FC" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="163321BE" w14:textId="1AB558D7" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bērniem nejauša šo tablešu norīšana var būt </w:t>
       </w:r>
       <w:r w:rsidR="00562BE3">
         <w:t>bīstama</w:t>
       </w:r>
       <w:r>
         <w:t>. Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A22335" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -9825,68 +9852,74 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FCD450" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5369DF06" w14:textId="4B931A39" w:rsidR="002508F0" w:rsidRDefault="00A82677" w:rsidP="002508F0">
+    <w:p w14:paraId="603B532F" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="002A3200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82677">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V/DCP/25/0012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76F1B933" w14:textId="77777777" w:rsidR="00A82677" w:rsidRPr="006414D3" w:rsidRDefault="00A82677" w:rsidP="002508F0">
+        <w:t>V/DCP/25/001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5369DF06" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F9DBA7B" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0107B73C" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -10156,70 +10189,76 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D4CBFD" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A28E70" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="33A28E70" w14:textId="0E679C98" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Fenobarbitāls</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>5 mg/tabletē</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006727E2">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t> mg/tabletē</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3F3D3E" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1D7C91" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1540A90F" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
@@ -10859,154 +10898,151 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Fenobarbitāls</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>5/12,5/25/50 mg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6224F202" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E652339" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00A82677" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="3E652339" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00F47E40" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">5 mg: rozā apvalkotā tablete ar izteikti izliektu formu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49051C25" w14:textId="38D7955F" w:rsidR="002508F0" w:rsidRPr="00A82677" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="49051C25" w14:textId="299F068F" w:rsidR="002508F0" w:rsidRPr="00F47E40" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Hlk192863940"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:bookmarkStart w:id="45" w:name="_Hlk192863940"/>
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">12,5 mg: dzeltena </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t>apvalkotā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve"> tablete ar </w:t>
       </w:r>
-      <w:r w:rsidR="007860AD" w:rsidRPr="00A82677">
+      <w:r w:rsidR="00EE37FE" w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">pārveidotas lodes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">formu </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:p w14:paraId="64159A7F" w14:textId="1CBA8FD3" w:rsidR="002508F0" w:rsidRPr="00A82677" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:bookmarkEnd w:id="45"/>
+    <w:p w14:paraId="64159A7F" w14:textId="4C016C5D" w:rsidR="002508F0" w:rsidRPr="00F47E40" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">25 mg: oranža </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t>apvalkotā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve"> tablete ar </w:t>
       </w:r>
-      <w:r w:rsidR="007860AD" w:rsidRPr="00A82677">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidR="00EE37FE" w:rsidRPr="00F47E40">
+        <w:t xml:space="preserve">pārveidotas lodes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">formu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD4D8EC" w14:textId="0C5BB286" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="2BD4D8EC" w14:textId="3B14025C" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">50 mg: brūna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t>apvalkotā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t xml:space="preserve"> tablete ar </w:t>
       </w:r>
-      <w:r w:rsidR="007860AD" w:rsidRPr="00A82677">
+      <w:r w:rsidR="00EE37FE" w:rsidRPr="00F47E40">
         <w:t xml:space="preserve">pārveidotas lodes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A82677">
+      <w:r w:rsidRPr="00F47E40">
         <w:t>formu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F92A6F5" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581BDAF2" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -11133,51 +11169,51 @@
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DA4BEB" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519F2341" w14:textId="05F212C7" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="519F2341" w14:textId="0BE6BEE1" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Idiopātiskas epilepsijas izraisītu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>epileptisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> lēkmju </w:t>
       </w:r>
       <w:r w:rsidR="005B41EB">
         <w:t xml:space="preserve">novēršanai </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">un </w:t>
@@ -11343,51 +11379,51 @@
     <w:p w14:paraId="77BC3EB9" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lēmums uzsākt ārstēšanu ar pretepilepsijas līdzekli jāizvērtē katrā gadījumā individuāli, un tas ir atkarīgs no epileptisko lēkmju daudzuma, biežuma, ilguma un smaguma suņiem. Ārstēšanu ieteicams uzsākt agrīni, jo atkārtotas epileptiskās lēkmes var veicināt papildu epileptiskās aktivitātes centru veidošanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBF2FD4" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="409A8BCB" w14:textId="32C71F0E" w:rsidR="002508F0" w:rsidRDefault="005B41EB" w:rsidP="002508F0">
+    <w:p w14:paraId="409A8BCB" w14:textId="2E358359" w:rsidR="002508F0" w:rsidRDefault="005B41EB" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uzraudzīt fenobarbitāla terapeitisko koncentrāciju serumā, lai varētu lietot mazāko efektīvo devu. Fenobarbitāla metabolisms katram dzīvniekam </w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
         <w:t>būtiski atšķiras. Aknu mikrosomālo enzīmu autoindukcijas dēļ laika gaitā var būt nepieciešams palielināt devu, lai nodrošinātu tādu pašu koncentrāciju serumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F1B1EF" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11405,128 +11441,128 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4437A5DF" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E3400B" w14:textId="27DBC13F" w:rsidR="002508F0" w:rsidRPr="00DF4E1B" w:rsidRDefault="00053EF8" w:rsidP="002508F0">
+    <w:p w14:paraId="25E3400B" w14:textId="5BF92599" w:rsidR="002508F0" w:rsidRPr="00DF4E1B" w:rsidRDefault="00053EF8" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lietot piesardzīgi d</w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
         <w:t>zīvniekiem ar aknu un/vai nieru darbības traucējumiem, hipovolēmiju, anēmiju un sirds vai elpošanas sistēmas orgānu disfunkciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1CAC48" w14:textId="34915BD0" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="1A1CAC48" w14:textId="00243AC0" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pirms ārstēšanas uzsākšanas, 2</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>3 nedēļas pēc ārstēšanas uzsākšanas un pēc tam reizi 4</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">6 mēnešos pacientiem ieteicams </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">uzraudzīt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">novirzes klīniskajās analīzēs (hematoloģiju un klīnisko ķīmiju, ieskaitot aknu funkcionālos rādītājus un vairogdziedzera funkcionālos rādītājus). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590A082B" w14:textId="1FF5C1FF" w:rsidR="002508F0" w:rsidRPr="00DF4E1B" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="590A082B" w14:textId="1A387A60" w:rsidR="002508F0" w:rsidRPr="00DF4E1B" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Hepatotoksisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> blakusparādību </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">iespējamību </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">var samazināt vai aizkavēt, izmantojot </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">iespējami </w:t>
       </w:r>
       <w:r>
         <w:t>zemāko efektīvo devu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E8346E" w14:textId="32200FF5" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="70E8346E" w14:textId="03BB7278" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ja pastāv aizdomas par hepatotoksicitāti, ieteicams veikt aknu funkcijas testus. Ja rodas akūta aknu mazspēja vai hronisks aknu šūnu bojājums, fenobarbitāla lietošana jāpatrauc un ārstēšana jānomaina ar cita veida </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretepilepsijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>ārstēšana</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
@@ -11677,51 +11713,51 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F133CE6" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00026F0C" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grūsnība:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401404BE" w14:textId="3116A1CF" w:rsidR="002508F0" w:rsidRPr="008644CB" w:rsidRDefault="00053EF8" w:rsidP="002508F0">
+    <w:p w14:paraId="401404BE" w14:textId="6D3A83BB" w:rsidR="002508F0" w:rsidRPr="008644CB" w:rsidRDefault="00053EF8" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
         <w:t xml:space="preserve">ētījumos </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">laboratorijas </w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
         <w:t xml:space="preserve">dzīvniekiem un cilvēkiem konstatēts, ka fenobarbitāls šķērso placentas barjeru. </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
@@ -11789,51 +11825,51 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AFF28C1" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00026F0C" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Laktācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CB5B4B" w14:textId="6C7C2CFA" w:rsidR="002508F0" w:rsidRDefault="00053EF8" w:rsidP="002508F0">
+    <w:p w14:paraId="09CB5B4B" w14:textId="1F387823" w:rsidR="002508F0" w:rsidRDefault="00053EF8" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
         <w:t xml:space="preserve">ētījumos </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">laboratorijas </w:t>
       </w:r>
       <w:r w:rsidR="002508F0">
         <w:t xml:space="preserve">dzīvniekiem un cilvēkiem tika konstatēts, ka fenobarbitāls izdalās pienā. Kucēni rūpīgi jāuzrauga, vai viņiem neparādās farmakoloģiskā iedarbība, piemēram, sedācija. Ja </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">zīdāmiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -11999,51 +12035,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Fenobarbitālam piemīt sinerģiska iedarbība ar citiem līdzekļiem, kas pastiprina GABA receptoru funkciju, piemēram, bromīdu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746BDAB9" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="004E154E" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B2D23B" w14:textId="44C248CF" w:rsidR="002508F0" w:rsidRPr="004E154E" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="68B2D23B" w14:textId="58A15060" w:rsidR="002508F0" w:rsidRPr="004E154E" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tā kā fenobarbitālu daļēji metabolizē CYP enzīmi, CYP enzīmu aktivitāti inhibējošas vielas var palielināt fenobarbitāla koncentrāciju plazmā. Cilvēkiem, laboratorijas dzīvniekiem un/vai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>in vitro</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pētījumos ir identificētas vairākas vielas, kas darbojas kā CYP inhibitori. Tiek uzskatīts, ka šī mijiedarbība ir klīniski nebūtiska, ja šīs vielas lieto terapeitiskās devās, tomēr iespējamu mijiedarbību nevar pilnībā izslēgt. Šīs vielas ir, piemēram, ketokonazols, grizeofulvīns, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>hloramfenikols</w:t>
       </w:r>
@@ -12134,71 +12170,71 @@
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- elpošanas traucējumi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B486481" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>- kardiovaskulāri traucējumi, hipotensija un šoks, kas izraisa nieru mazspēju un nāvi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2344AE03" w14:textId="6C70016B" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="2344AE03" w14:textId="3F954945" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pārdozēšanas gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">izvadīt </w:t>
       </w:r>
       <w:r>
         <w:t>no kuņģa norītās zāles un pēc nepieciešamības nodrošiniet elpošanas un kardiovaskulāro atbalstu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD47A64" w14:textId="1FF34602" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="1CD47A64" w14:textId="5D28A01A" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ārstēšanas galvenie mērķi ir intensīva simptomātiskā un atbalsta terapija, īpašu uzmanību pievēršot kardiovaskulārās, elpošanas un nieru </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">funkciju </w:t>
       </w:r>
       <w:r>
         <w:t>uzturēšanai, kā arī elektrolītu līdzsvara nodrošināšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6804E1" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -12663,51 +12699,51 @@
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29BF31E7" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00E8064C" w:rsidRDefault="002508F0" w:rsidP="008B1158">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>pankreatīts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002508F0" w14:paraId="5EF03B92" w14:textId="77777777" w:rsidTr="008B1158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="560FB9EF" w14:textId="47C28F75" w:rsidR="002508F0" w:rsidRPr="002C017D" w:rsidRDefault="00053EF8" w:rsidP="008B1158">
+          <w:p w14:paraId="560FB9EF" w14:textId="6F2549D8" w:rsidR="002508F0" w:rsidRPr="002C017D" w:rsidRDefault="00053EF8" w:rsidP="008B1158">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nenoteikts biežums </w:t>
             </w:r>
             <w:r w:rsidR="002508F0">
               <w:t>(nevar noteikt pēc pieejamiem datiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="345CF938" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="008B1158">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
@@ -12764,105 +12800,105 @@
     </w:tbl>
     <w:p w14:paraId="412A3D6F" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Šīs blakusparādības parasti ir pārejošas (10</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>21 diena) un izzūd, turpinot lietot zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C83ACA9" w14:textId="0E066515" w:rsidR="002508F0" w:rsidRPr="00D82AC6" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="0C83ACA9" w14:textId="048EDE48" w:rsidR="002508F0" w:rsidRPr="00D82AC6" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Šīs var būt saistītas ar </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>ne</w:t>
       </w:r>
       <w:r>
         <w:t>patoloģiskām izmaiņām, bet var liecināt arī par hepatotoksicitāti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32838100" w14:textId="2660877C" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="32838100" w14:textId="77F2188A" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>Ī</w:t>
       </w:r>
       <w:r>
         <w:t>paši novēro pēc ārstēšanas uzsākšanas. Tā kā šī pārmērīgā uzbudināmība nav saistīta ar pārdozēšanu, devas samazināšana nav nepieciešama.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F899EA" w14:textId="603A6401" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="79F899EA" w14:textId="1DA462AB" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Atgriezeniskas, samazinot devu vai pārtraucot </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">ārstēšanu ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fenobarbitālu</w:t>
       </w:r>
@@ -12899,51 +12935,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Virspusējs nekrotisks dermatīts pretepileptisko līdzekļu hipersensitivitātes sindroma (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>anticonvulsant hypersensitivity syndrome</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — AHS) ietvaros. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5504D788" w14:textId="1D867E47" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="5504D788" w14:textId="4047DC3C" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AD021A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>Zemāks k</w:t>
       </w:r>
       <w:r>
@@ -13043,51 +13079,51 @@
     <w:p w14:paraId="5B67ABAD" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3331F426" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7029A7" w14:textId="67D5324F" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="1E7029A7" w14:textId="5888A4E3" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ieteicamā sākuma deva ir 2,5 mg fenobarbitāla uz kg ķermeņa svara, ko lieto divas reizes dienā </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">ik pēc </w:t>
       </w:r>
       <w:r>
         <w:t>12 stundā</w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -13138,166 +13174,166 @@
     <w:p w14:paraId="0CBD019B" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Jebkādas sākuma devas korekcijas jāveic, pamatojoties uz klīnisko efektivitāti, fenobarbitāla koncentrāciju plazmā un nevēlamo blakusparādību rašanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F349E3" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1566543F" w14:textId="78F7FC7A" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="1566543F" w14:textId="0D2A838A" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Pareizas terapijas būtiska sastāvdaļa ir fenobarbitāla koncentrācijas noteikšana serumā</w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>. I</w:t>
       </w:r>
       <w:r>
         <w:t>zvēloties seruma koncentrācijas monitoringa plānu, jāņem vērā laiks līdz līdzsvara koncentrācijas sasniegšanai (1</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">2 nedēļas) un paātrinātais metabolisms autoindukcijas dēļ (6 nedēļas). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BAB301" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Par terapeitiski efektīvām tiek uzskatītas fenobarbitāla koncentrācijas diapazonā no 15 līdz 40 µg/ml, bet vairumam suņu optimālai epileptisko lēkmju kontrolei nepieciešamā fenobarbitāla koncentrācija serumā ir 25</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>30 µg/ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4271F718" w14:textId="2E5665C6" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="4271F718" w14:textId="640104F7" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tā kā fenobarbitāla ekskrēcija un jutība pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00053EF8">
         <w:t>fenobarbitālu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">atšķiras, efektīvās devas </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">starp </w:t>
       </w:r>
       <w:r>
         <w:t>pacientiem var būtiski atšķirties (no 1 mg līdz 15 mg/kg ķermeņa svara divas reizes dienā).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2921235F" w14:textId="135B5396" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="2921235F" w14:textId="447D2BB2" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nepietiekamas terapeitiskās efektivitātes gadījumā devu var palielināt par 20% vienā reizē, </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>vienlaikus uzraugot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fenobarbitāla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> koncentrācijas serumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7756AA35" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aknu mikrosomālo enzīmu autoindukcijas dēļ dažiem suņiem fenobarbitāla eliminācijas pusperiods pēc ilgstošas ārstēšanas ir mazāks par 20 stundām. Šādos gadījumos, lai mazinātu terapeitiski būtiskas koncentrācijas svārstības serumā, jāapsver devas lietošana ar 8 stundu intervālu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CCA405" w14:textId="31A25D10" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="52CCA405" w14:textId="11023564" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ja epileptiskās lēkmes netiek pietiekami </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">novērstas </w:t>
       </w:r>
       <w:r>
         <w:t>un maksimālā koncentrācija serumā ir aptuveni 40 μg/ml, tad jāpārskata diagnoze un/vai ārstēšanas protokolam jāpievieno otrs pretepilepsijas līdzeklis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBD3BE5" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -16086,51 +16122,51 @@
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
                   <w:pict>
                     <v:oval w14:anchorId="2C22BEB4" id="Ovaal 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:.35pt;width:14.15pt;height:14.15pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArJ8CECwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO0qQ14hRFug4D&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp27QAXsY5gdBNKnDw0NyfXvsDTso9BpsxYtZzpmyEmpt24p///bw&#10;7pozH4SthQGrKn5Snt9u3r5ZD65Uc+jA1AoZgVhfDq7iXQiuzDIvO9ULPwOnLDkbwF4EMrHNahQD&#10;ofcmm+f5MhsAa4cglff093508k3Cbxolw5em8SowU3HiFtKJ6dzFM9usRdmicJ2WZxriH1j0QltK&#10;OkHdiyDYHvUfUL2WCB6aMJPQZ9A0WqpUA1VT5K+qeeqEU6kWEse7SSb//2Dl58OT+4qRunePIH94&#10;ZmHbCduqO0QYOiVqSldEobLB+XJ6EA1PT9lu+AQ1tVbsAyQNjg32EZCqY8ck9WmSWh0Dk/SzWN2s&#10;8ivOJLnO95hBlM+PHfrwQUHP4qXiyhjtfBRDlOLw6MMY/RyV+IPR9YM2JhnY7rYG2UFQ47fb5TJP&#10;vaYE/jLMWDYQgfmK3H/HyNOXZHiF0etAI2x0X/HrKUiUUbn3tk4DFoQ2450IGHuWMqoXB9WXO6hP&#10;pCTCOJ+0T3TpAH9xNtBsVtz/3AtUnJmPlrpxUywWcZiTsbhazcnAS8/u0iOsJKiKy4CcjcY2jCuw&#10;d6jbjnIVqXoLd9TDRidxX3id6dIEpg6dtyWO+KWdol52evMbAAD//wMAUEsDBBQABgAIAAAAIQDT&#10;VawE2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BToQwFEX3Jv5D80zcGKdAiKPIY6ImfoA4&#10;LtwV+oRG+oq0ZfDvrStd3tybc0992OwkVlq8cYyQ7zIQxL3ThgeE4+vz9S0IHxRrNTkmhG/ycGjO&#10;z2pVaXfiF1rbMIgEYV8phDGEuZLS9yNZ5XduJk7dh1usCikug9SLOiW4nWSRZTfSKsPpYVQzPY3U&#10;f7bRIlz179zqTr995WY1sXiMpRki4uXF9nAPItAW/sbwq5/UoUlOnYusvZgQyjJPS4Q9iNTuixJE&#10;h1DcZSCbWv63b34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKyfAhAsCAAAbBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA01WsBNgAAAAFAQAA&#10;DwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="#c60" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <w10:wrap anchory="line"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26C84EE4" w14:textId="69C107C8" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="26C84EE4" w14:textId="18C2ECFB" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Katram sunim lietot piemērotu tablešu stipruma kombināciju, lai </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošinātu optimālu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>devu.</w:t>
       </w:r>
     </w:p>
@@ -16161,51 +16197,51 @@
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F26872" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9D9D54" w14:textId="2D547A58" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="3B9D9D54" w14:textId="090A2A1C" w:rsidR="002508F0" w:rsidRPr="00205C78" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lai ārstēšana būtu veiksmīga, tabletes lieto</w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> katru dienu vienā un tajā pašā laikā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A97709" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -16352,51 +16388,51 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F7ABB3E" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326E14DD" w14:textId="1CE65105" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="326E14DD" w14:textId="65FE2E3D" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>blistera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -16572,239 +16608,252 @@
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A2CD0F" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45A177B0" w14:textId="71EF8E54" w:rsidR="002508F0" w:rsidRDefault="00A82677" w:rsidP="002508F0">
+    <w:p w14:paraId="55BDFB2B" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="002A3200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82677">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V/DCP/25/0012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006B3A34" w14:textId="59311929" w:rsidR="00A82677" w:rsidRDefault="00A82677" w:rsidP="002508F0">
+    <w:p w14:paraId="745973B7" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="002A3200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82677">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V/DCP/25/001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046998D3" w14:textId="3326498E" w:rsidR="00A82677" w:rsidRDefault="00A82677" w:rsidP="002508F0">
+    <w:p w14:paraId="26B91E2E" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="002A3200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82677">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V/DCP/25/001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704D0D1E" w14:textId="66D9E942" w:rsidR="00A82677" w:rsidRDefault="00A82677" w:rsidP="002508F0">
+    <w:p w14:paraId="26C7975D" w14:textId="77777777" w:rsidR="002A3200" w:rsidRDefault="002A3200" w:rsidP="002A3200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82677">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V/DCP/25/001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E798077" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764233C9" w14:textId="4ABEF87E" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="764233C9" w14:textId="6340D198" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kartona </w:t>
       </w:r>
       <w:r w:rsidR="00053EF8">
         <w:t xml:space="preserve">kastīte </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ar 10, 20, 30, 40, 50, 60, 70, 80, 90, 100 vai 250 apvalkotajām tabletēm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C9AF10" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284DDB32" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="284DDB32" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDED399" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78686487" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E587FA" w14:textId="28AC774D" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="00A82677" w:rsidP="002508F0">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="57E587FA" w14:textId="12A578DC" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002A3200" w:rsidP="002508F0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Hlk193483253"/>
       <w:r>
         <w:t>19/03/2025</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p w14:paraId="1B9E6241" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="262C28B0" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0721AFF3" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00964F6D" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
@@ -16848,140 +16897,128 @@
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B25958" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1A4A81" w14:textId="241AFFF3" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+    <w:p w14:paraId="2F1A4A81" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="003236C4" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Hlk73552578"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0084258B">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3200">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9625C">
+      <w:r w:rsidRPr="003236C4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA8FFEC" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00CD74CD" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003236C4">
         <w:t>Alfasan Nederland BV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546EB808" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00CD74CD" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kuipersweg 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3696E6B2" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="00CD74CD" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3449 JA Woerden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561D01B2" w14:textId="77777777" w:rsidR="002508F0" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Nīderlande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675904C7" w14:textId="27576EDC" w:rsidR="00B9625C" w:rsidRDefault="00B9625C" w:rsidP="002508F0">
+    <w:p w14:paraId="138E0D08" w14:textId="09799847" w:rsidR="003236C4" w:rsidRDefault="003236C4" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Tel: +31 348 416945</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D6EAFF" w14:textId="77777777" w:rsidR="008373EF" w:rsidRDefault="008373EF" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D02109B" w14:textId="77777777" w:rsidR="008373EF" w:rsidRPr="00651C35" w:rsidRDefault="008373EF" w:rsidP="008373EF">
@@ -17073,108 +17110,119 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Nīderlande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C81F4A" w14:textId="77777777" w:rsidR="008373EF" w:rsidRDefault="008373EF" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p w14:paraId="2B8D4C19" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AD2290" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6295FEF5" w14:textId="77777777" w:rsidR="002508F0" w:rsidRPr="006414D3" w:rsidRDefault="002508F0" w:rsidP="002508F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F62E288" w14:textId="77777777" w:rsidR="005F346D" w:rsidRPr="006414D3" w:rsidRDefault="005F346D" w:rsidP="006D075E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F346D" w:rsidRPr="006414D3" w:rsidSect="00157A33">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="079CDBC8" w14:textId="77777777" w:rsidR="00DC16FB" w:rsidRDefault="00DC16FB">
+    <w:p w14:paraId="2895C423" w14:textId="77777777" w:rsidR="00243717" w:rsidRDefault="00243717">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C1F56F3" w14:textId="77777777" w:rsidR="00DC16FB" w:rsidRDefault="00DC16FB">
+    <w:p w14:paraId="46F82128" w14:textId="77777777" w:rsidR="00243717" w:rsidRDefault="00243717">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1473F696" w14:textId="77777777" w:rsidR="00DC16FB" w:rsidRDefault="00DC16FB">
+    <w:p w14:paraId="436683E0" w14:textId="77777777" w:rsidR="00243717" w:rsidRDefault="00243717">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17322,65 +17370,65 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00495CAE">
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4496D699" w14:textId="77777777" w:rsidR="00DC16FB" w:rsidRDefault="00DC16FB">
+    <w:p w14:paraId="1B7311FC" w14:textId="77777777" w:rsidR="00243717" w:rsidRDefault="00243717">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25A82234" w14:textId="77777777" w:rsidR="00DC16FB" w:rsidRDefault="00DC16FB">
+    <w:p w14:paraId="2EB23526" w14:textId="77777777" w:rsidR="00243717" w:rsidRDefault="00243717">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F5FBD2A" w14:textId="77777777" w:rsidR="00DC16FB" w:rsidRDefault="00DC16FB">
+    <w:p w14:paraId="74F8A57C" w14:textId="77777777" w:rsidR="00243717" w:rsidRDefault="00243717">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
@@ -20887,115 +20935,118 @@
     <w:rsid w:val="001A3F9F"/>
     <w:rsid w:val="001B1C77"/>
     <w:rsid w:val="001B26EB"/>
     <w:rsid w:val="001B6F4A"/>
     <w:rsid w:val="001C5288"/>
     <w:rsid w:val="001C5B03"/>
     <w:rsid w:val="001D6D96"/>
     <w:rsid w:val="001E5621"/>
     <w:rsid w:val="001F1B98"/>
     <w:rsid w:val="001F3EF9"/>
     <w:rsid w:val="001F627D"/>
     <w:rsid w:val="001F6622"/>
     <w:rsid w:val="00200398"/>
     <w:rsid w:val="0020126C"/>
     <w:rsid w:val="002100FC"/>
     <w:rsid w:val="00213890"/>
     <w:rsid w:val="00214E52"/>
     <w:rsid w:val="002207C0"/>
     <w:rsid w:val="00224B93"/>
     <w:rsid w:val="00231F5F"/>
     <w:rsid w:val="0023676E"/>
     <w:rsid w:val="002414B6"/>
     <w:rsid w:val="002422EB"/>
     <w:rsid w:val="00242397"/>
     <w:rsid w:val="00243267"/>
+    <w:rsid w:val="00243717"/>
     <w:rsid w:val="00247A48"/>
     <w:rsid w:val="002508F0"/>
     <w:rsid w:val="00250DD1"/>
     <w:rsid w:val="00251183"/>
     <w:rsid w:val="00251689"/>
     <w:rsid w:val="0025267C"/>
     <w:rsid w:val="00253B6B"/>
     <w:rsid w:val="0025519E"/>
-    <w:rsid w:val="002646CA"/>
     <w:rsid w:val="00265656"/>
     <w:rsid w:val="00265E77"/>
     <w:rsid w:val="00266155"/>
     <w:rsid w:val="00267034"/>
     <w:rsid w:val="0027270B"/>
     <w:rsid w:val="00282E7B"/>
     <w:rsid w:val="002838C8"/>
     <w:rsid w:val="00290805"/>
     <w:rsid w:val="00290C2A"/>
     <w:rsid w:val="00292971"/>
     <w:rsid w:val="002931DD"/>
     <w:rsid w:val="00295140"/>
     <w:rsid w:val="002965AE"/>
     <w:rsid w:val="00297C04"/>
     <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A14B7"/>
     <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3200"/>
     <w:rsid w:val="002A3AE0"/>
     <w:rsid w:val="002A3F88"/>
     <w:rsid w:val="002A710D"/>
     <w:rsid w:val="002B0F11"/>
     <w:rsid w:val="002B2E17"/>
     <w:rsid w:val="002B6560"/>
     <w:rsid w:val="002C55FF"/>
     <w:rsid w:val="002C592B"/>
     <w:rsid w:val="002C5FA9"/>
     <w:rsid w:val="002D300D"/>
     <w:rsid w:val="002E0CD4"/>
     <w:rsid w:val="002E135D"/>
     <w:rsid w:val="002E3A90"/>
     <w:rsid w:val="002E46CC"/>
     <w:rsid w:val="002E4D0B"/>
     <w:rsid w:val="002E4F48"/>
     <w:rsid w:val="002E62CB"/>
     <w:rsid w:val="002E6DF1"/>
     <w:rsid w:val="002E6ED9"/>
     <w:rsid w:val="002E7C60"/>
     <w:rsid w:val="002F0957"/>
     <w:rsid w:val="002F41AD"/>
     <w:rsid w:val="002F43F6"/>
     <w:rsid w:val="002F6DAA"/>
     <w:rsid w:val="002F71D5"/>
     <w:rsid w:val="003020BB"/>
     <w:rsid w:val="00302266"/>
     <w:rsid w:val="00304393"/>
     <w:rsid w:val="00304C02"/>
     <w:rsid w:val="00305AB2"/>
     <w:rsid w:val="0030741C"/>
     <w:rsid w:val="0031032B"/>
     <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003236C4"/>
     <w:rsid w:val="0032453E"/>
     <w:rsid w:val="003246C1"/>
     <w:rsid w:val="00325053"/>
     <w:rsid w:val="003256AC"/>
     <w:rsid w:val="0033129D"/>
     <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="00333E8A"/>
     <w:rsid w:val="0033480E"/>
     <w:rsid w:val="00337123"/>
     <w:rsid w:val="00341866"/>
     <w:rsid w:val="003535E0"/>
     <w:rsid w:val="00355D02"/>
     <w:rsid w:val="003568DF"/>
     <w:rsid w:val="00366F56"/>
     <w:rsid w:val="003737C8"/>
     <w:rsid w:val="0037589D"/>
     <w:rsid w:val="00376BB1"/>
     <w:rsid w:val="00377E23"/>
     <w:rsid w:val="003803CC"/>
     <w:rsid w:val="0038277C"/>
     <w:rsid w:val="003837F1"/>
     <w:rsid w:val="003841FC"/>
     <w:rsid w:val="0038638B"/>
     <w:rsid w:val="003909E0"/>
     <w:rsid w:val="00393E09"/>
     <w:rsid w:val="00395B15"/>
     <w:rsid w:val="00396026"/>
     <w:rsid w:val="003A31B9"/>
     <w:rsid w:val="003A3E2F"/>
     <w:rsid w:val="003A6CCB"/>
     <w:rsid w:val="003B10C4"/>
     <w:rsid w:val="003B48EB"/>
@@ -21134,169 +21185,168 @@
     <w:rsid w:val="005C276A"/>
     <w:rsid w:val="005D380C"/>
     <w:rsid w:val="005D6E04"/>
     <w:rsid w:val="005D7A12"/>
     <w:rsid w:val="005E53EE"/>
     <w:rsid w:val="005F0542"/>
     <w:rsid w:val="005F0F72"/>
     <w:rsid w:val="005F1C1F"/>
     <w:rsid w:val="005F346D"/>
     <w:rsid w:val="005F38FB"/>
     <w:rsid w:val="005F58A6"/>
     <w:rsid w:val="005F7536"/>
     <w:rsid w:val="00602D3B"/>
     <w:rsid w:val="0060326F"/>
     <w:rsid w:val="00604671"/>
     <w:rsid w:val="00606EA1"/>
     <w:rsid w:val="006128F0"/>
     <w:rsid w:val="00614EDE"/>
     <w:rsid w:val="00616D95"/>
     <w:rsid w:val="0061726B"/>
     <w:rsid w:val="00617B81"/>
     <w:rsid w:val="00622DB4"/>
     <w:rsid w:val="0062387A"/>
     <w:rsid w:val="006246DE"/>
     <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="00633E22"/>
     <w:rsid w:val="006344BE"/>
     <w:rsid w:val="00634A66"/>
     <w:rsid w:val="00640336"/>
     <w:rsid w:val="00640FC9"/>
     <w:rsid w:val="006414D3"/>
     <w:rsid w:val="0064159C"/>
     <w:rsid w:val="006432F2"/>
     <w:rsid w:val="006474B9"/>
     <w:rsid w:val="0065320F"/>
     <w:rsid w:val="00653D64"/>
     <w:rsid w:val="00654E13"/>
     <w:rsid w:val="00660DC4"/>
     <w:rsid w:val="006617A0"/>
     <w:rsid w:val="00667489"/>
     <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="006727E2"/>
     <w:rsid w:val="00673F4C"/>
     <w:rsid w:val="00676AFC"/>
     <w:rsid w:val="0067760F"/>
     <w:rsid w:val="006807CD"/>
     <w:rsid w:val="00682D43"/>
     <w:rsid w:val="006854F5"/>
     <w:rsid w:val="00685BAF"/>
     <w:rsid w:val="00690463"/>
     <w:rsid w:val="00692B62"/>
     <w:rsid w:val="006A0D03"/>
     <w:rsid w:val="006A41E9"/>
     <w:rsid w:val="006A4264"/>
     <w:rsid w:val="006B12CB"/>
     <w:rsid w:val="006B4379"/>
     <w:rsid w:val="006B5916"/>
     <w:rsid w:val="006C4775"/>
     <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5B2E"/>
     <w:rsid w:val="006C5E80"/>
     <w:rsid w:val="006C7CEE"/>
     <w:rsid w:val="006D075E"/>
     <w:rsid w:val="006D09DC"/>
     <w:rsid w:val="006D3509"/>
     <w:rsid w:val="006D7C6E"/>
     <w:rsid w:val="006E15A2"/>
     <w:rsid w:val="006E2F95"/>
     <w:rsid w:val="006F148B"/>
     <w:rsid w:val="00705EAF"/>
     <w:rsid w:val="0070773E"/>
     <w:rsid w:val="007101CC"/>
     <w:rsid w:val="00711D8D"/>
     <w:rsid w:val="00715C55"/>
     <w:rsid w:val="007172AE"/>
     <w:rsid w:val="0072289D"/>
     <w:rsid w:val="00724E3B"/>
     <w:rsid w:val="00725EEA"/>
     <w:rsid w:val="007276B6"/>
     <w:rsid w:val="00727E31"/>
     <w:rsid w:val="0073054B"/>
     <w:rsid w:val="00730CE9"/>
     <w:rsid w:val="0073373D"/>
     <w:rsid w:val="0073395A"/>
     <w:rsid w:val="00740CB2"/>
     <w:rsid w:val="00741FB0"/>
     <w:rsid w:val="007439DB"/>
     <w:rsid w:val="007560D6"/>
     <w:rsid w:val="007568D8"/>
     <w:rsid w:val="00765316"/>
     <w:rsid w:val="0077004F"/>
     <w:rsid w:val="007708C8"/>
     <w:rsid w:val="0077719D"/>
     <w:rsid w:val="00780DF0"/>
     <w:rsid w:val="007810B7"/>
     <w:rsid w:val="00782F0F"/>
     <w:rsid w:val="0078538F"/>
-    <w:rsid w:val="007860AD"/>
     <w:rsid w:val="00787482"/>
     <w:rsid w:val="00791374"/>
     <w:rsid w:val="00791B08"/>
     <w:rsid w:val="007A286D"/>
     <w:rsid w:val="007A314D"/>
     <w:rsid w:val="007A38DF"/>
     <w:rsid w:val="007B00E5"/>
     <w:rsid w:val="007B20CF"/>
-    <w:rsid w:val="007B226E"/>
     <w:rsid w:val="007B2499"/>
     <w:rsid w:val="007B72E1"/>
     <w:rsid w:val="007B783A"/>
     <w:rsid w:val="007B7C99"/>
     <w:rsid w:val="007C077D"/>
     <w:rsid w:val="007C1B95"/>
     <w:rsid w:val="007C3DF3"/>
     <w:rsid w:val="007C796D"/>
     <w:rsid w:val="007C7CCC"/>
     <w:rsid w:val="007D57B8"/>
     <w:rsid w:val="007D73FB"/>
     <w:rsid w:val="007D7996"/>
     <w:rsid w:val="007E2F2D"/>
-    <w:rsid w:val="007E6BEC"/>
     <w:rsid w:val="007E76ED"/>
     <w:rsid w:val="007F1433"/>
     <w:rsid w:val="007F1491"/>
     <w:rsid w:val="007F2F03"/>
     <w:rsid w:val="007F4978"/>
     <w:rsid w:val="00800C99"/>
     <w:rsid w:val="00800E64"/>
     <w:rsid w:val="00800FE0"/>
     <w:rsid w:val="00802EE2"/>
     <w:rsid w:val="008066AD"/>
     <w:rsid w:val="00814AF1"/>
     <w:rsid w:val="0081517F"/>
     <w:rsid w:val="00815370"/>
     <w:rsid w:val="008175DB"/>
     <w:rsid w:val="0082153D"/>
     <w:rsid w:val="008255AA"/>
     <w:rsid w:val="00827B33"/>
     <w:rsid w:val="00830FF3"/>
     <w:rsid w:val="008334BF"/>
     <w:rsid w:val="0083433F"/>
     <w:rsid w:val="00836B8C"/>
     <w:rsid w:val="008373EF"/>
     <w:rsid w:val="00840062"/>
     <w:rsid w:val="008410C5"/>
     <w:rsid w:val="00841DDB"/>
-    <w:rsid w:val="0084258B"/>
     <w:rsid w:val="00844921"/>
     <w:rsid w:val="00846C08"/>
     <w:rsid w:val="008530E7"/>
     <w:rsid w:val="0085329A"/>
     <w:rsid w:val="00856BDB"/>
     <w:rsid w:val="00857675"/>
     <w:rsid w:val="00861846"/>
     <w:rsid w:val="00863119"/>
     <w:rsid w:val="008644CB"/>
     <w:rsid w:val="008658AD"/>
     <w:rsid w:val="008664F9"/>
     <w:rsid w:val="00872AA8"/>
     <w:rsid w:val="00872C48"/>
     <w:rsid w:val="00873AE0"/>
     <w:rsid w:val="00875EC3"/>
     <w:rsid w:val="008762FE"/>
     <w:rsid w:val="008763E7"/>
     <w:rsid w:val="00877C6D"/>
     <w:rsid w:val="008808C5"/>
     <w:rsid w:val="008817DF"/>
     <w:rsid w:val="00881A7C"/>
     <w:rsid w:val="00883C78"/>
     <w:rsid w:val="00885159"/>
     <w:rsid w:val="00885214"/>
     <w:rsid w:val="00887615"/>
@@ -21317,50 +21367,51 @@
     <w:rsid w:val="008C7882"/>
     <w:rsid w:val="008D2261"/>
     <w:rsid w:val="008D24E1"/>
     <w:rsid w:val="008D315C"/>
     <w:rsid w:val="008D4C28"/>
     <w:rsid w:val="008D577B"/>
     <w:rsid w:val="008D60B9"/>
     <w:rsid w:val="008D7A98"/>
     <w:rsid w:val="008E17C4"/>
     <w:rsid w:val="008E1BA9"/>
     <w:rsid w:val="008E45C4"/>
     <w:rsid w:val="008E64B1"/>
     <w:rsid w:val="008E64FA"/>
     <w:rsid w:val="008E74ED"/>
     <w:rsid w:val="008F09C7"/>
     <w:rsid w:val="008F4DEF"/>
     <w:rsid w:val="00903D0D"/>
     <w:rsid w:val="009048E1"/>
     <w:rsid w:val="00904DC4"/>
     <w:rsid w:val="0090598C"/>
     <w:rsid w:val="0090719B"/>
     <w:rsid w:val="009071BB"/>
     <w:rsid w:val="00913885"/>
     <w:rsid w:val="00915ABF"/>
     <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="0092213E"/>
     <w:rsid w:val="009311ED"/>
     <w:rsid w:val="00931D41"/>
     <w:rsid w:val="00933D18"/>
     <w:rsid w:val="00934F03"/>
     <w:rsid w:val="00942221"/>
     <w:rsid w:val="00950559"/>
     <w:rsid w:val="00950FBB"/>
     <w:rsid w:val="00951118"/>
     <w:rsid w:val="0095122F"/>
     <w:rsid w:val="00953349"/>
     <w:rsid w:val="00953E4C"/>
     <w:rsid w:val="00954E0C"/>
     <w:rsid w:val="00961156"/>
     <w:rsid w:val="00964F03"/>
     <w:rsid w:val="00966F1F"/>
     <w:rsid w:val="00975676"/>
     <w:rsid w:val="00976467"/>
     <w:rsid w:val="00976D32"/>
     <w:rsid w:val="0098093F"/>
     <w:rsid w:val="009844F7"/>
     <w:rsid w:val="009938F7"/>
     <w:rsid w:val="009A05AA"/>
     <w:rsid w:val="009A2D5A"/>
     <w:rsid w:val="009A6070"/>
     <w:rsid w:val="009A6509"/>
@@ -21385,51 +21436,50 @@
     <w:rsid w:val="009F1AD2"/>
     <w:rsid w:val="00A00204"/>
     <w:rsid w:val="00A00C78"/>
     <w:rsid w:val="00A0479E"/>
     <w:rsid w:val="00A07979"/>
     <w:rsid w:val="00A11755"/>
     <w:rsid w:val="00A207FB"/>
     <w:rsid w:val="00A24016"/>
     <w:rsid w:val="00A265BF"/>
     <w:rsid w:val="00A26F44"/>
     <w:rsid w:val="00A34FAB"/>
     <w:rsid w:val="00A4064D"/>
     <w:rsid w:val="00A42C43"/>
     <w:rsid w:val="00A4313D"/>
     <w:rsid w:val="00A50120"/>
     <w:rsid w:val="00A50957"/>
     <w:rsid w:val="00A60351"/>
     <w:rsid w:val="00A61C6D"/>
     <w:rsid w:val="00A62321"/>
     <w:rsid w:val="00A63015"/>
     <w:rsid w:val="00A6387B"/>
     <w:rsid w:val="00A66254"/>
     <w:rsid w:val="00A678B4"/>
     <w:rsid w:val="00A704A3"/>
     <w:rsid w:val="00A75E23"/>
-    <w:rsid w:val="00A82677"/>
     <w:rsid w:val="00A82AA0"/>
     <w:rsid w:val="00A82F47"/>
     <w:rsid w:val="00A82F8A"/>
     <w:rsid w:val="00A84622"/>
     <w:rsid w:val="00A84BF0"/>
     <w:rsid w:val="00A9226B"/>
     <w:rsid w:val="00A9575C"/>
     <w:rsid w:val="00A95B56"/>
     <w:rsid w:val="00A969AF"/>
     <w:rsid w:val="00A96DCB"/>
     <w:rsid w:val="00AA295F"/>
     <w:rsid w:val="00AB1207"/>
     <w:rsid w:val="00AB1A2E"/>
     <w:rsid w:val="00AB328A"/>
     <w:rsid w:val="00AB3DD1"/>
     <w:rsid w:val="00AB4918"/>
     <w:rsid w:val="00AB4BC8"/>
     <w:rsid w:val="00AB6BA7"/>
     <w:rsid w:val="00AB7BE8"/>
     <w:rsid w:val="00AC5B27"/>
     <w:rsid w:val="00AD021A"/>
     <w:rsid w:val="00AD0710"/>
     <w:rsid w:val="00AD4DB9"/>
     <w:rsid w:val="00AD63C0"/>
     <w:rsid w:val="00AE35B2"/>
@@ -21448,51 +21498,50 @@
     <w:rsid w:val="00B318B6"/>
     <w:rsid w:val="00B3469A"/>
     <w:rsid w:val="00B3499B"/>
     <w:rsid w:val="00B37DB9"/>
     <w:rsid w:val="00B41F47"/>
     <w:rsid w:val="00B44468"/>
     <w:rsid w:val="00B473D5"/>
     <w:rsid w:val="00B60AC9"/>
     <w:rsid w:val="00B67323"/>
     <w:rsid w:val="00B715F2"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428E"/>
     <w:rsid w:val="00B74B67"/>
     <w:rsid w:val="00B75E23"/>
     <w:rsid w:val="00B779AA"/>
     <w:rsid w:val="00B80A3A"/>
     <w:rsid w:val="00B81C95"/>
     <w:rsid w:val="00B82330"/>
     <w:rsid w:val="00B82ED4"/>
     <w:rsid w:val="00B8424F"/>
     <w:rsid w:val="00B86896"/>
     <w:rsid w:val="00B875A6"/>
     <w:rsid w:val="00B90622"/>
     <w:rsid w:val="00B93E4C"/>
     <w:rsid w:val="00B94A1B"/>
-    <w:rsid w:val="00B9625C"/>
     <w:rsid w:val="00BA083F"/>
     <w:rsid w:val="00BA5C89"/>
     <w:rsid w:val="00BB04EB"/>
     <w:rsid w:val="00BB1EA8"/>
     <w:rsid w:val="00BB2539"/>
     <w:rsid w:val="00BB4BCD"/>
     <w:rsid w:val="00BB4CE2"/>
     <w:rsid w:val="00BB5EF0"/>
     <w:rsid w:val="00BB6724"/>
     <w:rsid w:val="00BC0EFB"/>
     <w:rsid w:val="00BC2E39"/>
     <w:rsid w:val="00BD2364"/>
     <w:rsid w:val="00BD28E3"/>
     <w:rsid w:val="00BE117E"/>
     <w:rsid w:val="00BE3261"/>
     <w:rsid w:val="00BF00EF"/>
     <w:rsid w:val="00BF346D"/>
     <w:rsid w:val="00BF58FC"/>
     <w:rsid w:val="00C01F77"/>
     <w:rsid w:val="00C01FFC"/>
     <w:rsid w:val="00C045AB"/>
     <w:rsid w:val="00C04618"/>
     <w:rsid w:val="00C05321"/>
     <w:rsid w:val="00C06AE4"/>
     <w:rsid w:val="00C114FF"/>
@@ -21551,68 +21600,65 @@
     <w:rsid w:val="00CE1A6A"/>
     <w:rsid w:val="00CF0DFF"/>
     <w:rsid w:val="00D028A9"/>
     <w:rsid w:val="00D0359D"/>
     <w:rsid w:val="00D04DED"/>
     <w:rsid w:val="00D1089A"/>
     <w:rsid w:val="00D116BD"/>
     <w:rsid w:val="00D15247"/>
     <w:rsid w:val="00D2001A"/>
     <w:rsid w:val="00D20684"/>
     <w:rsid w:val="00D26B62"/>
     <w:rsid w:val="00D30641"/>
     <w:rsid w:val="00D32624"/>
     <w:rsid w:val="00D34F9D"/>
     <w:rsid w:val="00D3691A"/>
     <w:rsid w:val="00D377E2"/>
     <w:rsid w:val="00D42DCB"/>
     <w:rsid w:val="00D45482"/>
     <w:rsid w:val="00D467F7"/>
     <w:rsid w:val="00D46DF2"/>
     <w:rsid w:val="00D47674"/>
     <w:rsid w:val="00D5338C"/>
     <w:rsid w:val="00D55A59"/>
     <w:rsid w:val="00D606B2"/>
     <w:rsid w:val="00D625A7"/>
-    <w:rsid w:val="00D62B1A"/>
     <w:rsid w:val="00D64074"/>
     <w:rsid w:val="00D65777"/>
     <w:rsid w:val="00D728A0"/>
-    <w:rsid w:val="00D74E71"/>
     <w:rsid w:val="00D80713"/>
     <w:rsid w:val="00D83661"/>
     <w:rsid w:val="00D8724F"/>
     <w:rsid w:val="00D87380"/>
     <w:rsid w:val="00D95D73"/>
     <w:rsid w:val="00D96AFA"/>
     <w:rsid w:val="00D97A96"/>
     <w:rsid w:val="00D97E7D"/>
     <w:rsid w:val="00DB3439"/>
     <w:rsid w:val="00DB3618"/>
     <w:rsid w:val="00DB468A"/>
     <w:rsid w:val="00DC0188"/>
-    <w:rsid w:val="00DC16FB"/>
     <w:rsid w:val="00DC27CA"/>
     <w:rsid w:val="00DC2946"/>
     <w:rsid w:val="00DC550F"/>
     <w:rsid w:val="00DC64FD"/>
     <w:rsid w:val="00DD53C3"/>
     <w:rsid w:val="00DE127F"/>
     <w:rsid w:val="00DE2D3A"/>
     <w:rsid w:val="00DE424A"/>
     <w:rsid w:val="00DE4419"/>
     <w:rsid w:val="00DE5137"/>
     <w:rsid w:val="00DE67C4"/>
     <w:rsid w:val="00DF02F1"/>
     <w:rsid w:val="00DF0ACA"/>
     <w:rsid w:val="00DF2245"/>
     <w:rsid w:val="00DF2C0A"/>
     <w:rsid w:val="00DF4CE9"/>
     <w:rsid w:val="00DF77CF"/>
     <w:rsid w:val="00E026E8"/>
     <w:rsid w:val="00E059E8"/>
     <w:rsid w:val="00E060F7"/>
     <w:rsid w:val="00E14C47"/>
     <w:rsid w:val="00E15573"/>
     <w:rsid w:val="00E22698"/>
     <w:rsid w:val="00E25B7C"/>
     <w:rsid w:val="00E3076B"/>
@@ -21621,95 +21667,99 @@
     <w:rsid w:val="00E3725B"/>
     <w:rsid w:val="00E40D74"/>
     <w:rsid w:val="00E434D1"/>
     <w:rsid w:val="00E43E40"/>
     <w:rsid w:val="00E5353C"/>
     <w:rsid w:val="00E54087"/>
     <w:rsid w:val="00E5540D"/>
     <w:rsid w:val="00E56CBB"/>
     <w:rsid w:val="00E61950"/>
     <w:rsid w:val="00E61E51"/>
     <w:rsid w:val="00E64396"/>
     <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E6707D"/>
     <w:rsid w:val="00E70337"/>
     <w:rsid w:val="00E70E7C"/>
     <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72606"/>
     <w:rsid w:val="00E73C3E"/>
     <w:rsid w:val="00E74050"/>
     <w:rsid w:val="00E82496"/>
     <w:rsid w:val="00E834CD"/>
     <w:rsid w:val="00E846DC"/>
     <w:rsid w:val="00E84E9D"/>
     <w:rsid w:val="00E86CEE"/>
     <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00EA6371"/>
     <w:rsid w:val="00EB0E20"/>
     <w:rsid w:val="00EB1A80"/>
     <w:rsid w:val="00EB457B"/>
     <w:rsid w:val="00EC05DE"/>
     <w:rsid w:val="00EC1AD8"/>
     <w:rsid w:val="00EC47C4"/>
     <w:rsid w:val="00EC4F3A"/>
     <w:rsid w:val="00EC5E74"/>
     <w:rsid w:val="00ED5527"/>
     <w:rsid w:val="00ED594D"/>
     <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE37FE"/>
     <w:rsid w:val="00EE6228"/>
     <w:rsid w:val="00EE6F4F"/>
     <w:rsid w:val="00EE7AC7"/>
     <w:rsid w:val="00EE7B3F"/>
     <w:rsid w:val="00EF3A8A"/>
     <w:rsid w:val="00F0054D"/>
     <w:rsid w:val="00F02467"/>
     <w:rsid w:val="00F04D0E"/>
     <w:rsid w:val="00F05F93"/>
     <w:rsid w:val="00F12214"/>
     <w:rsid w:val="00F12565"/>
     <w:rsid w:val="00F1379F"/>
     <w:rsid w:val="00F144BE"/>
     <w:rsid w:val="00F14ACA"/>
     <w:rsid w:val="00F17A0C"/>
     <w:rsid w:val="00F23927"/>
     <w:rsid w:val="00F26A05"/>
     <w:rsid w:val="00F307CE"/>
     <w:rsid w:val="00F354C5"/>
     <w:rsid w:val="00F37108"/>
     <w:rsid w:val="00F40449"/>
     <w:rsid w:val="00F45B8E"/>
     <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F47E40"/>
     <w:rsid w:val="00F520FE"/>
     <w:rsid w:val="00F52EAB"/>
     <w:rsid w:val="00F55A04"/>
     <w:rsid w:val="00F61A31"/>
     <w:rsid w:val="00F66103"/>
     <w:rsid w:val="00F66B09"/>
     <w:rsid w:val="00F66F00"/>
     <w:rsid w:val="00F67A2D"/>
     <w:rsid w:val="00F70A1B"/>
     <w:rsid w:val="00F72FDF"/>
     <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F80C7E"/>
     <w:rsid w:val="00F81896"/>
     <w:rsid w:val="00F82526"/>
     <w:rsid w:val="00F84672"/>
     <w:rsid w:val="00F84802"/>
     <w:rsid w:val="00F95A8C"/>
     <w:rsid w:val="00FA06FD"/>
     <w:rsid w:val="00FA4EE2"/>
     <w:rsid w:val="00FA515B"/>
     <w:rsid w:val="00FA6B90"/>
     <w:rsid w:val="00FA70F9"/>
     <w:rsid w:val="00FA735B"/>
     <w:rsid w:val="00FA74CB"/>
     <w:rsid w:val="00FB207A"/>
     <w:rsid w:val="00FB2886"/>
     <w:rsid w:val="00FB466E"/>
     <w:rsid w:val="00FB69F3"/>
     <w:rsid w:val="00FC02F3"/>
     <w:rsid w:val="00FC752C"/>
     <w:rsid w:val="00FD0492"/>
     <w:rsid w:val="00FD13EC"/>
     <w:rsid w:val="00FD1E45"/>
     <w:rsid w:val="00FD4DA8"/>
     <w:rsid w:val="00FD4EEF"/>
     <w:rsid w:val="00FD5461"/>
     <w:rsid w:val="00FD6BDB"/>
@@ -22900,50 +22950,128 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="479344717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="808128007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123429475">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1556504246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1702777063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1842312241">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2004893232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -23216,59 +23344,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54c22511-638e-4273-9837-ffa84345baa4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc" xsi:nil="true"/>
+    <Datum xmlns="54c22511-638e-4273-9837-ffa84345baa4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100402D3DC32CFF4A4485D9CC3DE50D0ECF" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="641f6cacd2cf6aba24fdc414333f8099">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54c22511-638e-4273-9837-ffa84345baa4" xmlns:ns3="785010aa-b74b-4483-a1ff-00100c12865f" xmlns:ns4="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="56ed2e4ae7c714948eeadc5eeb1d88d8" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="54c22511-638e-4273-9837-ffa84345baa4"/>
     <xsd:import namespace="785010aa-b74b-4483-a1ff-00100c12865f"/>
     <xsd:import namespace="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Datum" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23484,138 +23624,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FA7C11D-492B-40AE-ABCA-BE279C245B7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54c22511-638e-4273-9837-ffa84345baa4"/>
+    <ds:schemaRef ds:uri="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52E4CA14-3792-4C8B-BB7A-F4CBF1E84FB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A778BF8C-AAB5-4240-9741-368CD308248B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54c22511-638e-4273-9837-ffa84345baa4"/>
     <ds:schemaRef ds:uri="785010aa-b74b-4483-a1ff-00100c12865f"/>
     <ds:schemaRef ds:uri="090c5233-a5c5-42a4-ac9f-bfbebbdb39dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>3794</Words>
-  <Characters>28026</Characters>
+  <Words>3797</Words>
+  <Characters>28056</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>233</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Vqrdtemplateclean_en-corr</vt:lpstr>
       <vt:lpstr>Vqrdtemplateclean_en-corr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31757</CharactersWithSpaces>
+  <CharactersWithSpaces>31790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>917597</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://medicines.health.europa.eu/veterinary</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>