--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,23217 +1,15805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="40F38EAC" w14:textId="603A3C80" w:rsidR="003C734D" w:rsidRPr="00855A1F" w:rsidRDefault="003C734D" w:rsidP="00E26293">
-[...284 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="41474BFA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673A8C5C" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C279DC2" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DBEA61" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBB48FA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EB926F" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5D9095" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C80591A" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E72464" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586C0A89" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DD0D6D" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1258D868" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7572BE08" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF13835" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A063A79" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFDF90B" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7947E09A" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55806A55" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7C186B" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C19D08" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB225C8" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60603662" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66132770" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="004F78E6">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DCEBBA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414BF199" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004F78E6">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECCAF10" w14:textId="0219FB6B" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="003C734D" w:rsidP="00E26293">
-[...14 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="42FCEA57" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1701CFEA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CA61FA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFB509E" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B89CFD" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C2964BB" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F23347" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F6E9A5" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5360C912" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F794F99" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF96CC5" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE4573C" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C1BF97" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBE4B04" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C11C5A" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2E7782" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61867C12" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234CDDA1" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9FD0C6" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D490AB" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60436E7E" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB3C1C2" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F37409" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3C5758" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022DFAE9" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C435281" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDB9C8A" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE3DF1D" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DFA12B" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32425B73" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4336A18E" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C409A8" w14:textId="77777777" w:rsidR="00C904AB" w:rsidRPr="00F30D3F" w:rsidRDefault="00C904AB" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B339BC" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="00C904AB">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00C96D0B" w:rsidRPr="00986B53">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D64C696" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...22 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6DBADAFA" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="000A6B2C"/>
+    <w:p w14:paraId="346FA86D" w14:textId="6D8369E8" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00B06740" w:rsidP="005E376A">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0097251D">
-[...4 lines deleted...]
-        <w:t>Curacef</w:t>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biocan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0097251D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Respi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F50C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008016FB" w:rsidRPr="008016FB">
+        <w:t xml:space="preserve">deguna pilieni, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0097251D">
-[...4 lines deleted...]
-        <w:t>Duo</w:t>
+      <w:r w:rsidR="008016FB" w:rsidRPr="008016FB">
+        <w:t>liofilizāts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...71 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="008016FB" w:rsidRPr="008016FB">
+        <w:t xml:space="preserve"> un šķīdinātājs suspensijas pagatavošanai </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9D1DF6" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6" w:rsidP="003E2883">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38934155" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6" w:rsidP="003E2883">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043E20FD" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="00476943">
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9789D3" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...33 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="5E844BD8" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="001751C8"/>
+    <w:p w14:paraId="145E97AE" w14:textId="77777777" w:rsidR="004A5684" w:rsidRDefault="00C263AF" w:rsidP="00D629B6">
+      <w:r>
+        <w:t xml:space="preserve">Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>deva 0,5 ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEDAB81" w14:textId="77777777" w:rsidR="004A5684" w:rsidRPr="004A5684" w:rsidRDefault="004A5684" w:rsidP="00D629B6"/>
+    <w:p w14:paraId="37D93DAB" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="004F50C9" w:rsidP="00D629B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241F9FBD" w14:textId="77777777" w:rsidR="004A5684" w:rsidRDefault="004F50C9" w:rsidP="00D629B6">
+      <w:r>
+        <w:t>Dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:t xml:space="preserve">novājinātas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003026E6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>celm</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> MSLB 3096</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24F39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24F39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CFU*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3FEE99" w14:textId="77777777" w:rsidR="004A5684" w:rsidRDefault="004F50C9" w:rsidP="00D629B6">
+      <w:r>
+        <w:t>Dzīv</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:t xml:space="preserve">novājināts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06740" w:rsidRPr="003E2883">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">suņu </w:t>
+      </w:r>
+      <w:r w:rsidR="0013697B">
+        <w:t xml:space="preserve">2. tipa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B06740" w:rsidRPr="003E2883">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B06740" w:rsidRPr="003E2883">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīruss</w:t>
+      </w:r>
+      <w:r w:rsidR="003026E6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> celm</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CPiV-2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24F39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24F39">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB154B9" w14:textId="77777777" w:rsidR="00AB06FE" w:rsidRPr="003E2883" w:rsidRDefault="00AB06FE" w:rsidP="00D629B6"/>
+    <w:p w14:paraId="0D0C21D7" w14:textId="77777777" w:rsidR="00AB06FE" w:rsidRPr="00AB06FE" w:rsidRDefault="004F50C9" w:rsidP="00AB06FE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* CFU: </w:t>
+      </w:r>
+      <w:r w:rsidR="003026E6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>olonij</w:t>
+      </w:r>
+      <w:r w:rsidR="00751065">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidojošās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257AE67C" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00AB06FE" w:rsidRDefault="004F50C9" w:rsidP="00AB06FE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>** CCID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 50% </w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>šūnu kultūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00751065">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00225167">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inficējošā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deva </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E8F16B" w14:textId="77777777" w:rsidR="00AB06FE" w:rsidRPr="00F30D3F" w:rsidRDefault="00AB06FE" w:rsidP="00AB06FE">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618295EC" w14:textId="77777777" w:rsidR="009D37FA" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgviela</w:t>
+      </w:r>
+      <w:r w:rsidR="003026E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A681145" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...207 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="519B907F" w14:textId="77777777" w:rsidR="00C611C9" w:rsidRDefault="00C611C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4605"/>
+        <w:gridCol w:w="4524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496DC1" w:rsidRPr="0097251D" w14:paraId="1D9CE862" w14:textId="77777777" w:rsidTr="00E26293">
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="300F485E" w14:textId="77777777" w:rsidTr="0009456A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78EEA2A8" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="01CB4A61" w14:textId="6CABFE3D" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="00F93352">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="00F93352">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75E2ECA2" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="7DB5DA1A" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55580B40" w14:textId="3BFC0D81" w:rsidR="00F93352" w:rsidRPr="00EF3953" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Liofilizāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="089B47E1" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="447D1912" w14:textId="743A8B1A" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Glikoze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="483567A5" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4821297A" w14:textId="76CC1B9C" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Saharoze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="44651BD4" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D60034" w14:textId="42117A10" w:rsidR="00F93352" w:rsidRPr="00EF3953" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dekstrāns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="251AAB89" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E9695B" w14:textId="7F047ABA" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nātrija hlorīds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="2F6D2E12" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDCA9DB" w14:textId="034A2901" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kālija hlorīds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="1C4D12B4" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204543F7" w14:textId="0F979F00" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dinātrija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fosfāta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dodekahidrāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="47ED2B59" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9C015D" w14:textId="052758F7" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kālija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dihidrogēnfosfāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="10A70949" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFE0F8A" w14:textId="1C44B6F6" w:rsidR="00F93352" w:rsidRPr="00EF3953" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Šķīdinātājs:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="4D899DEB" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52602573" w14:textId="697B8D21" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93352">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ūdens injekcijām</w:t>
+            </w:r>
+            <w:r w:rsidR="0011275F">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0011275F" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aqua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0011275F" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0011275F" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0011275F" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0011275F" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniectabilia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0011275F">
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03BC0FB4" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="5563FC17" w14:textId="3A48EC9F" w:rsidR="00905D0B" w:rsidRDefault="00F93352" w:rsidP="006B7975">
+      <w:r w:rsidRPr="00F93352">
+        <w:t>Vizuālais izskats ir šāds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CAF377" w14:textId="5CDAEBCA" w:rsidR="00CF3DB5" w:rsidRDefault="004F50C9" w:rsidP="00905D0B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Liofilizāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3DB5">
+        <w:t>baltas līdz dzeltenīgas krāsas</w:t>
+      </w:r>
+      <w:r w:rsidR="009A14EE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3DB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A14EE">
+        <w:t>poraina masa</w:t>
+      </w:r>
+      <w:r w:rsidR="002A70C1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E269D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEB18C3" w14:textId="77777777" w:rsidR="00905D0B" w:rsidRDefault="004F50C9" w:rsidP="00905D0B">
+      <w:r>
+        <w:t>Šķīdinātājs: dzidrs, bezkrāsains šķidrums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3921C67C" w14:textId="77777777" w:rsidR="00905D0B" w:rsidRDefault="00905D0B" w:rsidP="006B7975"/>
+    <w:p w14:paraId="5FC84E20" w14:textId="77777777" w:rsidR="00D05C41" w:rsidRPr="00F30D3F" w:rsidRDefault="00D05C41" w:rsidP="006B7975"/>
+    <w:p w14:paraId="2269FB9E" w14:textId="06B4DFA8" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E695A5" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="6707AC16" w14:textId="590B3E06" w:rsidR="00554D84" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C61BD55" w14:textId="77777777" w:rsidR="00430360" w:rsidRDefault="00430360" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA92A97" w14:textId="77777777" w:rsidR="00430360" w:rsidRPr="00430360" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:bookmarkStart w:id="0" w:name="_Hlk146270011"/>
+      <w:r>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="40D3ABFC" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="1379C72E" w14:textId="76870D0C" w:rsidR="00554D84" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00305E61">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietošanas indikācijas katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DAE104" w14:textId="77777777" w:rsidR="00430360" w:rsidRDefault="00430360" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F71DDD" w14:textId="19F6B0DB" w:rsidR="00430360" w:rsidRDefault="002A70C1" w:rsidP="00430360">
+      <w:r>
+        <w:t>Suņu a</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>ktīvai imunizācijai no 3 nedēļu vecuma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17415EBC" w14:textId="27EB7590" w:rsidR="00430360" w:rsidRDefault="004F50C9" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018782D" w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018782D" w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018782D" w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018782D">
+        <w:t xml:space="preserve"> izraisītās infekcijas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">klīnisko pazīmju un </w:t>
+      </w:r>
+      <w:r w:rsidR="009A14EE">
+        <w:t xml:space="preserve">baktēriju </w:t>
+      </w:r>
+      <w:r>
+        <w:t>izdalīšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3861">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s mazināšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="009A14EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DC15A8" w14:textId="0F09CB0A" w:rsidR="00430360" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0018782D">
+        <w:t xml:space="preserve">suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018782D">
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018782D">
+        <w:t xml:space="preserve"> vīrusa izraisītās infekcijas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>klīnisko pazīmju un vīrusu izdalīšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3861">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s mazināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3337B330" w14:textId="7A157755" w:rsidR="00EF3953" w:rsidRDefault="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE1F427" w14:textId="77777777" w:rsidR="008005B8" w:rsidRPr="008005B8" w:rsidRDefault="004F50C9" w:rsidP="008005B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Imunitātes iestāšanās:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">3 dienas pēc primārās vakcinācijas pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49607374" w14:textId="77777777" w:rsidR="0063683D" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="008005B8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">7 dienas pēc primārās vakcinācijas pret suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143A0994" w14:textId="77777777" w:rsidR="0063683D" w:rsidRPr="00F30D3F" w:rsidRDefault="0063683D" w:rsidP="006B7975">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118E1D7A" w14:textId="1D3261EB" w:rsidR="0063683D" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Imunitātes ilgums</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C611C9">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>1 gads</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC76F3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140D9954" w14:textId="77777777" w:rsidR="0063683D" w:rsidRPr="00F30D3F" w:rsidRDefault="0063683D" w:rsidP="006B7975"/>
+    <w:p w14:paraId="68BFF458" w14:textId="05BEFB2E" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270DC317" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="56020B24" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:r>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2772505A" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="6781523A" w14:textId="1FAB5DA1" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši brīdinājumi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673C6A7D" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="13CE1B13" w14:textId="77777777" w:rsidR="008C210D" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vakcinēt tikai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C533B9">
+        <w:t xml:space="preserve"> klīniski</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veselus dzīvniekus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F15D53" w14:textId="77777777" w:rsidR="00C23F23" w:rsidRDefault="00C23F23" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A96268D" w14:textId="74100606" w:rsidR="00C23F23" w:rsidRPr="00F30D3F" w:rsidRDefault="00C611C9" w:rsidP="00C07E90">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C611C9">
+        <w:t>Šīs veterinārās zāles satur dzīvu</w:t>
+      </w:r>
+      <w:r w:rsidR="002A70C1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> novājinātu baktēriju celmu, un antibiotikas var ietekmēt veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="002A70C1">
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4003">
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64AB2" w:rsidRPr="00E64AB2">
+        <w:t>ādēļ vakcinēt</w:t>
+      </w:r>
+      <w:r w:rsidR="002A70C1">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64AB2" w:rsidRPr="00E64AB2">
+        <w:t>s suņus nedrīkst ārstēt ar antibiotikām.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="000E22C0">
+        <w:t xml:space="preserve">vienas nedēļas laikā pēc vakcinācijas tiek lietotas </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">antibiotikas, vakcinācija pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> ir jāatkārto, piemēram, ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t>monovalentu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> vakcīnu (ja tā ir pieejama) pēc ārstēšanas ar antibiotikām pabeigšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D51AA32" w14:textId="77777777" w:rsidR="008C210D" w:rsidRPr="00F30D3F" w:rsidRDefault="008C210D" w:rsidP="006B7975"/>
+    <w:p w14:paraId="10FAF1C5" w14:textId="25C41C7A" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0619CF7D" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="27399560" w14:textId="6F853761" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64AB2" w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E64AB2" w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E64AB2" w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672448BB" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6" w:rsidP="003E2883">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76072B5C" w14:textId="32F097C8" w:rsidR="00554D84" w:rsidRPr="00951ED8" w:rsidRDefault="002A70C1" w:rsidP="00951ED8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk160014713"/>
+      <w:r w:rsidRPr="002A70C1">
+        <w:t>Vakcinēti</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A70C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A70C1">
+        <w:t xml:space="preserve"> var izdalīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A70C1">
+        <w:t xml:space="preserve">vakcīnas celmu līdz </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A70C1">
+        <w:t>nedēļām</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusa vakcīnas celmu</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nedēļas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A70C1">
+        <w:t>pēc vakcinēšanas.</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t>Nevakcinētiem suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43D63">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> pēc kontakta ar vakcinētajiem suņiem var parādīties mērenas klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>s pazīmes, tādas kā šķaudīšana un izdalījumi no deguna un acīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C176B2D" w14:textId="77777777" w:rsidR="00951ED8" w:rsidRPr="00951ED8" w:rsidRDefault="00951ED8" w:rsidP="00951ED8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79774F79" w14:textId="52FBAF38" w:rsidR="00EB65CA" w:rsidRPr="00951ED8" w:rsidRDefault="007432EC" w:rsidP="00951ED8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vakcīnas celmu pārnešana uz k</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>aķ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00541F78">
+        <w:t>cūk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00541F78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>un grauzēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> pierādīt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tomēr, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8665A" w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve">ā kā nevar izslēgt </w:t>
+      </w:r>
+      <w:r w:rsidR="00541F78">
+        <w:t xml:space="preserve">citu sugu, kas nav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00541F78">
+        <w:t>mērķsuga</w:t>
+      </w:r>
+      <w:r w:rsidR="00237D0F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00541F78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00541F78" w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8665A" w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve">inficēšanos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249">
+        <w:t xml:space="preserve">nepieļaut </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249" w:rsidRPr="00C8665A">
+        <w:t>nevakcinēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249" w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve"> dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249">
+        <w:t>u ciešu kontaktu ar vakcinēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00237D0F">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249">
+        <w:t>iem suņiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00249" w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8665A" w:rsidRPr="00C8665A">
+        <w:t>vismaz 4 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7130C2A6" w14:textId="77777777" w:rsidR="00EB65CA" w:rsidRPr="00951ED8" w:rsidRDefault="00EB65CA" w:rsidP="00951ED8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06554927" w14:textId="72A350B1" w:rsidR="00C611C9" w:rsidRPr="00951ED8" w:rsidRDefault="001525FF" w:rsidP="00951ED8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Piesardzīga rīkošanās</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611C9" w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C611C9" w:rsidRPr="00C611C9">
+        <w:t>pareiza ievadīšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, kā arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611C9" w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> izlietotā materiāla iznīcināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611C9" w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> palīdz novērst vakcīnas antigēnu izplatīšanās risku veterinār</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ārsta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611C9" w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> darbavietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33320426" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="20D5EB44" w14:textId="7E3E233A" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura lieto veterinārās zāles dzīvnieku ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CDB">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AF51CA" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="65E1942A" w14:textId="77777777" w:rsidR="002C6DCE" w:rsidRDefault="004F50C9" w:rsidP="004F6D43">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02EE8">
+        <w:t xml:space="preserve">rīkošanās ar vakcīnu dezinficēt rokas un izmantotos palīglīdzekļus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1479FABF" w14:textId="4DCBBA6C" w:rsidR="00C611C9" w:rsidRDefault="00C611C9" w:rsidP="00C611C9">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t xml:space="preserve">notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001525FF">
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001525FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t>izšķīdināšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> laikā vai veterināro zāļu ieelpošana aerosola veidā, ievadot suņa nāsī, nekavējoties meklēt medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> palīdzību un uzrādīt lietošanas instrukciju vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t xml:space="preserve"> iepakojuma</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> marķējumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t xml:space="preserve"> ārstam</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E2D81A" w14:textId="60DFAD07" w:rsidR="00C611C9" w:rsidRDefault="00C611C9" w:rsidP="00C611C9">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lai gan risks, ka cilvēki ar novājinātu imūnsistēmu inficēsies ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, ir ārkārtīgi zems, jā</w:t>
+      </w:r>
+      <w:r w:rsidR="002A344F">
+        <w:t>ņem vērā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ka suņi var izdalīt baktērijas pat vairākas nedēļas pēc vakcinācijas. Personām ar novājinātu imunitāti </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ieteicams izvairīties no saskares ar veterinārajām zālēm un vakcinēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem suņiem izdalīšanās laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C79F689" w14:textId="7A7F3BEF" w:rsidR="00E64AB2" w:rsidRDefault="00E64AB2" w:rsidP="004F6D43">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BCE747" w14:textId="77777777" w:rsidR="00E64AB2" w:rsidRPr="00E64AB2" w:rsidRDefault="00E64AB2" w:rsidP="00E64AB2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64AB2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B018E9F" w14:textId="77777777" w:rsidR="00E64AB2" w:rsidRPr="00E64AB2" w:rsidRDefault="00E64AB2" w:rsidP="00E64AB2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C95609" w14:textId="52D5EA7C" w:rsidR="00E64AB2" w:rsidRPr="00E64AB2" w:rsidRDefault="00E64AB2" w:rsidP="00E64AB2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64AB2">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8B80B6" w14:textId="77777777" w:rsidR="00E64AB2" w:rsidRDefault="00E64AB2" w:rsidP="004F6D43">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B5B635" w14:textId="77777777" w:rsidR="001A5B3A" w:rsidRPr="00F30D3F" w:rsidRDefault="001A5B3A" w:rsidP="006B7975">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471BE559" w14:textId="5A6CB37F" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E64AB2" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.6.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E171C5" w:rsidRPr="00E171C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143A55DC" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E20D0B2" w14:textId="172F0740" w:rsidR="00E171C5" w:rsidRPr="00EF3953" w:rsidRDefault="00E171C5" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BFA909" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E171C5" w:rsidRPr="00E171C5" w14:paraId="089C6BE5" w14:textId="77777777" w:rsidTr="0009456A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D064F12" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>Ļoti bieži</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3614394F" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4B90A8" w14:textId="78FAE644" w:rsidR="002545A2" w:rsidRPr="002545A2" w:rsidRDefault="002545A2" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002545A2">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Izdalījumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002545A2">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no deguna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9B2E6B" w14:textId="77777777" w:rsidR="002545A2" w:rsidRPr="002545A2" w:rsidRDefault="002545A2" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E76863" w14:textId="51920A40" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496DC1" w:rsidRPr="00986B53" w14:paraId="19521C95" w14:textId="77777777" w:rsidTr="00E26293">
+      <w:tr w:rsidR="00E171C5" w:rsidRPr="00E171C5" w14:paraId="2F25FBF3" w14:textId="77777777" w:rsidTr="0009456A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="278BAFE0" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="73E3E011" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3399 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E171C5">
               <w:t>Bieži</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5C5742" w14:textId="60B395E1" w:rsidR="00496DC1" w:rsidRPr="000C0BF1" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="0817EF01" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
             <w:pPr>
-              <w:pBdr>
-[...7 lines deleted...]
-              <w:ind w:left="103"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C0BF1">
-[...32 lines deleted...]
-              <w:t>ārstētajiem dzīvniekiem):</w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:lastRenderedPageBreak/>
+              <w:t>(1 līdz 10 dzīvniekiem/100 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5688" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="178C73A5" w14:textId="1164F340" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="1684AA27" w14:textId="0235DC40" w:rsidR="002545A2" w:rsidRPr="002545A2" w:rsidRDefault="001525FF" w:rsidP="00EF3953">
             <w:pPr>
-              <w:pBdr>
-[...7 lines deleted...]
-              <w:ind w:right="820"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Iekaisums injekcijas vietā (piemēram, tūska injekcijas vietā)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidR="002545A2" w:rsidRPr="002545A2">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>zdalījumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no acīm</w:t>
+            </w:r>
+            <w:r w:rsidR="002545A2" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A806219" w14:textId="318F4147" w:rsidR="002545A2" w:rsidRPr="002545A2" w:rsidRDefault="002545A2" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002545A2">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Klepus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1938B289" w14:textId="674F26FD" w:rsidR="00E171C5" w:rsidRPr="00EF3953" w:rsidRDefault="001525FF" w:rsidP="00EF3953">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Nomāktība</w:t>
+            </w:r>
+            <w:r w:rsidR="002545A2" w:rsidRPr="00EF3953">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496DC1" w:rsidRPr="0097251D" w14:paraId="46E94EAE" w14:textId="77777777" w:rsidTr="0097251D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E171C5" w:rsidRPr="00E171C5" w14:paraId="653FB8EF" w14:textId="77777777" w:rsidTr="0009456A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFFAAD3" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="5F3F6C5F" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
             <w:pPr>
-              <w:pBdr>
-[...7 lines deleted...]
-              <w:ind w:left="103"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-              <w:t>Ļoti reti</w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:lastRenderedPageBreak/>
+              <w:t>Retāk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E496847" w14:textId="775971B6" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="1F2D6336" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
             <w:pPr>
-              <w:pBdr>
-[...7 lines deleted...]
-              <w:ind w:left="103" w:right="361"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
-[...74 lines deleted...]
-              <w:t>):</w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>(1 līdz 10 dzīvniekiem/1 000 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5688" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31322D82" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="2B43DB45" w14:textId="65940668" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="002545A2" w:rsidP="00EF3953">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="002545A2">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastiprinātas jutības reakcijas (piemēram, </w:t>
+              <w:t>Šķaudīšana</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="00EF3953">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>anafilakse</w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...198 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F7C56C1" w14:textId="13CA6F27" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="486C621B" w14:textId="77777777" w:rsidR="002545A2" w:rsidRDefault="002545A2" w:rsidP="002545A2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDC3E21" w14:textId="2C54B339" w:rsidR="002545A2" w:rsidRDefault="002545A2" w:rsidP="002545A2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...26 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> Viegla un parasti izzūd bez ārstēšanas 1 līdz 3 dienu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB2323C" w14:textId="6F7110E0" w:rsidR="002545A2" w:rsidRDefault="002545A2" w:rsidP="002545A2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00986B53">
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3953">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
-[...58 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00281A6D">
-[...81 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="0084319C" w:rsidRPr="0084319C">
+        <w:t>Viegl</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CDB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0084319C" w:rsidRPr="0084319C">
+        <w:t xml:space="preserve"> līdz vidēji smag</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CDB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0084319C" w:rsidRPr="0084319C">
+        <w:t xml:space="preserve"> un novērota vakcinēt</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidR="0084319C" w:rsidRPr="0084319C">
+        <w:t>iem suņiem 48 stundu līdz vienas nedēļas laikā pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEA7B37" w14:textId="77777777" w:rsidR="0084319C" w:rsidRDefault="0084319C" w:rsidP="002545A2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D2B6F8" w14:textId="49C52392" w:rsidR="002545A2" w:rsidRPr="002545A2" w:rsidRDefault="002545A2" w:rsidP="002545A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002545A2">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002545A2">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcij</w:t>
+      </w:r>
+      <w:r w:rsidR="001525FF">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002545A2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481D1F28" w14:textId="77777777" w:rsidR="00B52AFE" w:rsidRPr="00F30D3F" w:rsidRDefault="00B52AFE" w:rsidP="00476943">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20410A5D" w14:textId="41EA3003" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="003A45E5" w:rsidP="001751C8">
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00080F52">
-[...165 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.7.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A58B82F" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...20 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7A375A8A" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="00554D84" w:rsidP="00D629B6"/>
+    <w:p w14:paraId="49DEFCA2" w14:textId="14475467" w:rsidR="003A45E5" w:rsidRPr="00EF3953" w:rsidRDefault="003A45E5" w:rsidP="00D629B6">
+      <w:pPr>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Grūsnība un laktācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689EE154" w14:textId="11F70EFE" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...63 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="74EF5172" w14:textId="77777777" w:rsidR="003A45E5" w:rsidRPr="00F30D3F" w:rsidRDefault="003A45E5" w:rsidP="00D629B6"/>
+    <w:p w14:paraId="38994849" w14:textId="77777777" w:rsidR="004C68BE" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00434CB7">
+        <w:t xml:space="preserve">pierādīts šo veterināro zāļu drošums </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B76DE93" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004C68BE" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>av ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32130">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00765783" w:rsidRPr="00986B53">
-[...169 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">lietot grūsnības </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32130">
+        <w:t xml:space="preserve">un laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A45A73C" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="6D2D901F" w14:textId="5040AADF" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...200 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F878D11" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...18 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07FEE19D" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="489F0D88" w14:textId="452DDE11" w:rsidR="0028186A" w:rsidRDefault="0028186A" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir pierādīts, ka šīs veterinārās zāles ir drošas suņiem no 8 nedēļu vecuma, ja tās ievadītas vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Versican</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Plus/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Biocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Novel un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vanguard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sērijas vakcīnām, kas satur dzīvu suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parvovīrusu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adenovīrusu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, mēra vīrusu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusu, kā arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inaktivētu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Leptospira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un trakumsērgas vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="002A344F">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Pēc šo vakcīnu vienlaicīgas ievadīšanas ļoti bieži tika novērota </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4003">
+        <w:t>neliela</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (&lt; 1 ºC), pārejoša temperatūras paaugstināšanās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D702A2" w14:textId="77777777" w:rsidR="0028186A" w:rsidRDefault="0028186A" w:rsidP="0028186A"/>
+    <w:p w14:paraId="645AAACB" w14:textId="30FFF6D9" w:rsidR="0028186A" w:rsidRPr="00396281" w:rsidRDefault="00472496" w:rsidP="0028186A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...33 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iedarbīgums</w:t>
+      </w:r>
+      <w:r w:rsidR="0028186A">
+        <w:t xml:space="preserve"> pēc vienlaicīgas lietošanas nav p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ētīts</w:t>
+      </w:r>
+      <w:r w:rsidR="0028186A">
+        <w:t>. Tāpēc, lai gan vienlaicīgas lietošanas droš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ums</w:t>
+      </w:r>
+      <w:r w:rsidR="0028186A">
+        <w:t xml:space="preserve"> ir pierādīt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0028186A">
+        <w:t>, veterinārārstam tas jāņem vērā, pieņemot lēmumu par veterināro zāļu vienlaicīgu ievadīšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B74578" w14:textId="77777777" w:rsidR="003F786A" w:rsidRPr="00F048FF" w:rsidRDefault="003F786A" w:rsidP="00F048FF">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F104B5" w14:textId="77777777" w:rsidR="003F786A" w:rsidRPr="00F048FF" w:rsidRDefault="008C2740" w:rsidP="00F048FF">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lai gan</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> pierādīts, ka tas ir droši, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> vīrusa vakcīnu nevajadzētu </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6998">
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>divas reizes,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30BA8">
+        <w:t xml:space="preserve"> divos</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> dažādos </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6998">
+        <w:t xml:space="preserve">lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>veidos, tāpēc veterinārārstam</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6998">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">jāapsver iespēja </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6998">
+        <w:t xml:space="preserve">veikt vakcināciju </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t xml:space="preserve">ar tādu vakcīnu, kas nesatur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t>paragripu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t>monovalentām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t xml:space="preserve"> vakcīnām pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA3ECC" w:rsidRPr="003E2883">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6998">
+        <w:t xml:space="preserve">pamatojoties </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6998">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3ECC">
+        <w:t xml:space="preserve"> pieejamību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4E4DD3" w14:textId="77777777" w:rsidR="003F786A" w:rsidRPr="00F048FF" w:rsidRDefault="003F786A" w:rsidP="00F048FF">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3C31C5" w14:textId="414F9B97" w:rsidR="0028186A" w:rsidRPr="00F048FF" w:rsidRDefault="0028186A" w:rsidP="00F048FF">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve">Nav pieejama informācija par šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t xml:space="preserve">imunoloģisko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t>veterināro zāļu droš</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t>umu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> un iedarbīgumu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t>kad tās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> lieto kopā ar citām</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B" w:rsidRPr="00BF0E3B">
+        <w:t>izņemot iepriekš minētajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t>ēmum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> par šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
+        <w:t xml:space="preserve">imunoloģisko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t>veterināro zāļu lietošanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B" w:rsidRPr="00BF0E3B">
+        <w:t xml:space="preserve"> pirms vai pēc citu veterināro zāļu lietošanas pieņemt, izvērtējot katru gadījumu atsevišķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E3B">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">PL vai </w:t>
+      <w:r w:rsidR="00BF0E3B" w:rsidRPr="00BF0E3B" w:rsidDel="00BF0E3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201A6F94" w14:textId="77777777" w:rsidR="003F786A" w:rsidRPr="00F30D3F" w:rsidRDefault="003F786A" w:rsidP="003F786A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31374999" w14:textId="6D4D20E0" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310F3B57" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="30643A65" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRDefault="001C6998" w:rsidP="00150DC6">
+      <w:r>
+        <w:t>Intranazā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A469EF">
+        <w:t xml:space="preserve">lai lietošanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1020FA9A" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRDefault="00150DC6" w:rsidP="00150DC6"/>
+    <w:p w14:paraId="5C3AAB7A" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRPr="00150DC6" w:rsidRDefault="004F50C9" w:rsidP="00150DC6">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Devas un lietošanas veids:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4D0FA7" w14:textId="325F9308" w:rsidR="0028186A" w:rsidRDefault="00E131D7" w:rsidP="0028186A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aseptiski izšķīdināt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-        <w:t>kortikosteroīdiem</w:t>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>iofilizātu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, diurētiskiem līdzekļiem, </w:t>
+      <w:r w:rsidR="00000F09">
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> šķīdinātāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">. Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:t>izšķīdināšanas rūpīgi saskalināt</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ievilkt </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>šķ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7666E">
+        <w:t>īdumu</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">  šļircē, noņemt adatu un</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">tieši no šļirces </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7666E">
+        <w:t>gala</w:t>
+      </w:r>
+      <w:r w:rsidR="004E269D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">vienā nāsī. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kā alternatīvu</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> šļircei var pievienot intranazālo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-        <w:t>nefrotoksiskām</w:t>
+      <w:r w:rsidR="004F50C9">
+        <w:t>aplikatoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> zālēm vai </w:t>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> (pieejams </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:t>atsevišķi</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>), un</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> caur to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve">devu ievadīt vienā nāsī. </w:t>
+      </w:r>
+      <w:r w:rsidR="0028186A">
+        <w:t>Pēc tam veterinārās zāles izlieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0028186A">
+        <w:t xml:space="preserve"> nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5E39F5" w14:textId="77777777" w:rsidR="0028186A" w:rsidRDefault="0028186A" w:rsidP="0028186A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCCF654" w14:textId="43E7B960" w:rsidR="0028186A" w:rsidRDefault="0028186A" w:rsidP="0028186A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņa galv</w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tur</w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09">
+        <w:t>ēt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ar degunu uz augšu. Ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09">
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t vienu izšķīdināto veterināro zāļu devu (0,5 ml) vienā nāsī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D0C3CC" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRDefault="00150DC6" w:rsidP="0028186A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F44A71" w14:textId="36BCBC88" w:rsidR="00150DC6" w:rsidRDefault="00000F09" w:rsidP="00150DC6">
+      <w:r>
+        <w:t>Izšķīdinātās</w:t>
+      </w:r>
+      <w:r w:rsidR="00213012" w:rsidRPr="00213012">
+        <w:t xml:space="preserve"> vakcīnas izskats:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> bālgana līdz dzelten</w:t>
+      </w:r>
+      <w:r w:rsidR="00E131D7">
+        <w:t>īgas</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t xml:space="preserve"> krāsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E131D7">
+        <w:t xml:space="preserve">s, viegli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-        <w:t>antikoagulantiem</w:t>
+      <w:r w:rsidR="00E131D7">
+        <w:t>opalescējoša</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004F50C9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A042B3A" w14:textId="10BFBB4A" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Beta </w:t>
+    <w:p w14:paraId="6DD8A904" w14:textId="3EDFF566" w:rsidR="00EF3953" w:rsidRDefault="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD8E1BC" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRPr="00BD40F1" w:rsidRDefault="004F50C9" w:rsidP="00150DC6">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Primārās vakcinācijas shēma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A58B6B3" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRDefault="004F50C9" w:rsidP="00150DC6">
+      <w:r>
+        <w:t>Viena deva no 3 nedēļu vecuma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7865BCDA" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRDefault="00150DC6" w:rsidP="00150DC6"/>
+    <w:p w14:paraId="720AF080" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRPr="00BD40F1" w:rsidRDefault="004F50C9" w:rsidP="00150DC6">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Revakcinācijas shēma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B961B4" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="004F50C9" w:rsidP="00150DC6">
+      <w:r>
+        <w:t>Vien</w:t>
+      </w:r>
+      <w:r w:rsidR="003E174F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="003E174F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vienu reizi gadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE5EBF6" w14:textId="77777777" w:rsidR="00150DC6" w:rsidRPr="00F30D3F" w:rsidRDefault="00150DC6" w:rsidP="00150DC6"/>
+    <w:p w14:paraId="119A37B4" w14:textId="78F7B84A" w:rsidR="00554D84" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.10.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t>laktāma</w:t>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>antidoti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> antibiotiku baktericīdās īpašības neitralizē </w:t>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6457A744" w14:textId="77777777" w:rsidR="00BB5436" w:rsidRDefault="00BB5436" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5FBA97" w14:textId="25EDF4EE" w:rsidR="00102B91" w:rsidRDefault="00102B91" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102B91">
+        <w:t xml:space="preserve">Pēc 10 reizes lielākas veterināro zāļu pārdozēšanas netika novērotas citas blakusparādības, izņemot tās, kas minētas </w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09" w:rsidRPr="00102B91">
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11FE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102B91">
+        <w:t>apakšpunktā</w:t>
+      </w:r>
+      <w:r w:rsidR="00000F09">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102B91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7804F10D" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="587F9327" w14:textId="1B7FE532" w:rsidR="00102B91" w:rsidRPr="00F30D3F" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t>bakteriostatisku</w:t>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> antibiotiku (</w:t>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t>makrolīdu</w:t>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pretparazītu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...1174 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E48BA43" w14:textId="471E908E" w:rsidR="00556E97" w:rsidRPr="00986B53" w:rsidRDefault="00556E97" w:rsidP="00E26293">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00986B53">
+    <w:p w14:paraId="5627F1FD" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="557B4E5A" w14:textId="15AB5CF8" w:rsidR="00554D84" w:rsidRDefault="00000F09" w:rsidP="006B7975">
+      <w:r>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCA1AD3" w14:textId="77777777" w:rsidR="00213012" w:rsidRDefault="00213012" w:rsidP="006B7975"/>
+    <w:p w14:paraId="45FEDBBD" w14:textId="77777777" w:rsidR="00213012" w:rsidRPr="00213012" w:rsidRDefault="00213012" w:rsidP="00213012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3.12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773F0C6A" w14:textId="77777777" w:rsidR="00556E97" w:rsidRPr="00986B53" w:rsidRDefault="00556E97" w:rsidP="00E26293">
-[...17 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5D40C1CB" w14:textId="77777777" w:rsidR="00213012" w:rsidRPr="00213012" w:rsidRDefault="00213012" w:rsidP="00213012">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18576450" w14:textId="5186B04E" w:rsidR="00213012" w:rsidRPr="00213012" w:rsidRDefault="00213012" w:rsidP="00213012">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213012">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7679AB8F" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="34B77720" w14:textId="77777777" w:rsidR="00A469EF" w:rsidRPr="00F467E9" w:rsidRDefault="00A469EF" w:rsidP="006B7975"/>
+    <w:p w14:paraId="7D61C8EF" w14:textId="6A1A4B37" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IMUNOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B666F83" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="06BC666F" w14:textId="77777777" w:rsidR="00213012" w:rsidRPr="00213012" w:rsidRDefault="00213012" w:rsidP="00213012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48569C5A" w14:textId="77777777" w:rsidR="00213012" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEE3641" w14:textId="1C105709" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>QI07AF01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA446FD" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B37F6A" w14:textId="1461B83A" w:rsidR="00213012" w:rsidRDefault="00213012" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzīva vakcīna, kas stimulē aktīvo imunitāti pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3953">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00213012">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīrusu suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C44168D" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D80EF2" w14:textId="77777777" w:rsidR="00A11FE3" w:rsidRPr="00F30D3F" w:rsidRDefault="00A11FE3" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B21F35D" w14:textId="39E7B5E8" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="000F7A82" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10823651" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610BA6FF" w14:textId="4583FEDE" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="000F7A82" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171280DF" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="3ADE5AA1" w14:textId="1F8E1DBB" w:rsidR="00A11FE3" w:rsidRPr="00F30D3F" w:rsidRDefault="00513808" w:rsidP="001B2639">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00513808">
+        <w:t>Nelietot maisījumā ar citām veterinārajām zālēm izņemot šķīdinātāju</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>, kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513808">
+        <w:t xml:space="preserve"> piegādāts lietošanai ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A46A87B" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
+    <w:p w14:paraId="23BA310E" w14:textId="2A175B5D" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00513808" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F8ACAB" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3704FA02" w14:textId="55767945" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā iepakojumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00311236">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F7E90E" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00311236">
+        <w:t xml:space="preserve">izšķīdināšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>saskaņā ar norādījumiem: izlietot nekavējoties.</w:t>
+      </w:r>
+      <w:r w:rsidR="00311236">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B49F1E" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D49245B" w14:textId="5D18BCC0" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00513808" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A048476" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5A6EB1" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6603">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">un transportēt atdzesētu (2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">C – 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t>C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A55759C" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00FF603D" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nesasaldēt</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8DBE70" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CF7D38" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E039F77" w14:textId="190DF3E9" w:rsidR="00554D84" w:rsidRDefault="00513808" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C097511" w14:textId="77777777" w:rsidR="00120CE2" w:rsidRDefault="00120CE2" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DCE90A" w14:textId="77777777" w:rsidR="00120CE2" w:rsidRDefault="004F50C9" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I tipa stikla flakons</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 devu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF603D">
+        <w:t xml:space="preserve">noslēgts </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>brombutila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gumijas aizbāzni un alumīnija vāciņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E4F2A2" w14:textId="77777777" w:rsidR="00120CE2" w:rsidRDefault="004F50C9" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I tipa stikla flakons</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 0,5 ml šķīdinātāja, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF603D">
+        <w:t xml:space="preserve">noslēgts </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hlorbutila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gumijas aizbāzni un alumīnija vāciņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143D0E11" w14:textId="77777777" w:rsidR="00120CE2" w:rsidRDefault="00120CE2" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05515428" w14:textId="4752E32C" w:rsidR="00120CE2" w:rsidRDefault="004F50C9" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C163BEE" w14:textId="77777777" w:rsidR="00120CE2" w:rsidRDefault="004F50C9" w:rsidP="00D17F1B">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Caurspīdīga plastmasas k</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF603D">
+        <w:t>astīte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5 flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1 deva) un 5 flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> šķīdinātāja (0,5 ml).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C05D22F" w14:textId="77777777" w:rsidR="00120CE2" w:rsidRPr="00F30D3F" w:rsidRDefault="004F50C9" w:rsidP="00D17F1B">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Caurspīdīga plastmasas k</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF603D">
+        <w:t>astīte</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10 flakon</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1 deva) un 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>flakonu</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4FD9">
+        <w:t>iem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> šķīdinātāja (0,5 ml).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265D1BCF" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0099A8" w14:textId="51E1EB4C" w:rsidR="00554D84" w:rsidRDefault="004F50C9" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B13AA7A" w14:textId="77777777" w:rsidR="00E73E64" w:rsidRDefault="00E73E64" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFC9CCE" w14:textId="1DA063D7" w:rsidR="00AA1817" w:rsidRPr="00F30D3F" w:rsidRDefault="00AA1817" w:rsidP="00120CE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA1817">
+        <w:t>Aplikatori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA1817">
+        <w:t xml:space="preserve"> ir iepakoti atsevišķi, un pēc pieprasījuma tos var izplatīt kopā ar veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18513AB8" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F46765D" w14:textId="2D22FE62" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00513808" w:rsidP="006B7975">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4A96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D37BF9A" w14:textId="77777777" w:rsidR="00E573C0" w:rsidRDefault="00E573C0" w:rsidP="009B4A96">
+      <w:pPr>
+        <w:ind w:left="0" w:right="10" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EC1B7C" w14:textId="688404A1" w:rsidR="00513808" w:rsidRPr="00513808" w:rsidRDefault="00513808" w:rsidP="00513808">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk79763389"/>
+      <w:r w:rsidRPr="00513808">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="4DE727C8" w14:textId="77777777" w:rsidR="00513808" w:rsidRPr="00513808" w:rsidRDefault="00513808" w:rsidP="00513808">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D335D37" w14:textId="77777777" w:rsidR="00513808" w:rsidRPr="00513808" w:rsidRDefault="00513808" w:rsidP="00513808">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513808">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="00513808">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00513808">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="00513808">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00513808">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513808">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432367DC" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...45 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="15AF8662" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C32CA8" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="005E376A">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F94CE59" w14:textId="3ED571D7" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E22CC8" w:rsidP="005E376A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C96D0B" w:rsidRPr="00986B53">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
-[...40 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABCF158" w14:textId="7F69AEE6" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006C4941">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D837B9C" w14:textId="3F49B6EC" w:rsidR="00A41843" w:rsidRDefault="004F50C9" w:rsidP="00A41843">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>a.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0036674C">
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...61 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="0036674C">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBE53BF" w14:textId="77777777" w:rsidR="00A41843" w:rsidRDefault="00A41843" w:rsidP="00A41843">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099FB79B" w14:textId="77777777" w:rsidR="00E573C0" w:rsidRPr="00F30D3F" w:rsidRDefault="00E573C0" w:rsidP="00A41843">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F537A78" w14:textId="21B3EFA5" w:rsidR="00554D84" w:rsidRDefault="00E22CC8" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...11 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="004F50C9">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508E1A2B" w14:textId="77777777" w:rsidR="00A41843" w:rsidRDefault="00A41843" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768ED5E2" w14:textId="77777777" w:rsidR="00E573C0" w:rsidRPr="004E269D" w:rsidRDefault="004E269D" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E269D">
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t>V/DCP/20/0020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B03F61" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F467E9" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647C44E0" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F467E9" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A9B854" w14:textId="4F786104" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E22CC8" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C96D0B" w:rsidRPr="00986B53">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...910 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ADE5CC" w14:textId="77777777" w:rsidR="0036674C" w:rsidRDefault="0036674C" w:rsidP="006B7975"/>
+    <w:p w14:paraId="611136BF" w14:textId="058257B4" w:rsidR="001A24A9" w:rsidRPr="00F30D3F" w:rsidRDefault="00E22CC8" w:rsidP="006B7975">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E269D">
+        <w:t xml:space="preserve"> 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004E269D">
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004E269D">
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6E1B1F" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57135704" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFE1DE1" w14:textId="5537A439" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E22CC8" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50C9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECD0A04" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F467E9" w:rsidRDefault="00554D84" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B062E05" w14:textId="52A3F1A7" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00E573C0" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC5FC6">
+        <w:t>03/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5FC6">
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57204550" w14:textId="77777777" w:rsidR="00F75554" w:rsidRPr="00F467E9" w:rsidRDefault="00F75554" w:rsidP="006B7975">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C10038E" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F467E9" w:rsidRDefault="00554D84" w:rsidP="005E376A">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D89BC0D" w14:textId="77777777" w:rsidR="00E22CC8" w:rsidRPr="00E22CC8" w:rsidRDefault="00E22CC8" w:rsidP="00E22CC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FFF7F8" w14:textId="77777777" w:rsidR="00E22CC8" w:rsidRPr="00E22CC8" w:rsidRDefault="00E22CC8" w:rsidP="00E22CC8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D8B63E" w14:textId="43D969F2" w:rsidR="00E22CC8" w:rsidRPr="00E22CC8" w:rsidRDefault="00E22CC8" w:rsidP="00E22CC8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEA53C1" w14:textId="77777777" w:rsidR="00E22CC8" w:rsidRDefault="00E22CC8" w:rsidP="00E22CC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:right="-318" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk73467306"/>
+    </w:p>
+    <w:p w14:paraId="6398D904" w14:textId="454A0D52" w:rsidR="00EF3953" w:rsidRDefault="00E22CC8" w:rsidP="00E22CC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:right="-318" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E22CC8">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E22CC8">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EDE7CB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B7C5CA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="032BD83D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="44134765" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="32A6C01E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="422501E2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="20C623C7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6C57599D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6E15D172" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5610F487" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6381D175" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="064D5D5C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="61033C74" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="54332A85" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="49F31E3C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0EDBCF8C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="21B5E8FB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5AB7A4B9" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5237283E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="290FC6F7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5D50AF8B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7B6B6213" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="619E7966" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00087646" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A419B2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00087646" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087646">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7A7AC3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00087646" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC44E0D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087646">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF31FF1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791D2482" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0E85C3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2E7177" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C3C42A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F49423E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687F2D32" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F5CDEC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE9D31D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E54ED75" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2666F6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B48D3D1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F2DADB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C2ECE8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F07691B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A580F12" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F46EC59" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE5DEC3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739F9CCD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4F6CFE" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B152450" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751EFB4F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409BF56B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A22DD1E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66899A2B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EC4E65" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F884C50" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE467D0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676F6CBA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AB176D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AE941B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42748BAD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1F4AB6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2781D9F2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B92EABD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4415A0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FE611B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE03BAD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5E20C7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1C76B1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B023CA4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDD3F55" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D3A553" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037A4E54" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061B9295" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD31C18" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE9A6E0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B3B76B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669047C1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481DA6AF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349063D0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2251ED0B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFF879A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5501F928" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C0680B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B645925" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BCB08B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CD7EA4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E80319F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FC64A5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00087646" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BADFD82" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00087646" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087646">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2335"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1962"/>
+        <w:gridCol w:w="9072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96D0B" w:rsidRPr="00986B53" w14:paraId="5A2E936D" w14:textId="77777777" w:rsidTr="00B917E5">
+      <w:tr w:rsidR="00EF3953" w14:paraId="30C3F9FD" w14:textId="77777777" w:rsidTr="008C7340">
         <w:trPr>
-          <w:trHeight w:val="535"/>
+          <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BB018A" w14:textId="77777777" w:rsidR="003F3524" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
+          <w:p w14:paraId="5CE34FD2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE4721">
               <w:rPr>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177A2533" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="05A109D2" w14:textId="7B36DD1A" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...40 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="43F1DD4F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0097251D">
+              <w:t xml:space="preserve">CAURSPĪDĪGA PLASTMASAS KASTĪTE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4721">
               <w:rPr>
                 <w:b/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>MIK diapazons (</w:t>
-[...453 lines deleted...]
-              <w:t>0,03</w:t>
+              <w:t>KAS SATUR 5 VAI 10 X 1 DEVU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="056F73AC" w14:textId="77777777" w:rsidR="00C96D0B" w:rsidRPr="00986B53" w:rsidRDefault="00C96D0B" w:rsidP="00E26293">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="695A3407" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448AD792" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="1D7CCC84" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BE9A93" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="463CE333" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Respi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673F31">
+        <w:t xml:space="preserve">deguna pilieni, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00673F31">
+        <w:t>liofilizāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00673F31">
+        <w:t xml:space="preserve"> un šķīdinātājs suspensijas pagatavošanai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E507A7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75634943" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7CFE86FF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE4721">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8DE7FC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="1E09986C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Viena deva 0,5 ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712933F5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="004A5684" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="54BB3E35" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4E4901" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8,0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>9,8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CFU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C53655C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Suņu 2. tipa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C54D42">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C54D42">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vīruss</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3,.5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5,8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76644486" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7FA5BB2B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="140A4F71" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4E1A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A966E67" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="281642C8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>5 x 1 deva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790CB291" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10 x 1 deva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772B628D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5670C16B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="3EB90C00" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0E2594" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="25C486D8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7F75CB68" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="650944CC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003377CD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA1353B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5683DA38" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Intranazālai lietošanai.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B57829E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="073AACF0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="710915E0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04993667" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="04C8C2FF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="24ED5F3E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="416BA69D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E3ADC0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0E8D7AFD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003377CD">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003377CD">
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B40663" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc izšķīdināšanas izlietot nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6965F2EE" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0725950B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="47D36EC8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ĪPAŠI UZGLABĀŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003377CD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154DD9CE" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A983EF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt un transportēt atdzesētu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10374856" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DEBCEC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03026DA0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3435F8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61073054" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003377CD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD5F110" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="098DD7E5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="003377CD" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="003377CD">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A02105" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="171F7278" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">VĀRDI “LIETOŠANAI DZĪVNIEKIEM” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C771B2B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="705A1596" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lietošanai dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFB1AF2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E458EB5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6D807298" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B91DF0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="1FBE6F9C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CC6B0B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="283367C1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="57201A06" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003377CD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059339E4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="00A3170C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D780A76" wp14:editId="7C0682FC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1647825</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>160020</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="723900" cy="352425"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="837790371" name="Obrázek 837790371" descr="A blue sign with white text&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="837790371" name="Obrázek 837790371" descr="A blue sign with white text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="723900" cy="352425"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF">
+                        <a:alpha val="0"/>
+                      </a:srgbClr>
+                    </a:solidFill>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C208DE8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00906F03" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>a.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F0F253" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="418D0323" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="59BE3D44" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="72413497" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00272CAD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8B6B5B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="61A26E7A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="00854666">
+        <w:t>V/DCP/20/0020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F753828" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="3EF81758" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="4EA46961" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>RAŽOŠANAS SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146B82FC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7B8CC1BA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F10803" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CD3646" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A81DCE" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00622669" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622669">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018C43C7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D10D7E5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flakons (1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deva)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A376BA6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0B297D46" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="51B7A239" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD73C9A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="383C95E5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00224378" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Respi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224378">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224378">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00224378">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074F43A4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E2AF11" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5530FD83" wp14:editId="537A7284">
+            <wp:extent cx="523875" cy="381000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="obrázek 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="523875" cy="381000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4162D367" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0754E10D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:bookmarkStart w:id="6" w:name="_Hlk161129436"/>
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F03C"/>
+      </w:r>
+      <w:r>
+        <w:t>logo</w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F03E"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="5E4A5FE6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="664DF2E3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00622669">
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576BE3BA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="610C3AAC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BbPi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D33CC1A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3729BF56" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="00622669">
+        <w:t>1 deva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579E216E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="687554F9" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7849B064" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E00E7A9" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C417A2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CB8881" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="1F4090DC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0B021327" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A580BA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0D485D4E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622669">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622669">
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00622669">
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00622669">
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3024DF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="00622669">
+        <w:t>Pēc izšķīdināšanas izlietot nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0346F1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6EC573C6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="27F7662C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5917678C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="71EC3D39" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0EF5ABF8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="01D3111B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="1943DB47" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5B3FFB8D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="40A22903" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="280C3B4C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="784B98F7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="07382B14" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="10D94EBF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7BAEBCDD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7990756C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="35F5BC47" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="2F44B601" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7A06FF67" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="798117B6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6877A6B6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="51438F39" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="27DA6842" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="00DE6AB2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6FAFE369" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="49B42E8D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="206AC2E6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="3AC3A5B5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7EB8D469" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622669">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B9C12D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583486BB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Flakons (0,5 ml šķīdinātāja)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7221944A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0D42CB5B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="568007E5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BBD1FB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="28735257" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="000F133D" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Respi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F133D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F133D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F133D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2AAA5F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED6E563" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B880952" wp14:editId="4CDA60AF">
+            <wp:extent cx="523875" cy="381000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="obrázek 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="523875" cy="381000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752AEFF0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0B43B663" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F03C"/>
+      </w:r>
+      <w:r>
+        <w:t>logo</w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F03E"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB8B288" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="2BA5D895" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00406FD1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1472A96B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDA26D2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>iniectabilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="050FFB91" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5132A2C5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0,5 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9B4925" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="4651C14B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="49714492" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19606537" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2217B018" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CB5CA4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="71ADC3D6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="323ED4CB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F763774" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="653A3075" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FD5">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FD5">
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FD5">
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FD5">
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0461F81C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="004428FC" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5263448F" w14:textId="3F6E90D9" w:rsidR="00EF3953" w:rsidRDefault="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0053E5CF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA3F7B0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0661EB57" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758E26A5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696D7110" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26976D06" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3E3C79" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A2B7C2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D708A75" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417C8372" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CB7731" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A87747" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F4CEE2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B1AA1D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D7F7AC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594552DB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53887F70" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368DCA66" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789A754E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589331C3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E8EC92" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC851A3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F0C7AF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A296CF3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1A55">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B. LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12458118" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F762EE4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F1AB02" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293A3ED3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A88E8FD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315EFE90" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2458AD2F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F8B9DD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FF52A9" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76131580" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552CD64C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3425F2C2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDECB74" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342FE5DA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C91A554" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8045C7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5601E152" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212DF490" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0BEFC2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F9CF34" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718EBCC1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEC212B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC11535" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16578100" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FCA276" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F14AF4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED5546C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19148EA6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B140DC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F12077F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B6693B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEFCAF5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534A00A1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59070258" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF1CC59" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="63395F20" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="2B0344F0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37787DC2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247D5BC3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Biocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Novel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Respi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00844646">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t xml:space="preserve">deguna pilieni, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t>liofilizāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t xml:space="preserve"> un šķīdinātājs suspensijas pagatavošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78360AF9" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="4C4FE911" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="30AD1FB2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="0034098D" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0034098D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA5C66D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBA50D6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Viena deva 0,5 ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBC0AB7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="004A5684" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="64F3FAC0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE783A5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="00C9483A">
+        <w:t xml:space="preserve">Dzīvas, novājinātas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, celms MSLB 3096</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8,0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>9,8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CFU*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2405D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t xml:space="preserve">Dzīvs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9483A">
+        <w:t xml:space="preserve">novājināts </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">suņu 2. tipa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīruss, celms CPiV-2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3,5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5,8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CCID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5BE728" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6FBFCC49" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00AB06FE" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>* CFU: koloniju veidojošās</w:t>
+      </w:r>
+      <w:r w:rsidDel="00C9483A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vienības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0CF5CC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00AB06FE" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>** CCID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: 50% šūnu kultūru inficējošā deva audu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083E4E88" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59576C74" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Šķīdinātājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E88F10" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00876BA3" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ūdens injekcijām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iniectabilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0034098D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034098D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>0,5 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C50206" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EB7645" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00876BA3" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:t>Vizuālais izskats ir šāds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452529F4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Liofilizāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: baltas līdz dzeltenīgas krāsas, poraina masa.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC75D44" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Šķīdinātājs: dzidrs, bezkrāsains šķidrums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2451DB90" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7360DF54" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6664864F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39817B03" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3758F4A9" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAED7AD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5094F159" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFBB394" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00611C1E" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F252335" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC49E91" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Suņu aktīvai imunizācijai no 3 nedēļu vecuma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4803F33F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> izraisītās infekcijas klīnisko pazīmju un baktēriju izdalīšanās mazināšanai un</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A97982B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusa izraisītās infekcijas klīnisko pazīmju un vīrusu izdalīšanās  mazināšanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B59320" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="44D9DC83" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008005B8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Imunitātes iestāšanās:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">3 dienas pēc primārās vakcinācijas pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ED55AB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">7 dienas pēc primārās vakcinācijas pret suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFC7748" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="885"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2378F03B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Imunitātes ilgums</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">1 gads. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A4D090" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE208F1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7DDD4B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00611C1E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739F549E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427E3173" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00A03356" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3BF2F2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5CE43CE0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="3B004D18" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159A64E4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5F1D4A21" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B1C2E3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Vakcinēt tikai klīniski veselus dzīvniekus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8E2B59" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="3821C79B" w14:textId="3BD8822B" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C611C9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Šīs veterinārās zāles satur dzīvu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> novājinātu baktēriju celmu, un antibiotikas var ietekmēt veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iedarbīgumu, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64AB2">
+        <w:t>ādēļ vakcinētus suņus nedrīkst ārstēt ar antibiotikām.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ja vienas nedēļas laikā pēc vakcinācijas tiek lietotas antibiotikas, vakcinācija pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ir jāatkārto, piemēram, ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>monovalentu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vakcīnu (ja tā ir pieejama) pēc ārstēšanas ar antibiotikām pabeigšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F360BA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD263C3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27B98">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B27B98">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B49FF6B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00951ED8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">MIK pret </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t xml:space="preserve">Vakcinētie suņi var izdalīt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t>respiratorajiem</w:t>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> mērķa patogēniem uzrādīja </w:t>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t>monomodālu</w:t>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> izkliedes profilu ar labu jutību pret </w:t>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t xml:space="preserve"> vakcīnas celmu līdz 11 nedēļām un suņu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-        <w:t>ceftiofūru</w:t>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t>paragripas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00183F1D">
+        <w:t xml:space="preserve"> vīrusa vakcīnas celmu – 8 nedēļas pēc vakcinēšanas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nevakcinētiem suņiem pēc kontakta ar vakcinētajiem suņiem var parādīties mērenas klīniskas pazīmes, tādas kā šķaudīšana un izdalījumi no deguna un acīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D8729C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00951ED8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB169C5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00951ED8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vakcīnas celmu pārnešana uz kaķiem, cūkām un grauzējiem nav pierādīta. Tomēr, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve">ā kā nevar izslēgt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>citu sugu, kas nav mērķa sugas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve"> inficēšanos, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nepieļaut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8665A">
+        <w:t>nevakcinēt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve"> dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u ciešu kontaktu ar vakcinētajiem suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8665A">
+        <w:t xml:space="preserve"> vismaz 4 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53336CA7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00951ED8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DC2FF3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00951ED8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Piesardzīga rīkošanās un v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C611C9">
+        <w:t>eterināro pareiza ievadīšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, kā arī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> izlietotā materiāla iznīcināšana palīdz novērst vakcīnas antigēnu izplatīšanās risku veterinār</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ārsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C611C9">
+        <w:t xml:space="preserve"> darbavietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7828675F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4112AF82" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura lieto veterinārās zāles dzīvnieku ārstēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E3DBC8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pēc rīkošanās ar vakcīnu dezinficēt rokas un izmantotos palīglīdzekļus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34733B0F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> veterināro zāļu izšķīdināšanas laikā vai veterināro zāļu ieelpošana aerosola veidā, ievadot suņa nāsī, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AD7927" w14:textId="5B1FA092" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lai gan risks, ka cilvēki ar novājinātu imūnsistēmu inficēsies ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bronchiseptica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, ir ārkārtīgi zems, jā</w:t>
+      </w:r>
+      <w:r w:rsidR="002A344F">
+        <w:t>ņem vērā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ka suņi var izdalīt baktērijas pat vairākas nedēļas pēc vakcinācijas. Personām ar novājinātu imunitāti ieteicams izvairīties no saskares ar veterinārajām zālēm un vakcinētiem suņiem izdalīšanās laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710DAAAD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3459A310" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD16C29" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162F4873" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nav ieteicams lietot grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFB1874" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="71E5E837" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00B058D1" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A6A2A" w14:textId="07C151FE" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ir pierādīts, ka šīs veterinārās zāles ir drošas suņiem no 8 nedēļu vecuma, ja tās ievadītas vienlaikus ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Versican</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Plus/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Biocan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Novel un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vanguard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sērijas vakcīnām, kas satur dzīvu suņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parvovīrusu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adenovīrusu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, mēra vīrusu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusu, kā arī </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:t>inaktivētu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Leptospira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A344F">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trakumsērgas vīrus</w:t>
+      </w:r>
+      <w:r w:rsidR="002A344F">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Pēc šo vakcīnu vienlaicīgas ievadīšanas ļoti bieži tika novērota neliela (&lt; 1 ºC), pārejoša temperatūras paaugstināšanās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56977B30" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0C5DC78B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00396281" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iedarbīgums pēc vienlaicīgas lietošanas nav pētīts. Tāpēc, lai gan vienlaicīgas lietošanas drošums ir pierādīts, veterinārārstam tas jāņem vērā, pieņemot lēmumu par veterināro zāļu vienlaicīgu ievadīšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BCD094" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F048FF" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9A7044" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F048FF" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lai gan pierādīts, ka tas ir droši, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vīrusa vakcīnu nevajadzētu ievadīt divas reizes, divos dažādos lietošanas veidos, tāpēc veterinārārstam jāapsver iespēja veikt vakcināciju ar tādu vakcīnu, kas nesatur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paragripu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>monovalentām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vakcīnām pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E2883">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bordetella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, pamatojoties uz to pieejamību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D1CAE0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F048FF" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1860DBFA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F048FF" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve">Nav pieejama informācija par šo </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">imunoloģisko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t>veterināro zāļu droš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>umu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> un iedarbīgumu, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kad tās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> lieto kopā ar citām</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0E3B">
+        <w:t>izņemot iepriekš minētajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...199 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t>ēmum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t xml:space="preserve"> par šo </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">imunoloģisko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028186A">
+        <w:t>veterināro zāļu lietošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0E3B">
+        <w:t xml:space="preserve"> pirms vai pēc citu veterināro zāļu lietošanas pieņemt, izvērtējot katru gadījumu atsevišķi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0E3B" w:rsidDel="00BF0E3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A64553" w:rsidRPr="00986B53">
-[...31 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="56E3CF2D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8FC484" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3272ED9F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00102B91">
+        <w:t xml:space="preserve">Pēc 10 reizes lielākas veterināro zāļu pārdozēšanas netika novērotas citas blakusparādības, izņemot tās, kas minētas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102B91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Blakusparādības”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E12B55D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC4B15D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD50AEF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00A34C2A" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A34C2A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drīkst ievadīt tikai praktizējošs veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A115DF8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374EE98E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6962CD17" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27B98">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E62E9C3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...222 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nelietot maisījumā ar citām veterinārajām zālēm, izņemot šķīdinātāju, kas paredzēts lietošanai ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AEA1BB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5D7F25C6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3244 lines deleted...]
-    </w:p>
+      <w:r w:rsidRPr="00A577C7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D90886" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E28F697" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00D21A73" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7488C6B5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="4997" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9781"/>
+        <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00835234" w:rsidRPr="006741E4" w14:paraId="07CBEF6D" w14:textId="77777777" w:rsidTr="00E26293">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="220CD506" w14:textId="77777777" w:rsidTr="008C7340">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB4AB43" w14:textId="67198FF2" w:rsidR="00835234" w:rsidRPr="00986B53" w:rsidRDefault="00835234" w:rsidP="00E26293">
+          <w:p w14:paraId="3E3C1560" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00E171C5" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
-[...5 lines deleted...]
-              <w:br w:type="page"/>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>Ļoti bieži</w:t>
             </w:r>
-            <w:r w:rsidRPr="00986B53">
-[...5 lines deleted...]
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A01555">
-[...53 lines deleted...]
-              <w:t>e ar 1 flakonu</w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...1112 lines deleted...]
-      <w:tr w:rsidR="00835234" w:rsidRPr="0097251D" w14:paraId="41D29FBF" w14:textId="77777777" w:rsidTr="0097251D">
+      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="183FC13E" w14:textId="77777777" w:rsidTr="008C7340">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4988" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37E9FA22" w14:textId="1AC83A6F" w:rsidR="00835234" w:rsidRPr="00986B53" w:rsidRDefault="00835234" w:rsidP="0097251D">
+          <w:p w14:paraId="61551627" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="709" w:right="-528" w:hanging="709"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002545A2">
               <w:rPr>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pēc </w:t>
+              <w:t>Izdalījumi</w:t>
             </w:r>
-            <w:r w:rsidR="00016508">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002545A2">
               <w:rPr>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>pirmreizējas caurduršanas</w:t>
+              <w:t xml:space="preserve"> no deguna</w:t>
             </w:r>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="00E86C60">
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...1569 lines deleted...]
-                <w:b/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...4509 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963180" w:rsidRPr="006741E4" w14:paraId="6E331C24" w14:textId="77777777" w:rsidTr="00963180">
+      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="53885B4C" w14:textId="77777777" w:rsidTr="008C7340">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39BA999A" w14:textId="5C24515F" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="60E530A7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00E171C5" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
             <w:pPr>
-              <w:pBdr>
-[...7 lines deleted...]
-              <w:ind w:left="103"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
-[...4 lines deleted...]
-              <w:t>Ļoti</w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>Bieži</w:t>
             </w:r>
-            <w:r w:rsidR="00CD1F95">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CD1F95" w:rsidRPr="00986B53">
-[...74 lines deleted...]
-              <w:t>):</w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>(1 līdz 10 dzīvniekiem/100 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963180" w:rsidRPr="0097251D" w14:paraId="4D073330" w14:textId="77777777" w:rsidTr="00963180">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="66BB7BF7" w14:textId="77777777" w:rsidTr="008C7340">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9060" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADA1F50" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+          <w:p w14:paraId="31234A47" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="008C7340">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastiprinātas jutības reakcijas (piemēram, </w:t>
+              <w:t>Izdalījumi no acīm</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="008C7340">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>anafilakse</w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00986B53">
+          </w:p>
+          <w:p w14:paraId="31E54D33" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="008C7340" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (smaga alerģiska reakcija), alerģiska ādas reakcija)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7340">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Klepus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00986B53">
+            <w:r w:rsidRPr="008C7340">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00986B53">
+          </w:p>
+          <w:p w14:paraId="44CF7B56" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00E171C5" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7340">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
+              <w:t>Nomāktība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7340">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="3CC29B2F" w14:textId="77777777" w:rsidTr="008C7340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="418F97E2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00E171C5" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>Retāk</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">3 </w:t>
+            <w:r w:rsidRPr="00E171C5">
+              <w:t>(1 līdz 10 dzīvniekiem/1 000 ārstētajiem dzīvniekiem):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F72635E" w14:textId="77777777" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="6A265911" w14:textId="77777777" w:rsidTr="008C7340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C82B00" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00E171C5" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002545A2">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00986B53">
+              <w:t>Šķaudīšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E86C60">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Nieru darbības traucējumi</w:t>
-[...76 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="599D2B9E" w14:textId="5410ED83" w:rsidR="00496DC1" w:rsidRPr="00986B53" w:rsidRDefault="00496DC1" w:rsidP="00E26293">
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="5C33D89C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="4C09C70A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00986B53">
+      <w:r>
+        <w:t xml:space="preserve"> Viegla un parasti izzūd bez ārstēšanas 1 līdz 3 dienu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E25B9D4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="lv-LV"/>
-[...26 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...230 lines deleted...]
-        <w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523DB8">
+        <w:t>Viegla līdz vidēji smaga un novērota vakcinētiem suņiem 48 stundu līdz vienas nedēļas laikā pēc vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7856C2C5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337AE7B8" w14:textId="547F7F26" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1B94">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="002A344F" w:rsidRPr="00D7102F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="22"/>
-            <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>https://www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...40 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002A344F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1843E8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="76F1C863" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="34A16524" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D3202">
-[...82 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB1F490" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7C001405" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t xml:space="preserve">Intranazālai lietošanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0D109C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5242EFD6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00B7439E" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Primārās vakcinācijas shēma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF7C34D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Viena deva no 3 nedēļu vecuma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C43A6" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="098C400D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Revakcinācijas shēma</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6481F93A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Viena deva vienu reizi gadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69432359" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="4FB00225" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="2E4F261A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00CC78A9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC78A9">
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D757310" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="0DCBE875" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t xml:space="preserve">Aseptiski izšķīdināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t>liofilizātu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t>šķīdinātāj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t>. Pēc izšķīdināšanas rūpīgi saskalināt. Ievilkt šķīdumu  šļircē, noņemt adatu un  tieši no šļirces gala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t xml:space="preserve">ievadīt vienā nāsī. Kā alternatīvu šļircei var pievienot intranazālo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t>aplikatoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t xml:space="preserve"> (pieejams atsevišķi), un caur to devu ievadīt vienā nāsī. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pēc tam veterinārās zāles izlietot nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A19A75" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAF5F0E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņa galvu turēt ar degunu uz augšu. Ievadīt vienu izšķīdināto veterināro zāļu devu (0,5 ml) vienā nāsī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDE9326" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBFE468" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r w:rsidRPr="00CC78A9">
+        <w:t>Izšķīdinātās vakcīnas izskats</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: bālgana līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581E0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dzeltenīgas krāsas, viegli </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opalescējoša</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAA4E2F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F864A32" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5DD95A5F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001560C2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766CD23D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CA654C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t xml:space="preserve">Nav piemērojams. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9CE742" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30608FDE" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037BF6AB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001560C2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B2A861" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="71F27C29" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...626 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E921273" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uzglabāt un transportēt atdzesētu (2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">C – 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t>C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DAB2CC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
         <w:ind w:right="-318"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Nesasaldēt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553364AB" w14:textId="77777777" w:rsidR="00835234" w:rsidRPr="00986B53" w:rsidRDefault="00835234" w:rsidP="00E26293">
-[...54 lines deleted...]
-        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā vai uz kastītes pēc </w:t>
+    <w:p w14:paraId="150A210A" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sargāt no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A249CF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF6677D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā pēc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00986B53">
-[...11 lines deleted...]
-        <w:t>xp</w:t>
+      <w:r>
+        <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00986B53">
-[...96 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ECDF5C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314181B2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Derīguma termiņš pēc izšķīdināšanas saskaņā ar norādījumiem: izlietot nekavējoties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39196920" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-318" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE2B3D7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-318" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A19EFF5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00861E5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50177454" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="2ED68AC4" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77964948" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="5B864551" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491E1F80" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="23AB3AA2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF5171D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="2784B191" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="289CCF3C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006C4CD1">
-[...273 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00D322B1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C6F62F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DF2431" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7C51B5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="6857416D" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F467E9" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+    <w:p w14:paraId="7675E709" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002931CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242D2873" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:right="10" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73759812" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V/DCP/20/0020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0157D1A5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21125806" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Caurspīdīga plastmasas kastīte ar 5 flakoniem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1 deva) un 5 flakoniem šķīdinātāja (0,5 ml).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C790AE" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Caurspīdīga plastmasas kastīte ar 10 flakoniem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>liofilizāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1 deva) un 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>flakonuiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> šķīdinātāja (0,5 ml).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0658E3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748CCD62" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B02F65" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A172D33" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF7E78">
+        <w:t>Aplikatori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF7E78">
+        <w:t xml:space="preserve"> ir iepakoti atsevišķi, un pēc pieprasījuma tos var izplatīt kopā ar veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662DF2DD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCAF383" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EC994C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00986B53">
-[...262 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="002931CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E9A1DC" w14:textId="77777777" w:rsidR="003F35D3" w:rsidRPr="00986B53" w:rsidRDefault="003F35D3" w:rsidP="00E26293">
-[...51 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="26C1AEA2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk146539925"/>
+    </w:p>
+    <w:p w14:paraId="6F555544" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="0038162D" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>03/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B4F86E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AB6F00" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002931CA">
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00504638">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00BE25C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
-[...1 lines deleted...]
-            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00986B53">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002931CA">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FA3BA2" w14:textId="2ECE7F48" w:rsidR="003F35D3" w:rsidRPr="00986B53" w:rsidRDefault="003F35D3" w:rsidP="00E26293">
-[...25 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="2FCE2114" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="11D7BA16" w14:textId="3A3DBF21" w:rsidR="002A344F" w:rsidRDefault="002A344F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A8BDA" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00464B6B" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00464B6B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464B6B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA3E3F7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00464B6B" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396D564B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00464B6B" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00464B6B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464B6B">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un par sērijas izlaidi atbildīgais ražotājs un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464B6B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="329453BD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D40FD" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="000C550F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3793271E" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="000C550F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Komenského</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 212/12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23507175" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="000C550F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">683 23 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ivanovice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hané</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="601D5AE3" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čehijas Republika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613497F2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: +420 517 318 911</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B604D1" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00464B6B" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reklamace@bioveta.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E3A0F7" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A2F1CF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00464B6B" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47235004" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="000C550F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...8 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Kontaktinformācija</w:t>
-[...425 lines deleted...]
-      <w:cols w:space="708"/>
+        <w:t>Cita informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C17DAC" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FF0F9F" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00844646" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzīva vakcīna, kas stimulē aktīvo imunitāti pret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bordetella bronchiseptica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C550F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>un suņu paragripas vīrusu suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB7A469" w14:textId="77777777" w:rsidR="00E22CC8" w:rsidRPr="00E22CC8" w:rsidRDefault="00E22CC8" w:rsidP="00E22CC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="0" w:right="-318" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="05D50273" w14:textId="77777777" w:rsidR="003D4FDD" w:rsidRPr="00F30D3F" w:rsidRDefault="003D4FDD" w:rsidP="001751C8"/>
+    <w:p w14:paraId="57CBBA56" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB856CD" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="000A6B2C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E6BCFA" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6" w:rsidP="003E2883">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003F2AD6" w:rsidSect="00B06740">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4A562135" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="185BADCF" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TimesNewRoman,Italic">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Angsana New">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D58CBAE" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4884F39B" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRPr="000A6B2C" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2F826F88" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRPr="000A6B2C" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00483C6D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F11D716" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1A7555BD" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRPr="000A6B2C" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00483C6D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000A6B2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="25ECC01A" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3B74F8D9" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D6D7915" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="449B6B0F" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4AA3ADF8" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0C3C1E"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCC6941C"/>
-[...4 lines deleted...]
-      <w:suff w:val="space"/>
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="3B581BC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="59BCF548">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C6184390">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8">
+    <w:lvl w:ilvl="2" w:tplc="384E6362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="996421FA">
+    <w:lvl w:ilvl="3" w:tplc="4574C7E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEC8F39E">
+    <w:lvl w:ilvl="4" w:tplc="0DFCD55A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3E61A58">
+    <w:lvl w:ilvl="5" w:tplc="695426C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="114C01D0">
+    <w:lvl w:ilvl="6" w:tplc="DACA1604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0AD029A8">
+    <w:lvl w:ilvl="7" w:tplc="1E609A02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89DC4C50">
+    <w:lvl w:ilvl="8" w:tplc="C7EC25C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1134101148">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DB4871"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13305DBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="451CB616"/>
+    <w:lvl w:ilvl="0" w:tplc="ACBC1C28">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="C17C5F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="007003E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="39664CAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BDB6876C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BFD84452" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="71CCFECE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A8D2FC54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C92C1D90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5ECE834C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="204E76AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED740546"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250C013F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D870C0DC"/>
+    <w:lvl w:ilvl="0" w:tplc="C48CD6A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1407"/>
+        </w:tabs>
+        <w:ind w:left="1407" w:hanging="840"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="661A5C34" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1647"/>
+        </w:tabs>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A0DCA1D2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2367"/>
+        </w:tabs>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9C26D150" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3087"/>
+        </w:tabs>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="851E7A80" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3807"/>
+        </w:tabs>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F46690E4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4527"/>
+        </w:tabs>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1C0C7174" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5247"/>
+        </w:tabs>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CA5E20C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5967"/>
+        </w:tabs>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9D66FBBE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6687"/>
+        </w:tabs>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E541609"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E5AABE8"/>
+    <w:lvl w:ilvl="0" w:tplc="47C6EA6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="33942FB0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E21E44D6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="45E4BF68" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC68B88A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="09DC7DB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A2B44898" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3DAC64F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CECAA994" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F0766BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FAA00BE"/>
+    <w:lvl w:ilvl="0" w:tplc="B2001956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53066B40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DF6A86C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="440E4CDC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0AE2E786" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="85940062" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED3C9784" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0EBED6CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A6D859A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3268032B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B4E9208"/>
+    <w:lvl w:ilvl="0" w:tplc="6AFA570E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="12B62D98" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="98A0BCFC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="83B4F7DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9930762C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D5084A2C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CFC8E3E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F3909DAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6B1A23A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CE21DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="791EF534"/>
+    <w:lvl w:ilvl="0" w:tplc="7436AD30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BA3E7080" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="49FE2982" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C0005882" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04A0E15E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="699E298A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F3FA60A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9FD8882C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7346AFCE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35233F57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C76C1BFA"/>
+    <w:lvl w:ilvl="0" w:tplc="ACBC1C28">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="931CFE04" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6E343940" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="95D0F666" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5E08E104" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="092AC92E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="96B07BF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0E9A973A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="025CDD1C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="2CF61F74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FDEA8BE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="29446FE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F7AAD1C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9BBAA5A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AF04DF12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="36444986" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EB640F02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08A887CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F86129"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="548C1414"/>
+    <w:lvl w:ilvl="0" w:tplc="04050015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="9A7AA9F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="51CC5412">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9A509A72" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B4DE5E30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EACAD9E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4D400AAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9C60132" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="12187BC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D64F590" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EA040E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1726832C"/>
+    <w:lvl w:ilvl="0" w:tplc="93025682">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3F586ED0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="90CC5524" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9BE4186A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FC84F680" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="588C5E96" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1A00EA6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F5E4BC94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3336F612" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56664B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C820F4AE"/>
+    <w:lvl w:ilvl="0" w:tplc="80522BB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A310088E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9970CE76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="01EE671E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6040019E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57A4B6B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B1C2E184" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="064A9770" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1DEC56C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B56C73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA42128"/>
+    <w:lvl w:ilvl="0" w:tplc="5C7C9956">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="230A8406" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="41E8CB80" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9064DCA0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="83B889A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="94ACED3E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B308E58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="71042C06" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="670228B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B591D47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8ACA836"/>
+    <w:lvl w:ilvl="0" w:tplc="DD627EF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1250CB50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="619AA9D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D1E4D7CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="707CE81C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="35A8C340" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E712449C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8034E254" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="60B0A178" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612225B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="946A1BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="7F16D600">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="421A3C18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E08842FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC0A3E28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="183AED5E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D2F0D9BA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44C6ACA8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3198DF72" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="922E5E4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61901BD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E5C8746"/>
+    <w:lvl w:ilvl="0" w:tplc="23D60D0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A364E4BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4ECC7D88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2B7C7F6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6682F7FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EFF2B568" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0686A8E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3E76A4E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A134DAAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="638649FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A945CDA"/>
+    <w:lvl w:ilvl="0" w:tplc="2E9206C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1353"/>
+        </w:tabs>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1AE41BE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="66A0A2E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2793"/>
+        </w:tabs>
+        <w:ind w:left="2793" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="506C964C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3513"/>
+        </w:tabs>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="66F8D630" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4233"/>
+        </w:tabs>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7FC073FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4953"/>
+        </w:tabs>
+        <w:ind w:left="4953" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3416A6EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5673"/>
+        </w:tabs>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="061A5BCC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6393"/>
+        </w:tabs>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE1AC642" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7113"/>
+        </w:tabs>
+        <w:ind w:left="7113" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6518235F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42E4AA10"/>
+    <w:lvl w:ilvl="0" w:tplc="C8D4284C">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7228EC30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7D406764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C62AC592" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="180E52E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BCD4B54A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4B1E40D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EF181E94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5776D746" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="662B5120"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA1A2114"/>
+    <w:lvl w:ilvl="0" w:tplc="52B45CC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FEF237A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="983E0854" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D0BEB242" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45B46CE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2EAABC64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="00D0A90E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1D5EE6A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2DB6F152" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="952C22C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9DCE9006" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A62A10A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3C502866" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1B8A07B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B7DE78F8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2F763584" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5EB22FE2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="79CE78E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72352945"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC763B60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="708"/>
+        </w:tabs>
+        <w:ind w:left="708" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2232"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3168"/>
+        </w:tabs>
+        <w:ind w:left="3168" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3456"/>
+        </w:tabs>
+        <w:ind w:left="3456" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4104"/>
+        </w:tabs>
+        <w:ind w:left="4104" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="394669111">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-      <w:startOverride w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1379935996">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1997805828">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="2">
-[...19 lines deleted...]
-    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1132215538">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1579360598">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="184054599">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="777992243">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="696348218">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1414811404">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="107819474">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="485055302">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1601836302">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1498810970">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="785389180">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1432434336">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1396510300">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="490219178">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="975717626">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1443300941">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2120563723">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1548646078">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1795830890">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="127213336">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="945817412">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1136138941">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="903297368">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1582370986">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="682901163">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1960800054">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="520975028">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="766000700">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1701317618">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1024131655">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="53814630">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2016373194">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="876695068">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1123114029">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1955594339">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="132604974">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="342437677">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="696152392">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1312100977">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1785227162">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="27151302">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2109546655">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C96D0B"/>
-[...185 lines deleted...]
-    <w:rsid w:val="00FF42A1"/>
+    <w:rsidRoot w:val="00A219CA"/>
+    <w:rsid w:val="00000F09"/>
+    <w:rsid w:val="00001467"/>
+    <w:rsid w:val="000072D5"/>
+    <w:rsid w:val="0001228E"/>
+    <w:rsid w:val="0001262C"/>
+    <w:rsid w:val="00013853"/>
+    <w:rsid w:val="00014944"/>
+    <w:rsid w:val="00027B08"/>
+    <w:rsid w:val="00044181"/>
+    <w:rsid w:val="00067640"/>
+    <w:rsid w:val="0007540D"/>
+    <w:rsid w:val="00084DED"/>
+    <w:rsid w:val="000A63C9"/>
+    <w:rsid w:val="000A6B2C"/>
+    <w:rsid w:val="000A7089"/>
+    <w:rsid w:val="000D045E"/>
+    <w:rsid w:val="000E22C0"/>
+    <w:rsid w:val="000F0B45"/>
+    <w:rsid w:val="000F1AB7"/>
+    <w:rsid w:val="000F57E6"/>
+    <w:rsid w:val="000F7A82"/>
+    <w:rsid w:val="00102B91"/>
+    <w:rsid w:val="0011275F"/>
+    <w:rsid w:val="00113B5C"/>
+    <w:rsid w:val="00116F84"/>
+    <w:rsid w:val="00120CE2"/>
+    <w:rsid w:val="00123027"/>
+    <w:rsid w:val="0013697B"/>
+    <w:rsid w:val="00140775"/>
+    <w:rsid w:val="0014379F"/>
+    <w:rsid w:val="001443DA"/>
+    <w:rsid w:val="00145826"/>
+    <w:rsid w:val="00150DC6"/>
+    <w:rsid w:val="001525FF"/>
+    <w:rsid w:val="00152E20"/>
+    <w:rsid w:val="001556FD"/>
+    <w:rsid w:val="00155E9D"/>
+    <w:rsid w:val="001652DE"/>
+    <w:rsid w:val="0016762C"/>
+    <w:rsid w:val="001751C8"/>
+    <w:rsid w:val="00175CFD"/>
+    <w:rsid w:val="0018782D"/>
+    <w:rsid w:val="001A24A9"/>
+    <w:rsid w:val="001A5B3A"/>
+    <w:rsid w:val="001B1EC9"/>
+    <w:rsid w:val="001B2639"/>
+    <w:rsid w:val="001C31D4"/>
+    <w:rsid w:val="001C6235"/>
+    <w:rsid w:val="001C6818"/>
+    <w:rsid w:val="001C6998"/>
+    <w:rsid w:val="001E0872"/>
+    <w:rsid w:val="001E1F34"/>
+    <w:rsid w:val="001F2A4A"/>
+    <w:rsid w:val="001F66B4"/>
+    <w:rsid w:val="00204153"/>
+    <w:rsid w:val="0020738F"/>
+    <w:rsid w:val="00213012"/>
+    <w:rsid w:val="00225167"/>
+    <w:rsid w:val="00236BC1"/>
+    <w:rsid w:val="00237D0F"/>
+    <w:rsid w:val="0025393A"/>
+    <w:rsid w:val="002545A2"/>
+    <w:rsid w:val="00260573"/>
+    <w:rsid w:val="002742A8"/>
+    <w:rsid w:val="00277FB7"/>
+    <w:rsid w:val="0028186A"/>
+    <w:rsid w:val="00286A40"/>
+    <w:rsid w:val="00293BA8"/>
+    <w:rsid w:val="00293BE7"/>
+    <w:rsid w:val="00294D9B"/>
+    <w:rsid w:val="00296924"/>
+    <w:rsid w:val="002A344F"/>
+    <w:rsid w:val="002A70C1"/>
+    <w:rsid w:val="002B7702"/>
+    <w:rsid w:val="002C4E18"/>
+    <w:rsid w:val="002C6DCE"/>
+    <w:rsid w:val="002D3432"/>
+    <w:rsid w:val="002D7928"/>
+    <w:rsid w:val="002E703B"/>
+    <w:rsid w:val="003026E6"/>
+    <w:rsid w:val="00305E61"/>
+    <w:rsid w:val="00311236"/>
+    <w:rsid w:val="00333F8C"/>
+    <w:rsid w:val="00353995"/>
+    <w:rsid w:val="003554CB"/>
+    <w:rsid w:val="00360517"/>
+    <w:rsid w:val="00362DA6"/>
+    <w:rsid w:val="0036674C"/>
+    <w:rsid w:val="00370B29"/>
+    <w:rsid w:val="00381254"/>
+    <w:rsid w:val="003868A2"/>
+    <w:rsid w:val="00396281"/>
+    <w:rsid w:val="003A45E5"/>
+    <w:rsid w:val="003A7224"/>
+    <w:rsid w:val="003B10A8"/>
+    <w:rsid w:val="003B5CFD"/>
+    <w:rsid w:val="003C663E"/>
+    <w:rsid w:val="003C6A0B"/>
+    <w:rsid w:val="003D4FDD"/>
+    <w:rsid w:val="003E0D57"/>
+    <w:rsid w:val="003E174F"/>
+    <w:rsid w:val="003E21AA"/>
+    <w:rsid w:val="003E2883"/>
+    <w:rsid w:val="003E3E6C"/>
+    <w:rsid w:val="003F1879"/>
+    <w:rsid w:val="003F2AD6"/>
+    <w:rsid w:val="003F786A"/>
+    <w:rsid w:val="003F7E7F"/>
+    <w:rsid w:val="00401AB8"/>
+    <w:rsid w:val="00403374"/>
+    <w:rsid w:val="00410FC4"/>
+    <w:rsid w:val="00430360"/>
+    <w:rsid w:val="00434CB7"/>
+    <w:rsid w:val="004454F9"/>
+    <w:rsid w:val="00445750"/>
+    <w:rsid w:val="00453EE6"/>
+    <w:rsid w:val="00455F65"/>
+    <w:rsid w:val="00464269"/>
+    <w:rsid w:val="00472496"/>
+    <w:rsid w:val="004765FE"/>
+    <w:rsid w:val="00476943"/>
+    <w:rsid w:val="00483C6D"/>
+    <w:rsid w:val="0049115A"/>
+    <w:rsid w:val="004A4A2C"/>
+    <w:rsid w:val="004A5684"/>
+    <w:rsid w:val="004A6C10"/>
+    <w:rsid w:val="004C68BE"/>
+    <w:rsid w:val="004D3940"/>
+    <w:rsid w:val="004E269D"/>
+    <w:rsid w:val="004E2CDB"/>
+    <w:rsid w:val="004E33B0"/>
+    <w:rsid w:val="004F3604"/>
+    <w:rsid w:val="004F50C9"/>
+    <w:rsid w:val="004F6D43"/>
+    <w:rsid w:val="004F78E6"/>
+    <w:rsid w:val="00513808"/>
+    <w:rsid w:val="00514A5F"/>
+    <w:rsid w:val="00525669"/>
+    <w:rsid w:val="00526759"/>
+    <w:rsid w:val="00541F78"/>
+    <w:rsid w:val="00554D84"/>
+    <w:rsid w:val="0056452D"/>
+    <w:rsid w:val="005657D9"/>
+    <w:rsid w:val="00587686"/>
+    <w:rsid w:val="00592696"/>
+    <w:rsid w:val="005B4D64"/>
+    <w:rsid w:val="005B64B8"/>
+    <w:rsid w:val="005D533D"/>
+    <w:rsid w:val="005D743B"/>
+    <w:rsid w:val="005E0BCD"/>
+    <w:rsid w:val="005E27E9"/>
+    <w:rsid w:val="005E376A"/>
+    <w:rsid w:val="005E50A5"/>
+    <w:rsid w:val="005F2E32"/>
+    <w:rsid w:val="005F3564"/>
+    <w:rsid w:val="005F7959"/>
+    <w:rsid w:val="005F7FA2"/>
+    <w:rsid w:val="0063683D"/>
+    <w:rsid w:val="0064626B"/>
+    <w:rsid w:val="006506BC"/>
+    <w:rsid w:val="006669B8"/>
+    <w:rsid w:val="0068058C"/>
+    <w:rsid w:val="00682E55"/>
+    <w:rsid w:val="00683514"/>
+    <w:rsid w:val="006A2B7F"/>
+    <w:rsid w:val="006A2F72"/>
+    <w:rsid w:val="006B4459"/>
+    <w:rsid w:val="006B7975"/>
+    <w:rsid w:val="006C4941"/>
+    <w:rsid w:val="006C53B4"/>
+    <w:rsid w:val="006C6603"/>
+    <w:rsid w:val="006C733F"/>
+    <w:rsid w:val="006D067E"/>
+    <w:rsid w:val="006D0A6A"/>
+    <w:rsid w:val="006D2E0C"/>
+    <w:rsid w:val="006D4FCD"/>
+    <w:rsid w:val="006E2117"/>
+    <w:rsid w:val="006E66ED"/>
+    <w:rsid w:val="006F09CF"/>
+    <w:rsid w:val="006F665B"/>
+    <w:rsid w:val="00701C0C"/>
+    <w:rsid w:val="00702703"/>
+    <w:rsid w:val="00714D0D"/>
+    <w:rsid w:val="00717DDF"/>
+    <w:rsid w:val="00725273"/>
+    <w:rsid w:val="00730F7C"/>
+    <w:rsid w:val="00742EB3"/>
+    <w:rsid w:val="00743110"/>
+    <w:rsid w:val="007432EC"/>
+    <w:rsid w:val="00751065"/>
+    <w:rsid w:val="007511BF"/>
+    <w:rsid w:val="0077431E"/>
+    <w:rsid w:val="00776AEC"/>
+    <w:rsid w:val="0079134F"/>
+    <w:rsid w:val="00793A66"/>
+    <w:rsid w:val="007A5610"/>
+    <w:rsid w:val="007B7545"/>
+    <w:rsid w:val="007C495D"/>
+    <w:rsid w:val="007C5608"/>
+    <w:rsid w:val="007C6C15"/>
+    <w:rsid w:val="007E4FD9"/>
+    <w:rsid w:val="007F0B23"/>
+    <w:rsid w:val="007F6A96"/>
+    <w:rsid w:val="008005B8"/>
+    <w:rsid w:val="008016FB"/>
+    <w:rsid w:val="008039B0"/>
+    <w:rsid w:val="008043EC"/>
+    <w:rsid w:val="0081008D"/>
+    <w:rsid w:val="00811823"/>
+    <w:rsid w:val="00832959"/>
+    <w:rsid w:val="0084319C"/>
+    <w:rsid w:val="00845D47"/>
+    <w:rsid w:val="00870214"/>
+    <w:rsid w:val="008758DA"/>
+    <w:rsid w:val="00876BA3"/>
+    <w:rsid w:val="0088105E"/>
+    <w:rsid w:val="00882A95"/>
+    <w:rsid w:val="00894337"/>
+    <w:rsid w:val="008963C9"/>
+    <w:rsid w:val="008A1D73"/>
+    <w:rsid w:val="008A62CC"/>
+    <w:rsid w:val="008B1355"/>
+    <w:rsid w:val="008C210D"/>
+    <w:rsid w:val="008C2740"/>
+    <w:rsid w:val="008C435F"/>
+    <w:rsid w:val="008C4AB8"/>
+    <w:rsid w:val="008D03A4"/>
+    <w:rsid w:val="008E1461"/>
+    <w:rsid w:val="008E1E8B"/>
+    <w:rsid w:val="008E49E0"/>
+    <w:rsid w:val="008F2D06"/>
+    <w:rsid w:val="008F4732"/>
+    <w:rsid w:val="00905D0B"/>
+    <w:rsid w:val="00906F03"/>
+    <w:rsid w:val="00914DB0"/>
+    <w:rsid w:val="00920DC8"/>
+    <w:rsid w:val="00935E74"/>
+    <w:rsid w:val="00945D2D"/>
+    <w:rsid w:val="00947B5B"/>
+    <w:rsid w:val="00951ED8"/>
+    <w:rsid w:val="00952E34"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:rsid w:val="00955A6D"/>
+    <w:rsid w:val="00976E1F"/>
+    <w:rsid w:val="00976FEC"/>
+    <w:rsid w:val="00980FC4"/>
+    <w:rsid w:val="00983ED3"/>
+    <w:rsid w:val="00985E45"/>
+    <w:rsid w:val="009A14EE"/>
+    <w:rsid w:val="009A2A10"/>
+    <w:rsid w:val="009B3CBB"/>
+    <w:rsid w:val="009B4A96"/>
+    <w:rsid w:val="009C1C4F"/>
+    <w:rsid w:val="009C222F"/>
+    <w:rsid w:val="009C5E42"/>
+    <w:rsid w:val="009C69FD"/>
+    <w:rsid w:val="009D1053"/>
+    <w:rsid w:val="009D23F4"/>
+    <w:rsid w:val="009D37FA"/>
+    <w:rsid w:val="009D5C28"/>
+    <w:rsid w:val="00A03356"/>
+    <w:rsid w:val="00A11FE3"/>
+    <w:rsid w:val="00A121C4"/>
+    <w:rsid w:val="00A14356"/>
+    <w:rsid w:val="00A219CA"/>
+    <w:rsid w:val="00A27B28"/>
+    <w:rsid w:val="00A304F8"/>
+    <w:rsid w:val="00A33D05"/>
+    <w:rsid w:val="00A41843"/>
+    <w:rsid w:val="00A43D63"/>
+    <w:rsid w:val="00A469EF"/>
+    <w:rsid w:val="00A46D39"/>
+    <w:rsid w:val="00A51E19"/>
+    <w:rsid w:val="00A60A84"/>
+    <w:rsid w:val="00A73480"/>
+    <w:rsid w:val="00A94807"/>
+    <w:rsid w:val="00AA1817"/>
+    <w:rsid w:val="00AB06FE"/>
+    <w:rsid w:val="00AC1BE1"/>
+    <w:rsid w:val="00AD2658"/>
+    <w:rsid w:val="00AE3504"/>
+    <w:rsid w:val="00AE3E60"/>
+    <w:rsid w:val="00AF0F5F"/>
+    <w:rsid w:val="00B00249"/>
+    <w:rsid w:val="00B058D1"/>
+    <w:rsid w:val="00B06740"/>
+    <w:rsid w:val="00B1150B"/>
+    <w:rsid w:val="00B41526"/>
+    <w:rsid w:val="00B43045"/>
+    <w:rsid w:val="00B52AFE"/>
+    <w:rsid w:val="00B62DA0"/>
+    <w:rsid w:val="00B7439E"/>
+    <w:rsid w:val="00BA7E09"/>
+    <w:rsid w:val="00BB5436"/>
+    <w:rsid w:val="00BC21D8"/>
+    <w:rsid w:val="00BC5F98"/>
+    <w:rsid w:val="00BC5FC6"/>
+    <w:rsid w:val="00BD092A"/>
+    <w:rsid w:val="00BD0D80"/>
+    <w:rsid w:val="00BD40F1"/>
+    <w:rsid w:val="00BD6DD5"/>
+    <w:rsid w:val="00BD7C01"/>
+    <w:rsid w:val="00BD7E5A"/>
+    <w:rsid w:val="00BE315E"/>
+    <w:rsid w:val="00BF0E3B"/>
+    <w:rsid w:val="00BF3451"/>
+    <w:rsid w:val="00BF3861"/>
+    <w:rsid w:val="00BF52CC"/>
+    <w:rsid w:val="00C009AF"/>
+    <w:rsid w:val="00C02948"/>
+    <w:rsid w:val="00C02EE8"/>
+    <w:rsid w:val="00C07E90"/>
+    <w:rsid w:val="00C124BB"/>
+    <w:rsid w:val="00C127F1"/>
+    <w:rsid w:val="00C14C4E"/>
+    <w:rsid w:val="00C23F23"/>
+    <w:rsid w:val="00C263AF"/>
+    <w:rsid w:val="00C27824"/>
+    <w:rsid w:val="00C27C63"/>
+    <w:rsid w:val="00C36E0D"/>
+    <w:rsid w:val="00C420A0"/>
+    <w:rsid w:val="00C44568"/>
+    <w:rsid w:val="00C533B9"/>
+    <w:rsid w:val="00C56FA1"/>
+    <w:rsid w:val="00C611C9"/>
+    <w:rsid w:val="00C62245"/>
+    <w:rsid w:val="00C63638"/>
+    <w:rsid w:val="00C659FC"/>
+    <w:rsid w:val="00C71CE4"/>
+    <w:rsid w:val="00C73A42"/>
+    <w:rsid w:val="00C7574D"/>
+    <w:rsid w:val="00C82DDD"/>
+    <w:rsid w:val="00C8461A"/>
+    <w:rsid w:val="00C8498E"/>
+    <w:rsid w:val="00C8665A"/>
+    <w:rsid w:val="00C904AB"/>
+    <w:rsid w:val="00C9401A"/>
+    <w:rsid w:val="00C94464"/>
+    <w:rsid w:val="00CA0601"/>
+    <w:rsid w:val="00CA0A9E"/>
+    <w:rsid w:val="00CA7DF2"/>
+    <w:rsid w:val="00CB1ED6"/>
+    <w:rsid w:val="00CD5C14"/>
+    <w:rsid w:val="00CE6F64"/>
+    <w:rsid w:val="00CF3DB5"/>
+    <w:rsid w:val="00CF421C"/>
+    <w:rsid w:val="00CF5161"/>
+    <w:rsid w:val="00CF7CB3"/>
+    <w:rsid w:val="00D042A0"/>
+    <w:rsid w:val="00D05C41"/>
+    <w:rsid w:val="00D17F1B"/>
+    <w:rsid w:val="00D21A73"/>
+    <w:rsid w:val="00D24F39"/>
+    <w:rsid w:val="00D26FFF"/>
+    <w:rsid w:val="00D30BA8"/>
+    <w:rsid w:val="00D32130"/>
+    <w:rsid w:val="00D366E8"/>
+    <w:rsid w:val="00D431B1"/>
+    <w:rsid w:val="00D447DA"/>
+    <w:rsid w:val="00D61905"/>
+    <w:rsid w:val="00D62172"/>
+    <w:rsid w:val="00D629B6"/>
+    <w:rsid w:val="00D7666E"/>
+    <w:rsid w:val="00D86292"/>
+    <w:rsid w:val="00D8668E"/>
+    <w:rsid w:val="00D92F91"/>
+    <w:rsid w:val="00DA26AF"/>
+    <w:rsid w:val="00DA2C11"/>
+    <w:rsid w:val="00DA3570"/>
+    <w:rsid w:val="00DA6885"/>
+    <w:rsid w:val="00DB58F3"/>
+    <w:rsid w:val="00DD5130"/>
+    <w:rsid w:val="00DE2E3E"/>
+    <w:rsid w:val="00DE44F8"/>
+    <w:rsid w:val="00DE76DE"/>
+    <w:rsid w:val="00DE7C9E"/>
+    <w:rsid w:val="00DF1B51"/>
+    <w:rsid w:val="00DF4C86"/>
+    <w:rsid w:val="00DF5B1A"/>
+    <w:rsid w:val="00E07B22"/>
+    <w:rsid w:val="00E131D7"/>
+    <w:rsid w:val="00E165F8"/>
+    <w:rsid w:val="00E171C5"/>
+    <w:rsid w:val="00E21C55"/>
+    <w:rsid w:val="00E22CC8"/>
+    <w:rsid w:val="00E27E97"/>
+    <w:rsid w:val="00E32C0F"/>
+    <w:rsid w:val="00E33FCA"/>
+    <w:rsid w:val="00E37A8D"/>
+    <w:rsid w:val="00E42960"/>
+    <w:rsid w:val="00E529D1"/>
+    <w:rsid w:val="00E573C0"/>
+    <w:rsid w:val="00E64AB2"/>
+    <w:rsid w:val="00E73E64"/>
+    <w:rsid w:val="00E80297"/>
+    <w:rsid w:val="00E95781"/>
+    <w:rsid w:val="00E97859"/>
+    <w:rsid w:val="00EA3ECC"/>
+    <w:rsid w:val="00EA67B0"/>
+    <w:rsid w:val="00EA73AB"/>
+    <w:rsid w:val="00EA74C5"/>
+    <w:rsid w:val="00EB45EB"/>
+    <w:rsid w:val="00EB566F"/>
+    <w:rsid w:val="00EB65CA"/>
+    <w:rsid w:val="00EC0BFB"/>
+    <w:rsid w:val="00EC1174"/>
+    <w:rsid w:val="00EC5C68"/>
+    <w:rsid w:val="00EC76F3"/>
+    <w:rsid w:val="00ED08CE"/>
+    <w:rsid w:val="00EF3953"/>
+    <w:rsid w:val="00EF5361"/>
+    <w:rsid w:val="00EF616E"/>
+    <w:rsid w:val="00F0062A"/>
+    <w:rsid w:val="00F048FF"/>
+    <w:rsid w:val="00F10A37"/>
+    <w:rsid w:val="00F16315"/>
+    <w:rsid w:val="00F2450E"/>
+    <w:rsid w:val="00F25AFB"/>
+    <w:rsid w:val="00F30D3F"/>
+    <w:rsid w:val="00F356A6"/>
+    <w:rsid w:val="00F45F6F"/>
+    <w:rsid w:val="00F467E9"/>
+    <w:rsid w:val="00F50BCE"/>
+    <w:rsid w:val="00F51039"/>
+    <w:rsid w:val="00F564C7"/>
+    <w:rsid w:val="00F637CA"/>
+    <w:rsid w:val="00F75554"/>
+    <w:rsid w:val="00F8106C"/>
+    <w:rsid w:val="00F93352"/>
+    <w:rsid w:val="00FA4BEE"/>
+    <w:rsid w:val="00FA6998"/>
+    <w:rsid w:val="00FB4003"/>
+    <w:rsid w:val="00FB42E6"/>
+    <w:rsid w:val="00FD6554"/>
+    <w:rsid w:val="00FE4BC2"/>
+    <w:rsid w:val="00FF3BB0"/>
+    <w:rsid w:val="00FF603D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6652F1F8"/>
-  <w15:docId w15:val="{6FFCCF02-4C6D-4CD9-AEAF-EBF4277A13FD}"/>
+  <w14:docId w14:val="242747F3"/>
+  <w15:docId w15:val="{5381672A-6AAA-4C65-B2FF-215E0B677B0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23233,75 +15821,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -23450,532 +16037,863 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C96D0B"/>
+    <w:rsid w:val="00B06740"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:left="2268" w:right="1711"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00C96D0B"/>
+    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="8930"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:ind w:left="2268" w:right="1711"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00C96D0B"/>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:i/>
+      <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00C96D0B"/>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="it-IT" w:eastAsia="lv-LV"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...17 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...23 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B06740"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="006162F6"/>
+    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="006162F6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext20">
+    <w:name w:val="Základní text 2_0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext21">
+    <w:name w:val="Základní text 2_1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext22">
+    <w:name w:val="Základní text 2_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+    <w:name w:val="Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbubliny1">
+    <w:name w:val="Text bubliny1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00B06740"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00155E9D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00155E9D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
+    <w:name w:val="Body text (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00953EB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
+    <w:name w:val="Table text rows (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00953EB1"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00953EB1"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00B52AFE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM18">
+    <w:name w:val="CM18"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="00B52AFE"/>
+    <w:pPr>
+      <w:spacing w:after="260"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006162F6"/>
+    <w:rsid w:val="00027B08"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00027B08"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006162F6"/>
+    <w:rsid w:val="00027B08"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0014595F"/>
+    <w:rsid w:val="00434CB7"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E64AB2"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00000F09"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF3953"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:rsid w:val="006C1614"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00556E97"/>
+    <w:rsid w:val="00EF3953"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:snapToGrid/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
-[...40 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...151 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24009,84 +16927,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -24217,96 +17137,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>9994</Characters>
+  <Pages>18</Pages>
+  <Words>12996</Words>
+  <Characters>7409</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Pealkiri</vt:lpstr>
+        <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Curacef_Duo_ZA_2019_05</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27473</CharactersWithSpaces>
+  <CharactersWithSpaces>20365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Creation_Date">
+    <vt:lpwstr>07/02/2017 17:08:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_DocRefId">
+    <vt:lpwstr>EMA/89123/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/89123/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_Modified_Date">
+    <vt:lpwstr>07/02/2017 17:08:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Modify_Date">
+    <vt:lpwstr>07/02/2017 17:08:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Name">
+    <vt:lpwstr>CS_qrd_veterinary template_v. 8.1_clean</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/13 V-template v.8.1 - publication/03 All other languages vet QRD PI_for publication/01 Cle</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_Version">
+    <vt:lpwstr>CURRENT,1.0</vt:lpwstr>
+  </property>
+</Properties>
+</file>