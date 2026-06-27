--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,11224 +1,16923 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="41474BFA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
-[...177 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="2F7C10B2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4599493E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249B9B6E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A67E84" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E50403C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BCECB4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D18F7D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337AABB1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041973C1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7A6D68" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C414C1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5D387B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224CB701" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74155F8D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FF9B48" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F50B1F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB888BE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B62AAC1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233D7DC4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090E7EE8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C272E53" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5628E7CA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A510EB7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12AE769F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F78E6">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DCEBBA" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRPr="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="004F78E6">
-[...9 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="4A097A38" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A2829E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F78E6">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FCEA57" w14:textId="77777777" w:rsidR="004F78E6" w:rsidRDefault="004F78E6" w:rsidP="000A6B2C">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="15324127" w14:textId="55C04217" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...253 lines deleted...]
-          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EF3953">
+        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FA25B9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E85F8A8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Effipro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 134 mg šķīdums pilināšanai uz ādas liela auguma suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A125B1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Notedefin"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552FB710" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228ED0C2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEB6430" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Notedefin"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706F6ABD" w14:textId="456E3834" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Viena 1,34 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5EC4AD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AC0FF8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EED5EF4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5360A9E1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00955352" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00955352" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>134</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E620484" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51540562" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...347 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palīgvielas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5F5ABE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
+        <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="300F485E" w14:textId="77777777" w:rsidTr="0009456A">
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008432D7" w14:paraId="5606889E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01CB4A61" w14:textId="6CABFE3D" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+          <w:p w14:paraId="2828F235" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F93352">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Palīgvielu</w:t>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F93352">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E0A429" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="7DB5DA1A" w14:textId="77777777" w:rsidTr="0009456A">
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="2AA6ADE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55580B40" w14:textId="3BFC0D81" w:rsidR="00F93352" w:rsidRPr="00EF3953" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+          <w:p w14:paraId="53B3F96D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EF3953">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Liofilizāts</w:t>
+              <w:t>Butilhidroksianizols (E320)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EF3953">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A74B73F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>:</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,268 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="089B47E1" w14:textId="77777777" w:rsidTr="0009456A">
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="0D6AC7C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="447D1912" w14:textId="743A8B1A" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+          <w:p w14:paraId="576A2B5E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F93352">
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Butilhidroksitoluols (E321)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0E94AF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Glikoze</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,134 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="483567A5" w14:textId="77777777" w:rsidTr="0009456A">
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="649EC64A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4821297A" w14:textId="76CC1B9C" w:rsidR="00F93352" w:rsidRPr="00F93352" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+          <w:p w14:paraId="547E0A35" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F93352">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Saharoze</w:t>
+              <w:t>Benzilspirts</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025A7DF5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93352" w:rsidRPr="00F93352" w14:paraId="44651BD4" w14:textId="77777777" w:rsidTr="0009456A">
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="33DBC99D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D60034" w14:textId="42117A10" w:rsidR="00F93352" w:rsidRPr="00EF3953" w:rsidRDefault="00F93352" w:rsidP="00EF3953">
+          <w:p w14:paraId="3A29FE1F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EF3953">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Dekstrāns</w:t>
+              <w:t>Dietilēnglikola monoetilēteris</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EF3953">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7806B1B1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F93352">
-[...228 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03BC0FB4" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
-[...41 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11D25EAF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DBAE5C" w14:textId="4BB44CDD" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains līdz dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBEAE44" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A305705" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B873F5F" w14:textId="7039BE21" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E695A5" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4E96F035" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8A1326" w14:textId="1ACDE560" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0D4FE1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBE319E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27827429" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AF02D0" w14:textId="1C1F2106" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...108 lines deleted...]
-      <w:r w:rsidR="0018782D" w:rsidRPr="00E64AB2">
+        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0BCF10" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23136910" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blusu (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="0018782D" w:rsidRPr="00E64AB2">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ctenocephalides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp.) un ērču (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0018782D" w:rsidRPr="00E64AB2">
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="009A14EE">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reticulatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) invāzijas ārstēšanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6622EAFD" w14:textId="2341BD59" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Insekticīdā darbība pret pieaugušu blusu jaunu invāziju saglabājas līdz 8 nedēļām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Veterinārajām zālēm piemīt līdz 4 nedēļām ilga noturīga akaricīda darbība pret ērcēm (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor reticulatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ja veterināro zāļu lietošanas laikā dzīvniekam jau ir pieķērušās </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E1A" w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>minēto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sugu ērces (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="22"/>
-[...98 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tās visas var netikt nogalinātas pirmo 48 stundu laikā, taču tās var iet bojā nedēļas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649DD6E8" w14:textId="5AC15B57" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C25A86" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eterinārās zāles var lietot kā daļu no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blusu alerģiskā dermatīta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstēšanas kursa, ja to ir diagnosticējis jūsu ārstējošais veterinārārsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164A6ACF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF04996" w14:textId="48664541" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270DC317" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0043D6CA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4593A7F3" w14:textId="2D01B543" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav pieejami atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00303" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pētījumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00303" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles nelietot kucēniem līdz 2 mēnešus vecumam un/vai ar ķermeņa svaru mazāku par 2 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9EE155" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot slimiem dzīvniekiem (piem., sistēmiskas slimības, drudzis u.c.) vai dzīvniekiem atveseļošanās periodā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063749C2" w14:textId="3593A029" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāves iestāšanās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12153CB8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles ir paredzētas suņiem. Nelietot kaķiem, jo iespējama pārdozēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C71CE2" w14:textId="1D3D1CF7" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprināta jutība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jebkuru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18ABF33B" w14:textId="728F8CA4" w:rsidR="000D77A7" w:rsidRPr="000E0E1A" w:rsidRDefault="000D77A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179ECBD8" w14:textId="565F3E1F" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Īpaši brīdinājumi </w:t>
-[...106 lines deleted...]
-      <w:r>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FED3CB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...493 lines deleted...]
-    <w:p w14:paraId="25B5B635" w14:textId="77777777" w:rsidR="001A5B3A" w:rsidRPr="00F30D3F" w:rsidRDefault="001A5B3A" w:rsidP="006B7975">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680FE0AB" w14:textId="1EDF00FB" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu efektivitāti pret blusām neietekmē dzīvnieka mazgāšana ar šampūnu stundu pirms apstrādes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442AFCBA" w14:textId="2B0C6811" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Divas dienas pēc veterināro zāļu lietošanas jāizvairās no dzīvnieka </w:t>
+      </w:r>
+      <w:r w:rsidR="00763FAA" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mazgāšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai iegremdēšanas ūdenī. Reizi nedēļā iegremdējot dzīvnieku ūdenī uz vienu minūti, noturīgas insekticīdās iedarbības ilgums pret blusām samazinās par vienu nedēļu, tādēļ ieteicams izvairīties no biežas </w:t>
+      </w:r>
+      <w:r w:rsidR="00763FAA" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peldēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00763FAA" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mazgāšanas ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šampūn</w:t>
+      </w:r>
+      <w:r w:rsidR="00763FAA" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402E4808" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8E3A4A" w14:textId="6C356F3A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinārās zāles nenovērš ērču pieķeršanos dzīvniekiem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja dzīvnieks ārstēts pirms ērču pieķeršanās, tās tiks nogalinātas pirmo 24–48 stundu laikā pēc pieķeršanās. Parasti tas notiks pirms asiņu iesūkšanas, samazinot, bet ne izslēdzot slimību pārnešanas risku. Pēc bojāejas ērces visbiežāk nokrīt no dzīvnieka, bet no atlikušajām var atbrīvoties, viegli tās pavelkot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5F0B7D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524895BF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā vai regulārās uzturēšanās vietās, piemēram, paklājos un mīkstajās mēbelēs, kas masveida invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļusūcēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A5AA56" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8478EF" w14:textId="4166F9A4" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja zāles lieto kā daļu no blusu alerģiskā dermatīta ārstēšanas stratēģijas, ieteicama ikmēneša alerģisko</w:t>
+      </w:r>
+      <w:r w:rsidR="005816F9" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārējo mājsaimniecībā esošo suņu apstrāde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182064E9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCBEA54" w14:textId="2683DFCC" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai kontrolētu blusu izplatību mājsaimniecībā kurā ir vairāki </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66AD8" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>māj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzīvnieki, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>visi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66AD8" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mājsaimniecības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņi un kaķi jāapstrādā ar piemērotu insekticīdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E96E63" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503C8596" w14:textId="58F9004D" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDD991F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C480BA3" w14:textId="19D33A01" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F329BC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1594C9A5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pirms ārstēšanas dzīvnieki precīzi jānosver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08088933" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvairīties no zāļu iekļūšanas dzīvnieka acīs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar lielu ūdens daudzumu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A841D3A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496220A6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot veterinārās zāles uz brūcēm vai bojātas ādas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548B4D54" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F228539" w14:textId="457C10B5" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās zāles dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5DE99E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD853CD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt gļotādu un acu kairinājumu. Tāpēc jāizvairās no veterināro zāļu iekļūšanas mutē vai acīs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1913AD8D" w14:textId="4E664898" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54898" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ūden</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54898" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F5B80A" w14:textId="44FBC323" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja acu kairinājums nepāriet, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai marķējumu</w:t>
+      </w:r>
+      <w:r w:rsidR="0023721A" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A22BDA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas laikā nesmēķēt, nedzert vai neēst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20720019" w14:textId="77777777" w:rsidR="00665B8C" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvairieties no satura saskares ar ādu. Ja tā notiek, mazgājiet rokas ar ziepēm un ūdeni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33792A54" w14:textId="4C98E40F" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc lietošanas mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A59B414" w14:textId="286BCF4A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar zināmu </w:t>
+      </w:r>
+      <w:r w:rsidR="00665B8C" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jutīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00665B8C" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret fipronilu vai palīgvielām, jāizvairās no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5E3BC1" w14:textId="69298E82" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzīvniekus nedrīkst glaudīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34067" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kamēr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apstrādātā vieta </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34067" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izžuvusi un neļaut</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34067" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotaļāties ar tikko apstrādātiem dzīvniekiem. Tādēļ ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā un nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302748CF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E21040A" w14:textId="4399D488" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A4E17B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676AEA3F" w14:textId="11814F72" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fipronils var negatīvi ietekmēt ūdenī dzīvojošus organismus. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65F66" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neļaut suņiem peldēt ūdenstilpēs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 dienas pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65F66" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA9666E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCB40E1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C84FD6A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA80C8" w14:textId="7F7B4B01" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterinārās zāles var negatīvi ietekmēt krāsotas, lakotas vai citādas mājsaimniecības iekārtu virsmas vai mēbeles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092B581E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B221B63" w14:textId="38AFC91B" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00E171C5" w:rsidRPr="00E171C5">
+        <w:t xml:space="preserve">Blakusparādības </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46818F4A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7362DA0E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32543290" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...33 lines deleted...]
-          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E171C5" w:rsidRPr="00E171C5" w14:paraId="089C6BE5" w14:textId="77777777" w:rsidTr="0009456A">
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="5AB058B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D064F12" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
+          <w:p w14:paraId="6324924E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E171C5">
-              <w:t>Ļoti bieži</w:t>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3614394F" w14:textId="77777777" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
+          <w:p w14:paraId="0D0DABEE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E171C5">
-              <w:t>(&gt;1 dzīvniekam/10 ārstētajiem dzīvniekiem):</w:t>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F4B90A8" w14:textId="78FAE644" w:rsidR="002545A2" w:rsidRPr="002545A2" w:rsidRDefault="002545A2" w:rsidP="00EF3953">
+          <w:p w14:paraId="60898B06" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002545A2">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Izdalījumi</w:t>
+              <w:t>Reakcija lietošanas vietā</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EF3953">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> (piemēram, ādas, apmatojuma krāsas maiņa, alopēcija, nieze, eritēma)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="40E76863" w14:textId="51920A40" w:rsidR="00E171C5" w:rsidRPr="00E171C5" w:rsidRDefault="00E171C5" w:rsidP="00EF3953">
+          <w:p w14:paraId="17A73C8D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...49 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>I</w:t>
+              <w:t>Vispārēja nieze vai alopēcija</w:t>
             </w:r>
-            <w:r w:rsidR="002545A2" w:rsidRPr="002545A2">
-[...16 lines deleted...]
-            <w:r w:rsidR="002545A2" w:rsidRPr="00EF3953">
+          </w:p>
+          <w:p w14:paraId="05CA98C3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...8 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Klepus</w:t>
+              <w:t>Pastiprināta siekalošanās</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF3953">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1938B289" w14:textId="674F26FD" w:rsidR="00E171C5" w:rsidRPr="00EF3953" w:rsidRDefault="001525FF" w:rsidP="00EF3953">
+          <w:p w14:paraId="48531268" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Nomāktība</w:t>
+              <w:t>Neiroloģiski traucējumi</w:t>
             </w:r>
-            <w:r w:rsidR="002545A2" w:rsidRPr="00EF3953">
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">3 </w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002545A2">
+              <w:t>(piemēram, hiperestēzija, centrālās nervu sistēmas nomākums un neiroloģiski simptomi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F60802" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Šķaudīšana</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EF3953">
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>Vemšana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9E019B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Elpošanas traucējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="486C621B" w14:textId="77777777" w:rsidR="002545A2" w:rsidRDefault="002545A2" w:rsidP="002545A2">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3A487AA3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārejošas ādas reakcijas lietošanas vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0995995B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja notiek laizīšana, var novērot īsu pastiprinātas siekalošanās periodu galvenokārt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šķīdinātāja īpašību dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B28FF3D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atgriezeniski simptomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED4B66D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374E429B" w14:textId="4AC2DE95" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77956D6B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A93926A" w14:textId="52A504BF" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A375A8A" w14:textId="77777777" w:rsidR="00554D84" w:rsidRDefault="00554D84" w:rsidP="00D629B6"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A64BFC1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161D2163" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF3953">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...28 lines deleted...]
-      <w:r w:rsidR="00D32130">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3A1180" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BE03E2" w14:textId="567AE667" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos suņiem netika konstatēta teratogēna vai embriotoksiska iedarbība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A7F1A2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EDA97E" w14:textId="6503DF30" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pētījumi ar šīm veterinārajām zālēm grūsnām un laktējošām kucēm nav veikti. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F50C9">
-[...11 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2D8C3837" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F50C9">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7755701E" w14:textId="609620EF" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FEE19D" w14:textId="77777777" w:rsidR="00554D84" w:rsidRPr="00F30D3F" w:rsidRDefault="00554D84" w:rsidP="006B7975"/>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00EF3953">
+    <w:p w14:paraId="23BB1C72" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3F0A78" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79817B40" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77624866" w14:textId="4201FDA0" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10805E87" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B7230E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas veids un deva:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C8AAE6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tikai ārīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28511917" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietot lokāli, uzklājot uz ādas, atkarībā no svara:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0710C7DE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>viena 1,34 ml pipete paredzēta sunim, kura svars ir lielāks par 10 kg un mazāks par 20 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D053FC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3832B733" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAAF267" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152208DA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...801 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRoman,Italic" w:hAnsi="TimesNewRoman,Italic"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Termoformētas pipetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BA45D9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turiet pipeti vertikāli. Uzsitiet pa pipetes šaurāko daļu, lai nodrošinātu, ka saturs atrodas pipetes galvenajā daļā. Nolauziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...523 lines deleted...]
-          <w:tab w:val="left" w:pos="567"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pilināmās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pipetes uzgali, sekojot iegrieztajai līnijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66166794" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1855 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04907921" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35838ABB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126DF410" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D780A76" wp14:editId="7C0682FC">
-[...10 lines deleted...]
-            <wp:docPr id="837790371" name="Obrázek 837790371" descr="A blue sign with white text&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7120CC4F" wp14:editId="124ADF0D">
+            <wp:extent cx="4867275" cy="1114425"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="837790371" name="Obrázek 837790371" descr="A blue sign with white text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="723900" cy="352425"/>
+                      <a:ext cx="4867275" cy="1114425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C208DE8" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00906F03" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
-[...279 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1F38D245" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E76D57" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5530FD83" wp14:editId="537A7284">
-            <wp:extent cx="523875" cy="381000"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D5BB2F0" wp14:editId="21EC8A64">
+            <wp:extent cx="4857750" cy="1323975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="obrázek 1"/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4857750" cy="1323975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065A9F5D" w14:textId="77777777" w:rsidR="003A073C" w:rsidRPr="008B19A2" w:rsidRDefault="003A073C" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA076D2" w14:textId="77777777" w:rsidR="003A073C" w:rsidRPr="008B19A2" w:rsidRDefault="003A073C" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A85D2B5" wp14:editId="4AF11BF5">
+            <wp:extent cx="4401820" cy="1456690"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="24" name="Image 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="523875" cy="381000"/>
+                      <a:ext cx="4401820" cy="1456690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4162D367" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
-[...315 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="404DCFDF" w14:textId="6B77EA8B" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="003A073C" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B880952" wp14:editId="4CDA60AF">
-            <wp:extent cx="523875" cy="381000"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ECA544E" wp14:editId="5311070E">
+            <wp:extent cx="5433060" cy="2732405"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="obrázek 2"/>
+            <wp:docPr id="23" name="Image 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Image 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="523875" cy="381000"/>
+                      <a:ext cx="5433060" cy="2732405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752AEFF0" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
-[...21 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="042C6CB1" w14:textId="77777777" w:rsidR="00C93074" w:rsidRPr="008B19A2" w:rsidRDefault="00C93074" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37526B23" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(Piezīme: tirdzniecībā pieejamo pipešu forma kā arī attēli uz kārbiņām/lietošanas instrukcijām var atšķirties.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE4F754" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF134A5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Polipropilēna pipetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697D83C4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izņemiet pipeti no blistera. Turiet pipeti vertikāli un atskrūvējiet un noņemiet vāciņu. Apgrieziet vāciņu otrādi un uzlieciet otru galu atpakaļ uz pipetes. Pagrieziet vāciņu, lai saplēstu blīvējumu un pēc tam noņemiet vāciņu no pipetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F34F0A4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D006F68" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BEF2F4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C548A32" w14:textId="726DC756" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C324C8D" wp14:editId="30AFAC0B">
+            <wp:extent cx="3838575" cy="1143000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3838575" cy="1143000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724653A3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F038C41" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16284CCB" w14:textId="14B66D68" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="004C7B13" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzmanīties </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no pārmērīg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmatojuma samitrināšan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s ar veterinārajām zālēm, jo ārstēšanas vietā apmatojumam būs lipīgs izskats.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja tā tomēr notiek, tas izzudīs 24 stundu laikā pēc lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2316BD8C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A72675F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ārstēšanas shēma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F4743D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1C2200" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optimālai blusu un/vai ērču invāzijas kontrolei lietošanas grafikam jāpamatojas uz vietējo epidemioloģisko situāciju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FDECAF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRDefault="000E0E1A" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14512BAD" w14:textId="358FDC7D" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90A86" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pētījumi, minimālais intervāls starp ārstēšanas reizēm ir 4 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09053EE1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2949E59A" w14:textId="00BEF731" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00406FD1">
+        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FA10B3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5F6F02" w14:textId="6DC1F4CC" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mērķa sugas dzīvnieku droš</w:t>
+      </w:r>
+      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pētījumos ar 2 mēnešus veciem kucēniem, augošiem suņiem un suņiem, kuru svars bija aptuveni 2 kg, </w:t>
+      </w:r>
+      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nenovēroja. </w:t>
+      </w:r>
+      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas gadījumos var palielināties blakusparādību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risks (sk</w:t>
+      </w:r>
+      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. 3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="001363B7" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. apakšpunktu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E325A3F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786C266C" w14:textId="35DAE3FE" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680AEEC0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06761CC9" w14:textId="29696130" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B071C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8CB0EF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536CB317" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1F5359" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CD3694" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B39CE9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C978BFB" w14:textId="4AC24714" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE20741" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2294323F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5862AB" w14:textId="78851D5C" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATĶvet kods: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>QP53AX15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCE146A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF1D543" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178F525E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7057B09E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fipronils ir insekticīds un akaricīds līdzeklis, kas pieder fenilpirazolu grupai. Tas darbojas inhibējot gamma-aminosviestskābes (GASS) kompleksu, saistoties pie hlorīda kanāliem un tādējādi bloķējot hlorīda jonu pre- un postsinaptisko pārvietošanos caur šūnu membrānām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tas izraisa nekontrolētu centrālās nervu sistēmas darbību un insektu vai ērču bojājeju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1FA0BF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fipronilam piemīt insekticīda un akaricīda iedarbība pret blusām (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ctenocephalides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp), ērcēm (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B66A943" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Blusas tiek nogalinātas 24 stundu laikā. Ērces parasti tiek nogalinātas 48 stundu laikā pēc saskares ar fipronilu, taču, ja veterināro zāļu lietošanas laikā dzīvniekam jau ir ērces (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pirmo 48 stundu laikā visas ērces var netikt nogalinātas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C783C25" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA811E3" w14:textId="431CC4B5" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Farmakokinētiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C2FF05" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BE1638" w14:textId="531A3B26" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD21EB" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> galvenokārt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD21EB" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek metabolizēts līdz tā sulfona</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD21EB" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tvasinājumam (RM1602), kam arī piemīt insekticīdas un akaricīdas īpašības. Fipronila koncentrācija apspalvojumā laika gaitā samazinās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F672D0C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443802DF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D2F2DD" w14:textId="41B33576" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBBD78F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47496988" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6662656A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D979A2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1C2BCC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC8F2D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24184798" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527F5BDF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF4690D" w14:textId="44D917BE" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C80846" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ermoformētas pipetes: 3 gadi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6F1F45" w14:textId="5770A193" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C80846" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>olipropilēna pipetes: 2 gadi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0F642B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1882B81D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DDF8FD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A5F48E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 30 °C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A39B9E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt sausā vietā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F95C06E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģinālajā iepakojumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F043977" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401D6DA9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizņemt no blistera līdz lietošanas laikam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5375C3E8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E982AE" w14:textId="12BD8F0F" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138F843C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D09D09" w14:textId="25C43AA6" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termoformētas pipetes: </w:t>
+      </w:r>
+      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">baltas vai caurspīdīgas vairākslāņu plastmasas </w:t>
+      </w:r>
+      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pipete ar vienu devu, kas satur 1,34 ml izspiežama šķīduma</w:t>
+      </w:r>
+      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2" w:rsidDel="00C93074">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75250E53" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iekšējie slāņi, kas ir saskarē ar veterinārajām zālēm, ir izgatavoti no poliakrilonitrila-metakrilāta vai polietilēna-etilēnvinilspirta-polietilēna. Baltais vai caurspīdīgais ārējais komplekss ir izgatavots no polipropilēna/ cikliska olefīna kopolimēra/ polipropilēna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A37EDD" w14:textId="11706254" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kast</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80846" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80846" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>satur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pipetes, kuras vai nu ir vai nav iepakotas katra atsevišķā blisterī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D0BC21" w14:textId="7C5C329B" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00C80846" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kastītes ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE08FF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573BD9AE" w14:textId="09509BF7" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="49714492" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polipropilēna pipetes: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">baltas polipropilēna pipetes ar vienu devu, kas satur </w:t>
+      </w:r>
+      <w:r w:rsidR="007461B0" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1,34 ml </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izspiežamu šķīdumu. Pipete iepakota bezkrāsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>inā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plastmasas blister</w:t>
+      </w:r>
+      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas izgatavots no polipropilēna/cikliska olefīna kopolimēra/ polipropilēna, ar termoblīvēšanas metodi noslēgta ar lakotu alumīnija termofoliju un ievietota kartona </w:t>
+      </w:r>
+      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kastītē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai blistera mapītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1AC726" w14:textId="58C45B7D" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blisteru mapīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00514154" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kastītes ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5456B599" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D81A2A6" w14:textId="7B82840C" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11497BA5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B192B67" w14:textId="374B6B7E" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA2ECAE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485E9605" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAE0A3E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CBD0DB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60181D6D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCA20B3" w14:textId="7FF6B04F" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00B20672" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eterinārās </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles nedrīkst nonākt ūdenstilpēs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jo tās var būt bīstamas zivīm un citiem ūdens organismiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E553BC8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E34FCE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nepiesārņot dīķus, ūdensceļus vai grāvjus ar veterinārajām zālēm vai tukšu iepakojumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39797E1C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496591CF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4976C6B5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FCC224" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E5D31D" w14:textId="1642159A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIRBAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E0BA6F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695CDEF5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE24468" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456716BC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106DC286" w14:textId="740ABF41" w:rsidR="00F45B33" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/22/0031</w:t>
+      </w:r>
+      <w:r w:rsidR="005B75E3" w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCC42D4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="00BE5688" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002CA90B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5DBF4C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43809835" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE52DED" w14:textId="35D6C81A" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20672" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tirdzniecības atļaujas piešķiršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52BD6" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r w:rsidR="008438A2" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1FBA9B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F46C086" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72258817" w14:textId="2A29C151" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E2DB9C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAB051F" w14:textId="511EFD30" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00955352" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>04/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F05DD0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744BCF73" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B625548" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047BC3AC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0E5C94" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bezrecepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11024AFF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2003D914" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000E0E1A">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAB8FD5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B9C7BB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4030133F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5F2837" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50966EAA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362061CD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1354BA7C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3482E5B0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB26516" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DCAFCC" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6750DE6D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2471FA15" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4393B31F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144B8EA5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AC1660" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E330D3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D4E138" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D127FD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF7FE7D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EAB244" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C59EA9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C64AFEF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBE24F1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529BDF1B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="003951F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CAF96F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CFDD02" w14:textId="22B0C4B8" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="003951F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525E6CB8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="5E381D1F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C212E4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155B8C7F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7429AB8A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA6D14E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B88710" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59222FAD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8BE8E7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05728C5C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167F5FDE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8D9533" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A19F4A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0468CAF4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433EA9CA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5604783B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04856513" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C834420" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D93846" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02509533" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687868BE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E572919" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D0A064" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA5DCFD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1BCCBF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00DB1188">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118A9887" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9394" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B19A2" w:rsidRPr="008B19A2" w14:paraId="0F491A8A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="858"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C025BA1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="591EF9F9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1468B088" w14:textId="16340340" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="009C2190" w:rsidP="00C25A86">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kastītes </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ar 1, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pipetēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="028BDE67" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BB71D9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160B727E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50340B63" w14:textId="5B5B3D06" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effipro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>134 mg šķīdums pilināšanai uz ādas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B69386A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA5F8C5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40459B99" w14:textId="3C76EB18" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t>SĒRIJAS NUMURS</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="323ED4CB" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496F0423" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FE9E76" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Viena 1,34 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D11F659" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00955352" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>134 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183DCAD6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B726928" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F38F9BA" w14:textId="657B0EEF" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D1487C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D647445" w14:textId="7BEAE949" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CD3237" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E67EE59" wp14:editId="542FA9B1">
+            <wp:extent cx="571500" cy="1152525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="571500" cy="1152525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280C35D5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7779FBA6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB81641" w14:textId="10C58DD2" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E0E1A">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3A7456" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8DCDF9" w14:textId="4341DD0B" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vidēja</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7E56" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>auguma suņi &gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10-20 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E23B548" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEE4D52" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1319052E" w14:textId="39728C5D" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E866A4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB66C83" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zālēm, kurām nav nepieciešama veterināro zāļu recepte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706D8347" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345222A5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blusu (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ctenocephalides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp.) un ērču (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reticulatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) invāzijas ārstēšanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E07E47D" w14:textId="0F354EF6" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD5735E" w14:textId="0F8755D5" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insekticīdā darbība pret pieaugušu blusu jaunu invāziju saglabājas līdz 8 nedēļām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00093E53" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterinārajām z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ālēm piemīt līdz 4 nedēļām ilga noturīga akaricīda darbība pret ērcēm (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor reticulatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>). Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00093E53" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanas laikā dzīvniekam jau ir pieķērušās </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E1A" w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>minēto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sugu ērces (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tās visas var netikt nogalinātas pirmo 48 stundu laikā, taču tās var iet bojā nedēļas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB79C76" w14:textId="44C38BC8" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="008C093C" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āles var lietot kā daļu no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blusu alerģiskā dermatīta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kursa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ir diagnosticējis jūsu ārstējošais</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārārsts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FA475D" w14:textId="77777777" w:rsidR="00BA518D" w:rsidRPr="008B19A2" w:rsidRDefault="00BA518D" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C90953A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="438DD194" wp14:editId="32ADF248">
+            <wp:extent cx="2105025" cy="1228725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2105025" cy="1228725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B98EC3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blusas un ērces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A6ADA1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435FA459" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4730C046" w14:textId="5D495CC4" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344D2462" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E798D1C" w14:textId="74D35084" w:rsidR="00F45B33" w:rsidRPr="000E0E1A" w:rsidRDefault="00F45B33" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzpilināšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682725EA" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tikai ārīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A6B570" w14:textId="137DF4FA" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00955352" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563493FD" wp14:editId="3A1E36F7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>127591</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>767922</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1001864" cy="499414"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Rectangle 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1001864" cy="499414"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg2"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6E6906B3" w14:textId="77777777" w:rsidR="007C044E" w:rsidRPr="00900E01" w:rsidRDefault="007C044E" w:rsidP="000E0E1A">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="002060"/>
+                                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="002060"/>
+                                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                              </w:rPr>
+                              <w:t>P</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FC3F8A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="002060"/>
+                                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                              </w:rPr>
+                              <w:t>retpilēšanas sistēma</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="563493FD" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:10.05pt;margin-top:60.45pt;width:78.9pt;height:39.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDil7qmAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSBQYVKapATJMQ&#10;Q8DEs+vYTSTH59luk+6v39lOUsbQHqb1wT37vvvuR+7u8mroFNkL61rQFS1OckqE5lC3elvR78+3&#10;n84pcZ7pminQoqIH4ejV6uOHy94sxQIaULWwBEm0W/amoo33ZplljjeiY+4EjNColGA75vFqt1lt&#10;WY/sncoWeX6W9WBrY4EL5/D1JinpKvJLKbj/JqUTnqiKYmw+njaem3Bmq0u23FpmmpaPYbB/iKJj&#10;rUanM9UN84zsbPsHVddyCw6kP+HQZSBly0XMAbMp8jfZPDXMiJgLFseZuUzu/9Hy+/2DJW1d0QWW&#10;R7MOv9EjVo3prRIE37BAvXFLxD2ZBzveHIoh20HaLvxjHmSIRT3MRRWDJxwfizwvzs9KSjjqyouL&#10;sigDaXa0Ntb5LwI6EoSKWnQfa8n2d84n6AQJzhyotr5tlYqX0CjiWlmyZ/iJN9vFSP4bSumA1RCs&#10;EmF4yUJiKZUo+YMSAaf0o5BYEwx+EQOJ3Xh0wjgX2hdJ1bBaJN+nOf4m71NYMdFIGJgl+p+5R4IJ&#10;mUgm7hTliA+mIjbzbJz/LbBkPFtEz6D9bNy1Gux7BAqzGj0n/FSkVJpQJT9sBoQEcQP1AZvHQpoq&#10;Z/hti1/wjjn/wCyOEXYUrgb/DQ+poK8ojBIlDdif770HPHY3ainpcSwr6n7smBWUqK8a+/6iKMsw&#10;x/FSnn4OXWtfazavNXrXXQO2RYFLyPAoBrxXkygtdC+4QdbBK6qY5ui7otzb6XLt07rAHcTFeh1h&#10;OLuG+Tv9ZHggDwUOHfo8vDBrxjb2OAD3MI0wW77p5oQNlhrWOw+yja1+rOtYepz72EPjjgqL5fU9&#10;oo6bdPULAAD//wMAUEsDBBQABgAIAAAAIQCi8/s04AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqJOItiSNU1WIliv9EerRjZckIl5HsdukPD3bE9xmd0az3+bL0bbigr1v&#10;HCmIJxEIpNKZhioFh/366QWED5qMbh2hgit6WBb3d7nOjBtoi5ddqASXkM+0gjqELpPSlzVa7Seu&#10;Q2Lvy/VWBx77SppeD1xuW5lE0Uxa3RBfqHWHrzWW37uzVVBdD6tNPN3O0p/N+3Hd7D+e3z4HpR4f&#10;xtUCRMAx/IXhhs/oUDDTyZ3JeNEqSKKYk7xPohTELTCfszixSNMpyCKX/18ofgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBDil7qmAIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCi8/s04AAAAAoBAAAPAAAAAAAAAAAAAAAAAPIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6E6906B3" w14:textId="77777777" w:rsidR="007C044E" w:rsidRPr="00900E01" w:rsidRDefault="007C044E" w:rsidP="000E0E1A">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="002060"/>
+                          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="002060"/>
+                          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                        </w:rPr>
+                        <w:t>P</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FC3F8A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="002060"/>
+                          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+                        </w:rPr>
+                        <w:t>retpilēšanas sistēma</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A67FDF" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342F6458" wp14:editId="192949CE">
+            <wp:extent cx="1257300" cy="1333500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1257300" cy="1333500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6FED07" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367201E0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBEC78A" w14:textId="060D0069" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F9D8D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F84AD9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D002D5" w14:textId="509E0926" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F763774" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00061FD5">
+    <w:p w14:paraId="28098F67" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CF3D16" w14:textId="59D1D537" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5667203A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4C237E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFA6B1E" w14:textId="61ED73B9" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEC4FA4" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130B6FD6" w14:textId="77777777" w:rsidR="005B28D3" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 30 °C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442F835B" w14:textId="6D7D6AC1" w:rsidR="005B28D3" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt sausā vietā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB8163A" w14:textId="202EF310" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģinālajā iepakojumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A398C21" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC1BEC2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBFDA2F" w14:textId="530559FD" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2248BD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044D6AAF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADBB4E1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBB20A0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDF632E" w14:textId="4F771D6F" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AECB95E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16904D4D" w14:textId="27B10085" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietošanai dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F24A15" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4210C991" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19119386" w14:textId="1ED15221" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525538F8" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A777243" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43674AF5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB371F1" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B271BB1" w14:textId="6AA11A10" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665E39ED" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260CB466" w14:textId="381A1FC6" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIRBAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29296C3A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F076C49" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD20CF4" w14:textId="27B52779" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA518D" w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2747BDB7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0645DD7E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/22/0031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414ECD3E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07248C48" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202667F2" w14:textId="0D48D040" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">SĒRIJAS NUMURS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6E74D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34848830" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B69627E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D17D31C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167369E2" w14:textId="6221D3DC" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="007C044E" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B1B095" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD027C9" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blisteris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9313D3" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EE1058" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF5C9B2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C47A7AC" w14:textId="28384C04" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Effipro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F874FB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E12EC5B" wp14:editId="2702353A">
+            <wp:extent cx="895350" cy="666750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="11914"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="895350" cy="666750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DACB8FE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7641D31E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564D26D9" w14:textId="58B43170" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D843E6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB1AC11" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>134 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A22D606" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>&gt; 10-20 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257999D2" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D0051C" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E60DB23" w14:textId="29687057" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C3B0FF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3269F40A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C3EF76" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C654D0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB08C54" w14:textId="7397AB41" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F04210B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C749B7B" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp. {mm/gggg}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9DBC2E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06606955" w14:textId="5E22A9FC" w:rsidR="00F13147" w:rsidRDefault="007C044E" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C4C92B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="000E0E1A" w:rsidRDefault="000E0E1A" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB593DB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 pipete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF61851" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0FBA82" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7972FA52" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="000E0E1A" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08936AEB" w14:textId="72E00887" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Effipro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A796A74" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0E1A">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52F79B63" wp14:editId="00111908">
+            <wp:extent cx="895350" cy="666750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="11914"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="895350" cy="666750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF596A5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA0FBC0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E6DD5A" w14:textId="4EFB0BBC" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C68F0D" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136AB8E5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>134 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0043F480" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>&gt; 10-20 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0774AB" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B13975F" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A2D1CE" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5657B1D0" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4D5A91" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B985CFF" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3460E7" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57765595" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE22E5" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="264DAF5E" w14:textId="77777777" w:rsidR="00F13147" w:rsidRPr="008B19A2" w:rsidRDefault="00A67FDF" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Exp</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00843311" w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4D6C83" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="008B19A2" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0053E5CF" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
-      <w:pPr>
+    <w:p w14:paraId="6E489C61" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A41751" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1F75CA" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF6877E" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B8E70E" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5184EEB5" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C681DF" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21714C56" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128A50B1" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F465AC9" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2915AB9C" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F654A4D" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE04284" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556493EC" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8BBA00" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216B4FBE" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDEF947" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010DD6B0" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF1D2C4" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2F5EDA" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0656B8A3" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F60295" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CDDEE7" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BED166A" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="000E0E1A" w:rsidRDefault="007125F2" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6181B9D2" w14:textId="77777777" w:rsidR="007125F2" w:rsidRPr="008B19A2" w:rsidRDefault="007125F2" w:rsidP="00076708">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C29AE9" w14:textId="77777777" w:rsidR="00A61875" w:rsidRPr="008B19A2" w:rsidRDefault="00A61875" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B19A2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA3347F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...457 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF1CC59" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3921B74A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="008C7340">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1F7D98" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352201BE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Veterināro zāļu nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37787DC2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
-      <w:pPr>
+    <w:p w14:paraId="74A9A179" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA49BCA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effiporo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>100 mg/ml šķīdums pilināšanai uz ādas maza, vidēja, liela un ļoti liela auguma suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F95F8A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D2EBBB" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAA1A0F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB682F8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CB55E9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ABA21C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs ml satur 100 mg fipronila.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1076FD8B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE96A27" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ar katru pipeti dzīvnieks saņem šādu daudzumu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A3DE5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3074"/>
+        <w:gridCol w:w="3074"/>
+        <w:gridCol w:w="3074"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="19E172D2" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50457154" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1319762A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienības deva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D6EA25" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Fipronils</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="3BAC072D" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78FEB2E9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maza auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E227F91" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,67 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C84BF4E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>67 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="7ADA98F4" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="519C1C4B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vidēja auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF64601" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1,34 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EE88F9F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>134 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="0F9992CA" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F2AD2CF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liela auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18E626F1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2,68 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5070B9ED" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>268 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="6F92260B" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11A1131F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ļoti liela auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B674787" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>4,02 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742FF9E1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>402 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54CA7732" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764B9519" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA3DB6A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9222" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3074"/>
+        <w:gridCol w:w="3074"/>
+        <w:gridCol w:w="3074"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="7EBDBAB6" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45254ABF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B1680A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Butilhidroksianizols E320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF11BA1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Butilhidroksitoluols E321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="0B88D537" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB0E668" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maza auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5083FB39" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,134 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72499292" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,067 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="5F174808" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B68614B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vidēja auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E694A93" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,268 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785E9216" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,134 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="57296B2F" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B33466E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liela auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1921B68A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,536 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D649809" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,268 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="0B639BAC" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B01C2B6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00A621AE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ļoti liela auguma suņiem </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D97BBC0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,804 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010A8381" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5688">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>0,402 mg pipetē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0757C49F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1EAA0A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzidrs, bezkrāsains līdz dzeltens šķīdums. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6E3284" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A94AAE7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546D1531" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D2D842" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBF458C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Biocan</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Novel </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="30AD1FB2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="0034098D" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADC0984" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2665D7F5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1AA507" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:tab/>
-      </w:r>
-[...234 lines deleted...]
-      <w:r w:rsidRPr="008C7340">
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1539BAEA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C44D6A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blusu (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008C7340">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ctenocephalides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp.) un ērču (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reticulatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) invāzijas ārstēšanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDAD45F" w14:textId="5F4890E1" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Insekticīdā darbība pret pieaugušu blusu jaunu invāziju saglabājas līdz 8 nedēļām. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Veterinārajām zālēm piemīt līdz 4 nedēļām ilga noturīga akaricīda darbība pret ērcēm (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008C7340">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008C7340">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...172 lines deleted...]
-      <w:r w:rsidRPr="00611C1E">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dermacentor reticulatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>). Ja veterināro zāļu lietošanas laikā dzīvniekam jau ir pieķērušās minēto sugu ērces (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00611C1E">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rhipicephalus sanguineus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ixodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00611C1E">
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ricinus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), tās visas var netikt nogalinātas pirmo 48 stundu laikā, taču tās var iet bojā nedēļas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2911F377" w14:textId="7DEB0038" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var lietot kā daļu no blusu alerģiskā dermatīta ārstēšanas kursa, ja to ir diagnosticējis jūsu ārstējošais veterinārārsts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B5E37D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE50249" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08957620" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E167AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A52CDE2" w14:textId="1BF12670" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tā kā nav pieejami atbilstoši pētījumi, veterinārās zāles nelietot kucēniem līdz 2 mēnešus vecumam un/vai ar ķermeņa svaru mazāku par 2 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B12ADF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot slimiem dzīvniekiem (piem., sistēmiskas slimības, drudzis u.c.) vai dzīvniekiem atveseļošanās periodā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C689B3" w14:textId="0D5C546F" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāves iestāšanās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339D65F4" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles ir paredzētas suņiem. Nelietot kaķiem, jo iespējama pārdozēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385D17E2" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no palīgvielām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666A1590" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECA14B3" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7988D344" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111DD968" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412A2E71" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Imunitātes iestāšanās:</w:t>
-[...88 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Imunitātes ilgums</w:t>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="008C7340">
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A447FB8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E46115" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu efektivitāti pret blusām neietekmē dzīvnieka mazgāšana ar šampūnu stundu pirms apstrādes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546D0EB0" w14:textId="00D7028B" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Divas dienas pēc veterināro zāļu lietošanas jāizvairās no dzīvnieka mazgāšanas vai iegremdēšanas ūdenī. Reizi nedēļā iegremdējot dzīvnieku ūdenī uz vienu minūti, noturīgas insekticīdās iedarbības ilgums pret blusām samazinās par vienu nedēļu, tādēļ ieteicams izvairīties no biežas peldēšanas un mazgāšanas ar šampūnu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D94848" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B6EF5D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinārās zāles nenovērš ērču pieķeršanos dzīvniekiem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja dzīvnieks ārstēts pirms ērču pieķeršanās, tās tiks nogalinātas pirmo 24–48 stundu laikā pēc pieķeršanās. Parasti tas notiks pirms asiņu iesūkšanas, samazinot, bet ne izslēdzot slimību pārnešanas risku. Pēc bojāejas ērces visbiežāk nokrīt no dzīvnieka, bet no atlikušajām var atbrīvoties, viegli tās pavelkot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D098A57" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220D175B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā vai regulārās uzturēšanās vietās, piemēram, paklājos un mīkstajās mēbelēs, kas masveida invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļusūcēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B45B953" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE398FD" w14:textId="1DB19F5B" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja zāles lieto kā daļu no blusu alerģiskā dermatīta ārstēšanas stratēģijas, ieteicama ikmēneša alerģisko un pārējo mājsaimniecībā esošo suņu apstrāde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72711B37" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782E102D" w14:textId="423B3196" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai kontrolētu blusu izplatību mājsaimniecībā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā ir vairāki mājdzīvnieki, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>visi mājsaimniecības suņi un kaķi jāapstrādā ar piemērotu insekticīdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2F90A7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCD055A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D530764" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654F5BEC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pirms ārstēšanas dzīvnieki precīzi jānosver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30864959" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB8A24A" w14:textId="3B74678B" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C611C9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvairīties no zāļu iekļūšanas dzīvnieka acīs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar lielu ūdens daudzumu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0836CB40" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39200BF9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D78325D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2730EAA2" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot veterinārās zāles uz brūcēm vai bojātas ādas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA62252" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727F529E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19916565" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EBA00A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt gļotādu un acu kairinājumu. Tāpēc jāizvairās no veterināro zāļu iekļūšanas mutē vai acīs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F67A35B" w14:textId="172E13D0" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša saskare ar acīm, tās nekavējoties jāskalo ar lielu ūdens daudzumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F2C07D" w14:textId="5DBACD74" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja acu kairinājums nepāriet, meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCF3A7F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas laikā nesmēķēt, nedzert vai neēst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65041817" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvairieties no satura saskares ar ādu. Ja tā notiek, mazgājiet rokas ar ziepēm un ūdeni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691D113B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Retraitcorpsdetexte2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc lietošanas mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2AED56" w14:textId="6268D280" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Personām ar zināmu pastiprinātu jutību pret fipronilu vai palīgvielām, jāizvairās no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DFBB1B" w14:textId="0830CE84" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Šīs veterinārās zāles satur dzīvu</w:t>
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Dzīvniekus nedrīkst glaudīt kamēr apstrādātā vieta nav izžuvusi un neļaut bērniem rotaļāties ar tikko apstrādātiem dzīvniekiem. Tādēļ ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā um nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši bērniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A19E3DC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E473BB9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB0904" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3125AC01" w14:textId="268CDD78" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fipronils var negatīvi ietekmēt ūdenī dzīvojošus organismus. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk163825192"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neļaut suņiem peldēt ūdenstilpēs </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2 dienas pēc veterināro zāļu lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D447C21" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175AC8B2" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D20BD1" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651BF869" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterinārās zāles var negatīvi ietekmēt krāsotas, lakotas vai citādas mājsaimniecības iekārtu virsmas vai mēbeles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D15C9C7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EADE3D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185CA93F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D59C9F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos suņiem netika konstatēta teratogēna vai </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk161128807"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>embriotoks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iska iedarbība. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk161129272"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pētījumi ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grūsnām un laktējošām kucēm </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk161129287"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nav veikti</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE64538" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FA5DCB" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B49FF6B" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00951ED8" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
-[...590 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="19ED1688" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37861475" w14:textId="1FE837B7" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mērķa sugas dzīvnieku drošuma pētījumos ar 2 mēnešus veciem kucēniem, augošiem suņiem un suņiem, kuru svars bija aptuveni 2 kg, blakusparādības nenovēroja. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk163825261"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas gadījumā var palielināties</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blakusparādību risks (skat. apakšpunktu “Blakusparādības”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCB970F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766EEA05" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1814BE46" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED45207" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A577C7">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625BC523" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A6AD72" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="7488C6B5" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4997" w:type="pct"/>
+        <w:tblW w:w="4561" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9067"/>
+        <w:gridCol w:w="8275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF3953" w:rsidRPr="00E171C5" w14:paraId="220CD506" w14:textId="77777777" w:rsidTr="008C7340">
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="008432D7" w14:paraId="6E1D05D4" w14:textId="77777777" w:rsidTr="00A621AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3C1560" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00E171C5" w:rsidRDefault="00EF3953" w:rsidP="008C7340">
+          <w:p w14:paraId="1658F789" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0E1A" w:rsidRPr="00A71023" w14:paraId="1656D765" w14:textId="77777777" w:rsidTr="00A621AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7585A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Reakcija lietošanas vietā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, ādas, apmatojuma krāsas maiņa, alopēcija, nieze, eritēma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(apsārtums))</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399570BF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vispārēja nieze vai alopēcija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35132CC0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Hipersalivācija (pastiprināta siekalošanās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA881AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Neiroloģiski traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(piemēram, hiperestēzija (paaugstināta jutība pret stimuliem), centrālās nervu sistēmas nomākums un neiroloģiski simptomi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A832E46" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71023">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vemšana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25931344" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E171C5">
-[...22 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidRPr="00A71023">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...209 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Elpošanas traucējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C33D89C" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1C92004E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārejošas ādas reakcijas lietošanas vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2822762C" w14:textId="2AAE1BC8" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-        <w:r w:rsidR="002A344F" w:rsidRPr="00D7102F">
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notiek laizīšana, var novērot īsu pastiprinātas siekalošanās periodu galvenokārt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šķīdinātāja īpašību dēļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1C348D" w14:textId="746C9940" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atgriezeniski simptomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E18D266" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294C7058" w14:textId="08D99C9F" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk163825325"/>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747E98E9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārtikas un veterinārais dienests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BD24A5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Peldu iela 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E33AD79" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīga, LV-1055 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F92EB80" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tīmekļa vietne:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526160BF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="00211D99" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="000E0E1A" w:rsidRPr="00A71023">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A344F">
-[...5 lines deleted...]
-    <w:p w14:paraId="34A16524" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRPr="00F30D3F" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
+    </w:p>
+    <w:p w14:paraId="7CC951A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524E84CE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2949A688" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09868521" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ADEEAD" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas veids un deva:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA125B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tikai ārīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8EE6AD" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietot vietēji, uzklājot uz ādas, atkarībā no svara:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B346ED6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358CE87A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>* viena 0,67 ml pipete paredzēta sunim, kura svars ir lielāks par 2 kg un mazāks par 10 kg;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BF56E6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>* viena 1,34 ml pipete paredzēta sunim, kura svars ir lielāks par 10 kg un mazāks par 20 kg;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C75B9CE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>* viena 2,68 ml pipete paredzēta sunim, kura svars ir lielāks par 20 kg un mazāks par 40 kg;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B65DE3E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>* viena 4,02 ml pipete paredzēta sunim, kura svars ir lielāks par 40 kg un mazāks par 60 kg;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0BB229" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Suņiem, kuri sver vairāk par 60 kg, lietojiet divas 2,68 ml pipetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BEAD3C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B087E36" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDEA5EC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B904A6E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Termoformētas pipetes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69844A9B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turiet pipeti vertikāli. Uzsitiet pa pipetes šauro daļu, lai nodrošinātu, ka saturs atrodas pipetes galvenajā daļā. Nolauziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pilināmās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pipetes uzgali, sekojot iegrieztajai līnijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132F04D6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD94822" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B0F147" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16252216" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B6B303C" wp14:editId="5A26592B">
+            <wp:extent cx="4867275" cy="1114425"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:docPr id="11" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4867275" cy="1114425"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2999720C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C37ABB4" wp14:editId="4EC2CD24">
+            <wp:extent cx="4857750" cy="1333500"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="12" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4857750" cy="1333500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB8F7D8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2244B320" wp14:editId="40988C52">
+            <wp:extent cx="4295775" cy="1409700"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:docPr id="22" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4295775" cy="1409700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1909103C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC07D88" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729C7291" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E40C4C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B8C7E8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD9D258" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B674341" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2A7B">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="374BFA62" wp14:editId="78D15E36">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>115</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-643024</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5432400" cy="2736000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="28" name="Image 28"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5432400" cy="2736000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138BBA75" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(Piezīme: tirdzniecībā pieejamo pipešu forma kā arī attēli uz kārbiņām/lietošanas instrukcijām var atšķirties.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727CC390" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376759D5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Polipropilēna pipetes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EE1739" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izņemiet pipeti no blistera. Turiet pipeti vertikāli un atskrūvējiet un noņemiet vāciņu. Apgrieziet vāciņu otrādi un uzlieciet otru galu atpakaļ uz pipetes. Pagrieziet vāciņu, lai saplēstu blīvējumu un pēc tam noņemiet vāciņu no pipetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FDAD30" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E9EF37" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="7938"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:right="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pašķiriet dzīvnieka apmatojumu, līdz ir redzama āda. Novietojiet pipetes galu tieši uz atkailinātās ādas un vairākas reizes saudzīgi piespiediet pipeti, lai iztukšotu to. Atkārtojiet šo procedūru vienā vai divās citās vietās uz dzīvnieka muguras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718AF695" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13182AF1" wp14:editId="213413A1">
+            <wp:extent cx="3838575" cy="1143000"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:docPr id="13" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3838575" cy="1143000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2297A7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi, lai veterinārās zāles tiktu lietotas vietā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no kuras dzīvnieks tās nevar nolaizīt un lai ārstēšanas laikā dzīvnieki viens otru nelaizītu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7920E6AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3DF17A" w14:textId="42735048" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzmanīties no pārmērīgas apmatojuma samitrināšanas ar veterinārajām zālēm, jo ārstēšanas vietā apmatojumam būs lipīgs izskats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja tā tomēr notiek, tas izzudīs 24 stundu laikā pēc lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2965E0EA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447233C5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(Piezīme: būs 2 pievienotas lietošanas instrukcijas — viena katram pipetes veidam. Tomēr praktisku iemeslu dēļ abas ir aprakstītas 1 lietošanas instrukcijā.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C38E055" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D031FED" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BECBB76" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5688">
+        <w:tab/>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E07B14" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DE869A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ārstēšanas shēma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DEC810" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optimālai blusu un/vai ērču invāzijas kontrolei lietošanas grafikam jāpamatojas uz vietējo epidemioloģisko situāciju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AE1369" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2B77E4" w14:textId="5CDBBF88" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti drošuma pētījumi, minimālais intervāls starp ārstēšanas reizēm ir 4 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A32A03" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128F9A2C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE58757" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F85F4AA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1107F25B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E9434E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C7F4A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D01AB78" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041BFDA7" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DEA817" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem nepieejamā un neredzamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E34B94" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D742B6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 30°C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172700B5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt sausā vietā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E52E943" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģinālajā iepakojumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCB8116" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63240959" w14:textId="7BB51B6E" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kurš norādīts uz kastītes un pipetes pēc “E</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>”. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78878BCC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030B039B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizņemt no blistera līdz lietošanas laikam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5895F366" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CD24C8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>8.</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6108E49F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D378B0B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DDF252" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA61F03" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F008D28" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133413EC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FECF6C9" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles nedrīkst nonākt ūdenstilpēs, jo tās var būt bīstamas zivīm un citiem ūdens organismiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C463BF" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1933715A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nepiesārņot dīķus, ūdensceļus vai grāvjus ar veterinārajām zālēm vai tukšu iepakojumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659050CD" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C78B0C5" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D226FC6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D26E2A8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D23E3E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AAA9FE" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0948241B" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bezrecepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9DE771" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C4A667" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E309AC8" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:tab/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AEAA93" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD27A8E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-        </w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67 mg : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/09/0008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B4796C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">134 mg: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5688">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/22/0031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A2E3EC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">268 mg: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/22/0032</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0EBDB6" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">402 mg: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/22/0033</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F90B4F3" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7AB335" w14:textId="07C7618F" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Termoformētās pipetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>: kastītes ar 1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0739C582" w14:textId="452F0C59" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3119"/>
+        </w:tabs>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polipropilēna pipetes: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blisteru mapītes vai kastītes ar 1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5ACA1E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C08BC17" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46247401" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F83264C" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65612CF0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:tab/>
-      </w:r>
-[...572 lines deleted...]
-        </w:rPr>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C1AEA2" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="002931CA">
+    <w:p w14:paraId="5C05F2CA" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Notedefin"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B401608" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>04/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149A2B44" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797A9B01" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00BE25C2">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00BE5688">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002931CA">
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCE2114" w14:textId="77777777" w:rsidR="00EF3953" w:rsidRDefault="00EF3953" w:rsidP="00EF3953">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6F996441" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Notedefin"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA80B38" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Notedefin"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC35C0E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00464B6B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A71023">
         <w:tab/>
-        <w:t>Kontaktinformācija:</w:t>
-[...16 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AF5077" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:pStyle w:val="Notedefin"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AEB4BC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00464B6B">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4958390F" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5891C718" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIRBAC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8FD66E" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avenue 2065m LID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08223DB0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>06516 Carros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A54901" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Francija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EE6A73" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="1C76BBBC" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...308 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120CDBD0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12597D1A" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OÜ ZOOVETVARU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E210D50" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uusaru 5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250878C0" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EE-76505 Saue/Harjumaa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510D2A8D" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Igaunija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01264409" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tel: + 372 56480207 pv@zoovet.eu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340CB475" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6673C644" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71023">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar tirdzniecības atļaujas turētāja vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028A1B47" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07451244" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00A71023" w:rsidRDefault="000E0E1A" w:rsidP="00BE5688">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDA7944" w14:textId="77777777" w:rsidR="000E0E1A" w:rsidRPr="00BE5688" w:rsidRDefault="000E0E1A" w:rsidP="000E0E1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0333B12D" w14:textId="472582B3" w:rsidR="00F13147" w:rsidRPr="00BE5688" w:rsidRDefault="00F13147" w:rsidP="00C25A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F13147" w:rsidRPr="00BE5688">
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A562135" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+    <w:p w14:paraId="3CB21EB1" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="185BADCF" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+    <w:p w14:paraId="584F7F64" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D58CBAE" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1D342496" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00A67FDF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008432D7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="4884F39B" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRPr="000A6B2C" w:rsidRDefault="003F2AD6">
+  <w:p w14:paraId="746C5EF6" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00F13147">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2F826F88" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRPr="000A6B2C" w:rsidRDefault="003F2AD6">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="7002845A" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00A67FDF">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000A6B2C">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A6B2C">
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000A6B2C">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00483C6D">
+    <w:r w:rsidR="008432D7">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A6B2C">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="6F11D716" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRDefault="003F2AD6">
+  <w:p w14:paraId="2B9C63DD" w14:textId="77777777" w:rsidR="00F13147" w:rsidRDefault="00F13147">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1A7555BD" w14:textId="77777777" w:rsidR="003F2AD6" w:rsidRPr="000A6B2C" w:rsidRDefault="003F2AD6">
-[...42 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25ECC01A" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+    <w:p w14:paraId="24338ACA" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B74F8D9" w14:textId="77777777" w:rsidR="00BD7C01" w:rsidRDefault="00BD7C01">
+    <w:p w14:paraId="4B8B693B" w14:textId="77777777" w:rsidR="00211D99" w:rsidRDefault="00211D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="3B581BC6">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C6184390">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="384E6362" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4574C7E4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0DFCD55A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="695426C0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DACA1604" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1E609A02" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C7EC25C8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -11363,534 +17062,451 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DB4871"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085F4D74"/>
-[...255 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18314B84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5121EEA"/>
+    <w:lvl w:ilvl="0" w:tplc="5A54B3A0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="560"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18C75217"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4709A70"/>
+    <w:lvl w:ilvl="0" w:tplc="CEF41E68">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="560"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="C17C5F00">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="007003E2">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39664CAC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BDB6876C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BFD84452" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71CCFECE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A8D2FC54" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C92C1D90" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5ECE834C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="AHeader2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="AHeader3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="AHeader2abc"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="2"/>
-      <w:pStyle w:val="AHeader3abc"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1663"/>
         </w:tabs>
         <w:ind w:left="1663" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12064,849 +17680,593 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250C013F"/>
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E541609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5AABE8"/>
-    <w:lvl w:ilvl="0" w:tplc="47C6EA6E">
+    <w:lvl w:ilvl="0" w:tplc="B888CF38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33942FB0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E21E44D6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45E4BF68" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="AC68B88A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="09DC7DB2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A2B44898" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3DAC64F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CECAA994" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0766BA"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3268032B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8FAA00BE"/>
-    <w:lvl w:ilvl="0" w:tplc="B2001956">
+    <w:tmpl w:val="8B4E9208"/>
+    <w:lvl w:ilvl="0" w:tplc="F472525A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53066B40" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CE21DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="791EF534"/>
+    <w:lvl w:ilvl="0" w:tplc="341A0F8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DF6A86C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="440E4CDC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
-[...1 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0AE2E786" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
-[...1 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85940062" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
-[...1 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ED3C9784" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4680"/>
-[...1 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0EBED6CA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
-[...1 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A6D859A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
-[...1 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3268032B"/>
+    <w:nsid w:val="343F07F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8B4E9208"/>
-    <w:lvl w:ilvl="0" w:tplc="6AFA570E">
+    <w:tmpl w:val="7A208120"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12B62D98" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98A0BCFC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83B4F7DE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9930762C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D5084A2C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CFC8E3E8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F3909DAC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6B1A23A2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33CE21DC"/>
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13002,1600 +18362,1430 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="2CF61F74">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FDEA8BE4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29446FE4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F7AAD1C8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9BBAA5A2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AF04DF12" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36444986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EB640F02" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08A887CC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42F86129"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="548C1414"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
-[...91 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="51CC5412">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9A509A72" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B4DE5E30" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EACAD9E2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4D400AAC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E9C60132" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12187BC8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0D64F590" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48EA040E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1726832C"/>
-    <w:lvl w:ilvl="0" w:tplc="93025682">
+    <w:lvl w:ilvl="0" w:tplc="2E7E07F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3F586ED0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90CC5524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9BE4186A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FC84F680" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="588C5E96" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1A00EA6C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F5E4BC94" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3336F612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D050FAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="981E2A90"/>
+    <w:lvl w:ilvl="0" w:tplc="1A70A886">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="560"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56664B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C820F4AE"/>
-    <w:lvl w:ilvl="0" w:tplc="80522BB8">
+    <w:lvl w:ilvl="0" w:tplc="F472525A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A310088E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9970CE76" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="01EE671E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6040019E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57A4B6B4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B1C2E184" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="064A9770" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1DEC56C6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B56C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BA42128"/>
-    <w:lvl w:ilvl="0" w:tplc="5C7C9956">
+    <w:lvl w:ilvl="0" w:tplc="EF94C522">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="230A8406" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41E8CB80" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9064DCA0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83B889A8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94ACED3E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0B308E58" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71042C06" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="670228B4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B591D47"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8ACA836"/>
-    <w:lvl w:ilvl="0" w:tplc="DD627EF6">
+    <w:tmpl w:val="BCC6941C"/>
+    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Style3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612225B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="946A1BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="341A0F8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="567"/>
-[...1 lines deleted...]
-        <w:ind w:left="567" w:hanging="454"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1250CB50" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="619AA9D4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D1E4D7CC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="707CE81C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35A8C340" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E712449C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8034E254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60B0A178" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61901BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E5C8746"/>
-    <w:lvl w:ilvl="0" w:tplc="23D60D0A">
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A364E4BA">
+    <w:lvl w:ilvl="1" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4ECC7D88">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2B7C7F6A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6682F7FA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EFF2B568" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0686A8E8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3E76A4E6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A134DAAC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="638649FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A945CDA"/>
-    <w:lvl w:ilvl="0" w:tplc="2E9206C6">
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1353"/>
         </w:tabs>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1AE41BE4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2073"/>
         </w:tabs>
         <w:ind w:left="2073" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66A0A2E2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2793"/>
         </w:tabs>
         <w:ind w:left="2793" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="506C964C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3513"/>
         </w:tabs>
         <w:ind w:left="3513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66F8D630" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4233"/>
         </w:tabs>
         <w:ind w:left="4233" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7FC073FE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4953"/>
         </w:tabs>
         <w:ind w:left="4953" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3416A6EA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5673"/>
         </w:tabs>
         <w:ind w:left="5673" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="061A5BCC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6393"/>
         </w:tabs>
         <w:ind w:left="6393" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FE1AC642" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7113"/>
         </w:tabs>
         <w:ind w:left="7113" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6518235F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42E4AA10"/>
-    <w:lvl w:ilvl="0" w:tplc="C8D4284C">
+    <w:lvl w:ilvl="0" w:tplc="9CB076E8">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7228EC30" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7D406764" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C62AC592" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="180E52E6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BCD4B54A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4B1E40D8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EF181E94" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5776D746" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14691,203 +19881,203 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="952C22C0">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9DCE9006" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A62A10A8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3C502866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1B8A07B2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B7DE78F8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2F763584" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5EB22FE2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79CE78E0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72352945"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC763B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14992,879 +20182,661 @@
         </w:tabs>
         <w:ind w:left="3456" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4104"/>
         </w:tabs>
         <w:ind w:left="4104" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="394669111">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759C3757"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B10A7948"/>
+    <w:lvl w:ilvl="0" w:tplc="D870B9E8">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="560"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F221F51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34C6DE1A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1379935996">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1997805828">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1132215538">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1579360598">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="184054599">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="777992243">
-[...44 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1795830890">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="127213336">
-[...8 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="903297368">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="90"/>
+  <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00A219CA"/>
-[...436 lines deleted...]
-    <w:rsid w:val="00FF603D"/>
+    <w:rsidRoot w:val="00F13147"/>
+    <w:rsid w:val="0002533B"/>
+    <w:rsid w:val="00057FCD"/>
+    <w:rsid w:val="00076708"/>
+    <w:rsid w:val="00083B55"/>
+    <w:rsid w:val="00086D1C"/>
+    <w:rsid w:val="00093E53"/>
+    <w:rsid w:val="000D77A7"/>
+    <w:rsid w:val="000E0E1A"/>
+    <w:rsid w:val="000E513E"/>
+    <w:rsid w:val="001363B7"/>
+    <w:rsid w:val="00170669"/>
+    <w:rsid w:val="00190149"/>
+    <w:rsid w:val="00211D99"/>
+    <w:rsid w:val="0022090C"/>
+    <w:rsid w:val="0023721A"/>
+    <w:rsid w:val="002566BF"/>
+    <w:rsid w:val="002A7E61"/>
+    <w:rsid w:val="002B4C0D"/>
+    <w:rsid w:val="003951F3"/>
+    <w:rsid w:val="003A073C"/>
+    <w:rsid w:val="004C5E34"/>
+    <w:rsid w:val="004C7B13"/>
+    <w:rsid w:val="00514154"/>
+    <w:rsid w:val="005816F9"/>
+    <w:rsid w:val="005B28D3"/>
+    <w:rsid w:val="005B75E3"/>
+    <w:rsid w:val="00633CEA"/>
+    <w:rsid w:val="00665B8C"/>
+    <w:rsid w:val="006F362D"/>
+    <w:rsid w:val="00705B08"/>
+    <w:rsid w:val="007125F2"/>
+    <w:rsid w:val="00717FC0"/>
+    <w:rsid w:val="007461B0"/>
+    <w:rsid w:val="00763FAA"/>
+    <w:rsid w:val="007C044E"/>
+    <w:rsid w:val="00823ECE"/>
+    <w:rsid w:val="00842FDE"/>
+    <w:rsid w:val="008432D7"/>
+    <w:rsid w:val="00843311"/>
+    <w:rsid w:val="008438A2"/>
+    <w:rsid w:val="008B19A2"/>
+    <w:rsid w:val="008C093C"/>
+    <w:rsid w:val="00955352"/>
+    <w:rsid w:val="009A493A"/>
+    <w:rsid w:val="009C2190"/>
+    <w:rsid w:val="00A52BD6"/>
+    <w:rsid w:val="00A54898"/>
+    <w:rsid w:val="00A61875"/>
+    <w:rsid w:val="00A67FDF"/>
+    <w:rsid w:val="00B00303"/>
+    <w:rsid w:val="00B20672"/>
+    <w:rsid w:val="00B34A59"/>
+    <w:rsid w:val="00B36151"/>
+    <w:rsid w:val="00B56EF7"/>
+    <w:rsid w:val="00B72E00"/>
+    <w:rsid w:val="00BA518D"/>
+    <w:rsid w:val="00BB7940"/>
+    <w:rsid w:val="00BC20A6"/>
+    <w:rsid w:val="00BD21EB"/>
+    <w:rsid w:val="00BE4A19"/>
+    <w:rsid w:val="00BE5688"/>
+    <w:rsid w:val="00C16403"/>
+    <w:rsid w:val="00C25A86"/>
+    <w:rsid w:val="00C80846"/>
+    <w:rsid w:val="00C93074"/>
+    <w:rsid w:val="00CC7E56"/>
+    <w:rsid w:val="00D66AD8"/>
+    <w:rsid w:val="00DB1188"/>
+    <w:rsid w:val="00E348BC"/>
+    <w:rsid w:val="00E41156"/>
+    <w:rsid w:val="00F13147"/>
+    <w:rsid w:val="00F34067"/>
+    <w:rsid w:val="00F45B33"/>
+    <w:rsid w:val="00F65F66"/>
+    <w:rsid w:val="00F90A86"/>
+    <w:rsid w:val="00FA61D5"/>
+    <w:rsid w:val="00FF4D5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="242747F3"/>
-  <w15:docId w15:val="{5381672A-6AAA-4C65-B2FF-215E0B677B0C}"/>
+  <w14:docId w14:val="4519EAB4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DAAEDC51-15BA-4728-8570-4F5476FE146D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...25 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -16037,1222 +21009,1629 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
-      <w:ind w:left="567" w:hanging="567"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="lv-LV"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:ind w:right="-318"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="2268" w:right="1711"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
+  <w:style w:type="paragraph" w:styleId="Normalcentr">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
-      <w:ind w:left="2268" w:right="1711"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText23">
+    <w:name w:val="Body Text 23"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedefinCar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:link w:val="Retraitcorpsdetexte2Car"/>
     <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext20">
-    <w:name w:val="Základní text 2_0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 22"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext21">
-    <w:name w:val="Základní text 2_1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 21"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zkladntext22">
-    <w:name w:val="Základní text 2_2"/>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
+    <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
-    <w:name w:val="Bullet"/>
+  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
+    <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00B06740"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
-[...100 lines deleted...]
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="00B06740"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
-    <w:rsid w:val="00953EB1"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
-[...12 lines deleted...]
-    <w:rsid w:val="00953EB1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...48 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00953EB1"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00953EB1"/>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00953EB1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:link w:val="Commentaire"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00953EB1"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00B52AFE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
+    <w:name w:val="CM4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="lv-LV" w:eastAsia="cs-CZ"/>
+      <w:lang w:val="et-EE" w:eastAsia="et-EE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM18">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00434CB7"/>
     <w:rPr>
       <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedefin"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Retraitcorpsdetexte2Car">
+    <w:name w:val="Retrait corps de texte 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Retraitcorpsdetexte2"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E64AB2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3953"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="470876232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="495003523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="593632000">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="644895478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="794297537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="630718585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1041975879">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1652909425">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1490906632">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="350762050">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1203901659">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2012248101">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="75250875">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:left w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="F5F5F5"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1129319522">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="543563973">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="796950275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1025712291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1235315632">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1253512091">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1360886200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1533955648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1645625990">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2052071998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2134597409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>4182</Words>
+  <Characters>23002</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="8" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Název</vt:lpstr>
+        <vt:lpstr>Pealkiri</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Tiitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
+      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
+      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
+      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20365</CharactersWithSpaces>
+  <CharactersWithSpaces>27130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <cp:lastModifiedBy/>
-  <cp:revision/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Category">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
+    <vt:lpwstr>201233</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
+    <vt:lpwstr>General-EMA/201233/2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
+    <vt:lpwstr>CURRENT,2.2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
+    <vt:lpwstr>LV_qrd_veterinary template_v 8 lv</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
+    <vt:lpwstr>30/10/2012 16:53:03</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
+    <vt:lpwstr>30/10/2012 17:05:06</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
+    <vt:lpwstr>EMA/417992/2012</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
     <vt:lpwstr>Templates and Form</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Creation_Date">
-    <vt:lpwstr>07/02/2017 17:08:10</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/06 V-template v.8 - for publication April 2012/03 Templates ready for publication</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Creator_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/417992/2012</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
     <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_DocRefId">
-    <vt:lpwstr>EMA/89123/2017</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
+    <vt:lpwstr>30/10/2012 17:05:06</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_emea_doc_ref_id">
-[...24 lines deleted...]
-    <vt:lpwstr>CURRENT,1.0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="GrammarlyDocumentId">
+    <vt:lpwstr>d743f8938da4523c7db42ad24fe8d74e4bad9886e12dd3dc1e2ea9f30860a97d</vt:lpwstr>
   </property>
 </Properties>
 </file>