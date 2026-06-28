--- v0 (2026-06-09)
+++ v1 (2026-06-28)
@@ -1,16137 +1,13981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="741F4E9D" w14:textId="77777777" w:rsidR="00513D3A" w:rsidRPr="00513D3A" w:rsidRDefault="00513D3A" w:rsidP="00513D3A">
+    <w:p w14:paraId="647E77FF" w14:textId="77777777" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00AC6B0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00513D3A">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CE542A" w14:textId="09D33756" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="00C12DC6" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/20/0012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207FC9FE" w14:textId="77777777" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="002B265F" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6174DCFA" w14:textId="77777777" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="002B265F" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4E5C81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:caps/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00513D3A">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683F9A1A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B07BE18" w14:textId="50FDEF14" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00E13B4F" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Alphafluben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E00FEA">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 mg/g </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">premikss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstniecisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s barība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūkām un vistām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23149914" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68415F91" w14:textId="77777777" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="002B265F" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFC2C92" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00486D26">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E00FEA">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B46B049" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E5B2CB" w14:textId="38C9B552" w:rsidR="00A26A42" w:rsidRPr="00F408CD" w:rsidRDefault="002B265F" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viens </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26A42" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grams satur: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6408DA27" w14:textId="77777777" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="002B265F" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A60427" w14:textId="77777777" w:rsidR="00A26A42" w:rsidRPr="00F408CD" w:rsidRDefault="00A26A42" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktīvā viela: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FA31EB" w14:textId="3B367DA0" w:rsidR="00A26A42" w:rsidRPr="00F408CD" w:rsidRDefault="00A26A42" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Flubendazol</w:t>
+      </w:r>
+      <w:r w:rsidR="002B265F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>50 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A59F7D7" w14:textId="77777777" w:rsidR="00740A6A" w:rsidRPr="00F408CD" w:rsidRDefault="00740A6A" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0885A323" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pilnu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sarakstu skatīt 6.1. apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D039C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144451E5" w14:textId="77777777" w:rsidR="002B265F" w:rsidRPr="00F408CD" w:rsidRDefault="002B265F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C067B30" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ZĀĻU FORMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB08E5E" w14:textId="77777777" w:rsidR="00F67954" w:rsidRPr="00F408CD" w:rsidRDefault="00F67954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352933F" w14:textId="69602820" w:rsidR="00F67954" w:rsidRPr="00F408CD" w:rsidRDefault="00F67954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Premikss ārstniecisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s pagatavošanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E7D5B1" w14:textId="686C46AA" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="007407AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Balts vai bēši balts pulveris, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>bez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mehānisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemaisījum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iem, bez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saķepuš</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001418D2" w:rsidRPr="00E00FEA">
-[...45 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai salipušiem gabaliem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FDC03D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C4D54E" w14:textId="77777777" w:rsidR="00BA3ACB" w:rsidRPr="00F408CD" w:rsidRDefault="00BA3ACB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7437CF99" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E00FEA">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="001418D2" w:rsidRPr="00E00FEA">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00E00FEA">
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C241E9D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B73498" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5FD1B0AD" w14:textId="77777777" w:rsidR="0010761D" w:rsidRPr="00E00FEA" w:rsidRDefault="0010761D" w:rsidP="00E00FEA">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mērķa sugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F697099" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B11A56E" w14:textId="77777777" w:rsidR="00F67954" w:rsidRPr="00F408CD" w:rsidRDefault="00F67954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkas (nobarojamās cūkas), vistas (broileri)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71221" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F042C93" w14:textId="77777777" w:rsidR="00035466" w:rsidRPr="00F408CD" w:rsidRDefault="00035466">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2EE569" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas, norādot mērķa sugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0823B71A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D341EA2" w14:textId="67ECADD3" w:rsidR="00F67954" w:rsidRPr="00F408CD" w:rsidRDefault="00E71221">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šādu p</w:t>
+      </w:r>
+      <w:r w:rsidR="00027526" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ieauguš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00027526" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai attīstības stadijā esoš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00027526" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00027526" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00027526" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invāziju </w:t>
+      </w:r>
+      <w:r w:rsidR="00027526" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstēšanai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338823EA" w14:textId="7DD57647" w:rsidR="00F67954" w:rsidRPr="00F408CD" w:rsidRDefault="00F67954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Metastrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>apri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ascaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>suum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Hyostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rubidus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Oesophagostomum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dentatum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Trichuris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>suis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Strongyloides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ransomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tikai pieauguš</w:t>
+      </w:r>
+      <w:r w:rsidR="00452106" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00452106" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D6938A" w14:textId="77777777" w:rsidR="008406F9" w:rsidRPr="00F408CD" w:rsidRDefault="003C59D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vistām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ascaridia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>galli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Heterakis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gallinarum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Capillaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE6CC35" w14:textId="77777777" w:rsidR="008406F9" w:rsidRPr="00F408CD" w:rsidRDefault="008406F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7334D422" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBB161C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404C1074" w14:textId="77777777" w:rsidR="00B23397" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot baložiem un papagaiļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41201BA4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret kādu no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D132D5" w14:textId="77777777" w:rsidR="00B23397" w:rsidRPr="00F408CD" w:rsidRDefault="00B23397">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F97B718" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi katrai mērķa sugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5809E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7FE7D0" w14:textId="418BC4F6" w:rsidR="00E86CEE" w:rsidRPr="00F408CD" w:rsidRDefault="00401CD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nvāzija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas izpaužas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar klīniskiem simptomiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vis</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontaktā esoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ievēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstošas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zoohigiēnas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4DD1" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prasības</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6B0B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23397" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BECDFC5" w14:textId="255A7C57" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai samazinātu rezistences veidošanās risku, kas var novest pie neefektīvas ārstēšanas, i</w:t>
+      </w:r>
+      <w:r w:rsidR="0064122E" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evērot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piesardzību un izvairīties no šādām praksēm: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39514DCD" w14:textId="7DF17408" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">pārāk bieža </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA61AF" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkārtota vienas klases </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdzekļu lietošana ilg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>stošā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laika pos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F228504" w14:textId="06496A74" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nepietiekamas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas lietošana, kas var </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>būt neprecī</w:t>
+      </w:r>
+      <w:r w:rsidR="00486D26" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D3B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00486D26" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ķermeņa svara noteikšanas, zāļu nepareizas ievadīšanas vai dozēšanas iekārtas</w:t>
+      </w:r>
+      <w:r w:rsidR="005E297D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00486D26" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ja tāda tiek lietota) nepietiekamas kalibrēšanas rezultāts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A55D898" w14:textId="77777777" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A634004" w14:textId="259FF576" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iespējam</w:t>
+      </w:r>
+      <w:r w:rsidR="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezistences pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļiem gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veikt izmeklēšanu, izmantojot atbilstošus testus (piemēram, oliņu skaita </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>samazināšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807" w:rsidRPr="006C6807" w:rsidDel="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tests</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807" w:rsidRPr="006C6807" w:rsidDel="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00577D18">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>fekālijās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Gadījumos, kad testa(-u) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rezultāti nepārprotami </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>liecina par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezistenci </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret konkrētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C6807" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdzekli, nepieciešams lietot citas farmakoloģiskās grupas</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C6807" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdzekli</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807" w:rsidRPr="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6807">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar atšķirīgu darbības veidu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9BE2DF" w14:textId="77777777" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF3189A" w14:textId="38600A77" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārāk bieža </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AD2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AD2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkārtota vienas klases </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45426">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45426" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>līdzekļu lietošana ilg</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AD2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>stošā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laika posm</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AD2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>benzimidazoliem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kas ietver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Tādēļ </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AD2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AD2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, balstoties uz vietējo (reģionālo, saimniecības) epidemioloģisko informāciju par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzņēmību un ieteikumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE32C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas norāda, kā izvēlēties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BE32C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BE32C4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļus, lai ierobežotu rezistences veidošanos pret tiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F03B3A5" w14:textId="77777777" w:rsidR="00FE7389" w:rsidRPr="00F408CD" w:rsidDel="00E86CEE" w:rsidRDefault="00FE7389" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0FA9C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00486D26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF0A276" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D957609" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, lietojot dzīvniekiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DE2A22" w14:textId="77777777" w:rsidR="00B23397" w:rsidRPr="00F408CD" w:rsidRDefault="00B23397" w:rsidP="00C854D9">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="0A73C959" w14:textId="4E509A82" w:rsidR="001418D2" w:rsidRPr="00E00FEA" w:rsidRDefault="00875A14" w:rsidP="00E00FEA">
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0345BA" w14:textId="77777777" w:rsidR="0064122E" w:rsidRPr="00F408CD" w:rsidRDefault="0064122E" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1796AF37" w14:textId="77777777" w:rsidR="00FE7389" w:rsidRPr="00F408CD" w:rsidRDefault="00FE7389" w:rsidP="00AC6B0B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
-        <w:tabs>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACC7EC4" w14:textId="77777777" w:rsidR="009A5C2F" w:rsidRPr="00F408CD" w:rsidRDefault="009A5C2F" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura lieto veterinārās zāles dzīvnieku ārstēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6227D801" w14:textId="77777777" w:rsidR="00FE7389" w:rsidRPr="00F408CD" w:rsidRDefault="00FE7389" w:rsidP="00486D26">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D967E0C" w14:textId="5AE95D75" w:rsidR="00791ED2" w:rsidRPr="00F408CD" w:rsidRDefault="00BE32C4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām </w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no nejaušas norīšanas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nonākot saskarē</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar ādu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0010761D" w:rsidRPr="00E00FEA">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sensibilizāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Var izraisīt ādas un acu kairinājumu. Izvairīties no tiešas saskares ar ādu. Personām ar zināmu pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C0720F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvairīties no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016E6A7B" w14:textId="68DD2CEE" w:rsidR="00791ED2" w:rsidRPr="00F408CD" w:rsidRDefault="00BE32C4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rīkojoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm, izmanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuālo aizsarg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tērpu</w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sastāv no</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kombinezon</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un necaurlaidīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimd</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00791ED2" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F7952D" w14:textId="3655DCFA" w:rsidR="00B23397" w:rsidRPr="00F408CD" w:rsidRDefault="00C0720F" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tikusi</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saskar</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar ādu, mazgāt skart</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vietu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notikusi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nejauš</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a nokļūšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acīs, nekavējoties rūpīgi skalot ar ūdeni. Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojoties ar šīm zālēm pastāv putekļu izplatīšanās risks, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmantot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pusmaskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respiratoru ar vienreizlietojamu filtru, kas atbilst Eiropas standartam EN 149, vai vairākkārt lietojamu respiratoru, kas atbilst Eiropas standartam EN 140 un kas aprīkots ar filtru, kurš atbilst standartam EN 143.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C22A46F" w14:textId="00E4B447" w:rsidR="00B23397" w:rsidRPr="00F408CD" w:rsidRDefault="006128D7" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rīkošanās ar šīm veterinārajam zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rodas</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tādi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alerģiski simptomi</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemēram, izsitumi uz ādas, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju. Sejas, lūpu vai plakstiņu pietūkums, kā arī apgrūtināta elpošana ir nopietn</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>āki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptom</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i un nepieciešams </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekavējoties meklē</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00505D49">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5" w:rsidRPr="00931185">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īkojoties ar šīm </w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajam </w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5" w:rsidRPr="00931185">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5" w:rsidRPr="001F20B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eēst, nedzert un nesmēķēt. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rīkošanās ar šīm veterinārajam zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rūpīgi mazgāt rokas ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680B076D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00486D26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A28DE08" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00185B50" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Iespējamās blakusparādības (biežums un bīstamība)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDA8EEE" w14:textId="77777777" w:rsidR="00BE594D" w:rsidRPr="00F408CD" w:rsidRDefault="00BE594D" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA18E0" w14:textId="374B1971" w:rsidR="00AD0710" w:rsidRPr="00F408CD" w:rsidRDefault="00C854D9" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE594D" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ietojot terapeitisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajā </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE594D" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46BA7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zināmas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6389301A" w14:textId="77777777" w:rsidR="00BE594D" w:rsidRPr="00F408CD" w:rsidRDefault="00BE594D" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21073069" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD8F341" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF8C68D" w14:textId="571BD1C0" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dīkst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033300E" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietot grūsnības laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE5E312" w14:textId="614A9A73" w:rsidR="00F84366" w:rsidRPr="00F408CD" w:rsidRDefault="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Drīkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84366" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietot dēšanas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4444E6D5" w14:textId="5D5D7A3D" w:rsidR="00F0548A" w:rsidRPr="00F408CD" w:rsidRDefault="00F0548A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Flubendazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neietekmē olu </w:t>
+      </w:r>
+      <w:r w:rsidR="005602CA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šķilšanos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2258432F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1638B1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0289B73F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7847904C" w14:textId="66275A7D" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="006128D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidR="001F20B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zināma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C77BE74" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00F408CD" w:rsidRDefault="00C90EDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D248DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Devas un lietošanas veids</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46428008" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00F408CD" w:rsidRDefault="00145D34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003697C4" w14:textId="77777777" w:rsidR="00721413" w:rsidRPr="00F408CD" w:rsidRDefault="00721413" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietošanas veids </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4968DA0C" w14:textId="492DA7FD" w:rsidR="00BE594D" w:rsidRPr="00F408CD" w:rsidRDefault="00C854D9" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00721413" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Lietot tikai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstnieciskās barības pagatavošanai. </w:t>
+      </w:r>
+      <w:r w:rsidR="00721413" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5681DFC4" w14:textId="77777777" w:rsidR="00BE594D" w:rsidRPr="00F408CD" w:rsidRDefault="00BE594D" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F724F86" w14:textId="69720E61" w:rsidR="0080169F" w:rsidRPr="00F408CD" w:rsidRDefault="00BE594D" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu pareizas devas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svaru</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>teikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc iespējas precīzāk. Nepieciešams pārbaudīt dozēšanas ierīces precizitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F61A20A" w14:textId="77777777" w:rsidR="00ED2218" w:rsidRPr="00F408CD" w:rsidRDefault="00ED2218" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F925C16" w14:textId="77777777" w:rsidR="0080169F" w:rsidRPr="00F408CD" w:rsidRDefault="0080169F" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE3749B" w14:textId="5AD20CE5" w:rsidR="0080169F" w:rsidRPr="00F408CD" w:rsidRDefault="0080169F" w:rsidP="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vaislas dzīvnieki</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27EC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...121 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27EC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eteicamā kopējā standarta deva ir 1 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27EC5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27EC5" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienā, kas atbilst 1 gramam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Alphafluben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 mg/g </w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="00805107">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>premiksa</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstnieciskā</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008B5EA8" w:rsidRPr="00E00FEA">
-[...58 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barība</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz katriem 50 kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="00F408CD">
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00FEA">
-[...52 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc kārtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFD5C7D" w14:textId="77777777" w:rsidR="0080169F" w:rsidRPr="00F408CD" w:rsidRDefault="0080169F" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED1FCC0" w14:textId="5C3D9EFC" w:rsidR="0080169F" w:rsidRPr="00F408CD" w:rsidRDefault="0080169F" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atšķirtā</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nobarojamā</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cūk</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eteicamā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kopējā standarta deva ir 1 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienā, kas atbilst 1 gramam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Alphafluben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 mg/g </w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="000E2B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>premiksa</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44" w:rsidRPr="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstnieciskā</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barība</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz katriem 50 kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienā 5 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc kārtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Smagas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Trichuris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas gadījumā ārstēšanas ilgums ir 10 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00683A44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc kārtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DA4DAF" w14:textId="77777777" w:rsidR="00015830" w:rsidRPr="00F408CD" w:rsidRDefault="00015830" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E2F6B0" w14:textId="54EF4812" w:rsidR="00AA7C1F" w:rsidRDefault="007E4DD8" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pagatavojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstniecisko barību, ņem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērā ikdienas barības patēriņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas ir atkarīgs no klīniskā stāvokļa, kā arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstējamo dzīvnieku ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tāpēc, lai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noteiktu precīzu nepieciešamā premiksa ārstnieciskās barības pagatavošanai daudzumu un nodrošinātu pareizas devas lietošanu </w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmantot </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šādu</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulu</w:t>
+      </w:r>
+      <w:r w:rsidR="00812B4A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031E75B0" w14:textId="7AACB712" w:rsidR="002F523D" w:rsidRPr="00F408CD" w:rsidRDefault="002F523D" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...2629 lines deleted...]
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="9409" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4673"/>
-        <w:gridCol w:w="4387"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="4306"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB0A2C" w14:paraId="7DEA835D" w14:textId="77777777" w:rsidTr="006D35C0">
+      <w:tr w:rsidR="00AA7C1F" w:rsidRPr="005E297D" w14:paraId="09DD0BEB" w14:textId="77777777" w:rsidTr="00F408CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="932"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2579" w:type="pct"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37018576" w14:textId="77777777" w:rsidR="00EB0A2C" w:rsidRPr="00E57A7D" w:rsidRDefault="00EB0A2C" w:rsidP="006D35C0">
+          <w:p w14:paraId="429599CF" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="003571B5">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="603"/>
+              </w:tabs>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5069E04D" w14:textId="77777777" w:rsidR="00EB0A2C" w:rsidRPr="00E57A7D" w:rsidRDefault="00EB0A2C" w:rsidP="006D35C0">
+          <w:p w14:paraId="5CBC353B" w14:textId="23DFAE40" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>(&lt;1 </w:t>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 mg veterināro zāļu uz kg ķermeņa </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>dzīvniek</w:t>
+            <w:r w:rsidRPr="00AA7C1F">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>svara</w:t>
             </w:r>
-            <w:r>
-[...62 lines deleted...]
-              <w:t>):</w:t>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dienā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2421" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08CEBB0C" w14:textId="39AA1EC4" w:rsidR="00EB0A2C" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC4C12" w:rsidP="006D35C0">
+          <w:p w14:paraId="3B52F892" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+          </w:p>
+          <w:p w14:paraId="7916BC9F" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="784F19D1" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="003571B5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="104BF5B9" w14:textId="339E37D8" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="003571B5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vidējais cūku</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D1E6C8F" w14:textId="0E45BF69" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="003571B5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ķe</w:t>
+            </w:r>
+            <w:r w:rsidR="0009722A">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>meņa svars (kg)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2423A9EB" w14:textId="77777777" w:rsidR="003571B5" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="073A64FB" w14:textId="77777777" w:rsidR="003571B5" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6640A508" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5908186B" w14:textId="24CCDE76" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>= mg veterināro zāļu uz kg barības</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269DAC05" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w14:paraId="0CDC4546" w14:textId="77777777" w:rsidTr="00AA7C1F">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFDCFFF" w14:textId="413BA970" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="0009722A" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>G</w:t>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidR="006B5E24" w:rsidRPr="006B5E24">
-              <w:t>remošanas</w:t>
+            <w:r w:rsidR="00AA7C1F" w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>idējais barības patēriņš dienā (kg/dzīvnieku)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...54 lines deleted...]
-            <w:r w:rsidR="006B5E24" w:rsidRPr="006D35C0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D212D86" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:vertAlign w:val="superscript"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28BE75FB" w14:textId="48452C0F" w:rsidR="00EB0A2C" w:rsidRPr="00DC4C12" w:rsidRDefault="00FA55BD" w:rsidP="002171ED">
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="18907C95" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00F408CD" w:rsidRDefault="00AA7C1F" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A082330" w14:textId="77777777" w:rsidR="00D425F4" w:rsidRPr="00F408CD" w:rsidRDefault="00D425F4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253AD815" w14:textId="77777777" w:rsidR="00D425F4" w:rsidRPr="00F408CD" w:rsidRDefault="00D425F4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vistām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC4C12">
-[...9 lines deleted...]
-    <w:p w14:paraId="2DC0E6F1" w14:textId="22377C3C" w:rsidR="00EB0A2C" w:rsidRDefault="00EB0A2C" w:rsidP="00EB0A2C">
+    </w:p>
+    <w:p w14:paraId="5D8069FB" w14:textId="682E367A" w:rsidR="00D425F4" w:rsidRPr="00F408CD" w:rsidRDefault="00D425F4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieteicamā kopējā standarta deva ir 1,43 mg </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D70933">
-        <w:t>Ir</w:t>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D70933">
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienā, kas atbilst 28,6 mg </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D70933">
-        <w:t>svarīgi</w:t>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Alphafluben</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D70933">
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 mg/g </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F" w:rsidRPr="005A20A0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>premiksa</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F" w:rsidRPr="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D70933">
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstnieciskā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barība</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7C1F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz katru kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="003571B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="003571B5" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="003571B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc kārtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+    </w:p>
+    <w:p w14:paraId="226E9F8C" w14:textId="77777777" w:rsidR="00D425F4" w:rsidRPr="00F408CD" w:rsidRDefault="00D425F4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EB7DC7" w14:textId="69A26811" w:rsidR="003571B5" w:rsidRDefault="003571B5" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>agatavojot ārstniecisko barību, ņem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērā ikdienas barības patēriņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas ir atkarīgs no klīniskā stāvokļa, kā arī </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstējamo dzīvnieku ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00550444" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tāpēc, lai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003571B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noteiktu precīzu nepieciešamā premiksa ārstnieciskās barības pagatavošanai daudzumu un nodrošinātu pareizas devas </w:t>
+      </w:r>
+      <w:r w:rsidR="00812B4A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietošanu</w:t>
+      </w:r>
+      <w:r w:rsidR="0009722A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00812B4A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmantot šādu formulu:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003571B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4477 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="682FB13F" w14:textId="77777777" w:rsidR="00B076F4" w:rsidRPr="00F408CD" w:rsidRDefault="00B076F4" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9327" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblW w:w="9409" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9327"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="4306"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D35C0" w:rsidRPr="00513D3A" w14:paraId="50B2E9D5" w14:textId="77777777" w:rsidTr="004807AB">
+      <w:tr w:rsidR="003571B5" w:rsidRPr="005E297D" w14:paraId="0C0A75F4" w14:textId="77777777" w:rsidTr="00F408CD">
         <w:trPr>
-          <w:trHeight w:val="739"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="217AC097" w14:textId="77777777" w:rsidR="006D35C0" w:rsidRPr="00257075" w:rsidRDefault="006D35C0" w:rsidP="006D35C0">
+          <w:p w14:paraId="55311729" w14:textId="0E191D50" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00257075">
+            <w:r w:rsidRPr="00F408CD">
               <w:rPr>
-                <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t>28</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1617 lines deleted...]
-                <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006D35C0">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F408CD">
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-                <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+              <w:t xml:space="preserve">6 mg veterināro zāļu uz kg ķermeņa </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>svara</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F408CD">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...3264 lines deleted...]
-              <w:t>):</w:t>
+              <w:t xml:space="preserve"> dienā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2421" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4B0B50" w14:textId="77777777" w:rsidR="006D35C0" w:rsidRPr="006D35C0" w:rsidRDefault="006D35C0" w:rsidP="006D35C0">
+          <w:p w14:paraId="57526C17" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Gremošanas</w:t>
+          </w:p>
+          <w:p w14:paraId="1009934A" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>x</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006D35C0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6424B2" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EE09DF3" w14:textId="748648AC" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="003571B5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vidēj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>s putn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A185297" w14:textId="5E9EDAAE" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="003571B5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ķermeņa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>svars</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kg)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32252021" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="554E7172" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="003571B5" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D630BFD" w14:textId="0F382A25" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>= mg veterināro zāļu uz kg barības</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCFC021" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003571B5" w:rsidRPr="00F408CD" w14:paraId="683D1B07" w14:textId="77777777" w:rsidTr="00F408CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42331241" w14:textId="6439BEE6" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="0009722A" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="003571B5" w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idējais barības patēriņš </w:t>
+            </w:r>
+            <w:r w:rsidR="003571B5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>dienā</w:t>
+            </w:r>
+            <w:r w:rsidR="003571B5" w:rsidRPr="00A7321B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>trakta</w:t>
+            <w:r w:rsidR="003571B5" w:rsidRPr="00F408CD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(kg/dzīvnieku)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="006D35C0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C501B89" w14:textId="77777777" w:rsidR="003571B5" w:rsidRPr="00F408CD" w:rsidRDefault="003571B5" w:rsidP="00F408CD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:vertAlign w:val="superscript"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A1CAA5E" w14:textId="77777777" w:rsidR="006D35C0" w:rsidRPr="006D35C0" w:rsidRDefault="006D35C0" w:rsidP="006D35C0">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006D35C0">
+    <w:p w14:paraId="0B42C798" w14:textId="77777777" w:rsidR="00D425F4" w:rsidRDefault="00D425F4" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEFC2DA" w14:textId="77777777" w:rsidR="005A6DAF" w:rsidRPr="00F408CD" w:rsidRDefault="005A6DAF" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5812D440" w14:textId="77777777" w:rsidR="00D425F4" w:rsidRPr="00F408CD" w:rsidRDefault="00D425F4" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles nedrīkst jaukt kopā ar dzeramo ūdeni vai šķidro barību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656577C9" w14:textId="77777777" w:rsidR="00467B3C" w:rsidRPr="00F408CD" w:rsidRDefault="00467B3C" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nesmidzināt uz granulām vai graudiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B14060" w14:textId="77777777" w:rsidR="00550444" w:rsidRPr="00F408CD" w:rsidRDefault="00550444" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFF5AFF" w14:textId="2D36142D" w:rsidR="00ED2218" w:rsidRPr="00F408CD" w:rsidRDefault="00ED2218" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja dzīvniekus ir paredzēts ārstēt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>grupā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nevis individuāli, lai izvairītos no pārāk mazas vai pārāk lielas devas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, cūkas un vistas sagrupē</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, un attiecīgi no</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>teikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nepieciešam</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2152C45A" w14:textId="0EB0BCB8" w:rsidR="00ED2218" w:rsidRPr="00F408CD" w:rsidRDefault="00ED2218" w:rsidP="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms vai pēc ārstēšanas nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nepieciešama</w:t>
+      </w:r>
+      <w:r w:rsidR="00C854D9" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īpaša diētas kontrole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F437C42" w14:textId="1E037361" w:rsidR="00456F5B" w:rsidRPr="00F408CD" w:rsidRDefault="005A6DAF" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00456F5B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nedrīkst lietot devā, kas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F5B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atšķir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īga</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F5B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktās</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F5B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas, vai ilgāku laiku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā nozīmēts</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F5B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B02E414" w14:textId="77777777" w:rsidR="00BE594D" w:rsidRPr="00F408CD" w:rsidRDefault="00BE594D" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F4AB4F" w14:textId="04E44811" w:rsidR="00BB77F2" w:rsidRPr="00F408CD" w:rsidRDefault="00BB77F2" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles var sajaukt ar </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6DAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>granulētu barību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6DAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ja tā iepriekš pakļauta tvaika iedarbībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> temperatūrā, kas nepārsniedz 85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5CB995" w14:textId="77777777" w:rsidR="00A72FA9" w:rsidRPr="00F408CD" w:rsidRDefault="00A72FA9" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694878B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšana (simptomi, rīcība ārkārtas situācijā, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>), ja nepieciešams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4B3057" w14:textId="77777777" w:rsidR="005E297D" w:rsidRPr="00F408CD" w:rsidRDefault="005E297D" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8A2DC2" w14:textId="0F7CCD0A" w:rsidR="00255347" w:rsidRPr="00F408CD" w:rsidRDefault="007076EE" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cūkām 5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6DAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6DAF" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D35C0">
-[...10 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai lielāk</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6DAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācij</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6DAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt vieglu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A6DAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>diareju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A6DAF" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šķidrākas fekālijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A2F23" w14:textId="41D2AF1B" w:rsidR="007076EE" w:rsidRPr="00F408CD" w:rsidRDefault="007076EE" w:rsidP="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Vistām</w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietojot iekšķīgi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir vāji akūti toksisks, un mērķa suga to labi panes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BF2C61" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451656D6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods(-i) dzīvnieku produkcijas izmantošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050E222B" w14:textId="77777777" w:rsidR="00BB45EC" w:rsidRPr="00F408CD" w:rsidRDefault="00BB45EC" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A41779C" w14:textId="4A94862C" w:rsidR="007076EE" w:rsidRPr="00F408CD" w:rsidRDefault="007076EE" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cūkām: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E297D" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaļai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un blakusproduktiem: 5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9640B1" w14:textId="3EEC2299" w:rsidR="00F85AB0" w:rsidRDefault="007076EE" w:rsidP="00F85AB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vistām: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E297D" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaļai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un blakusproduktiem: 3 dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588BEAD0" w14:textId="21074F9D" w:rsidR="007076EE" w:rsidRPr="00F408CD" w:rsidRDefault="00F85AB0" w:rsidP="00F85AB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="007076EE" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005E297D" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="007076EE" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E297D" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nulle </w:t>
+      </w:r>
+      <w:r w:rsidR="007076EE" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABC0036" w14:textId="77777777" w:rsidR="007076EE" w:rsidRPr="00F408CD" w:rsidRDefault="007076EE" w:rsidP="00F85AB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6960D881" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B" w:rsidP="00F85AB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435EB23E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E8C526" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E0075D" w14:textId="215C5991" w:rsidR="005B04A8" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00FC6F6E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Farmakoterapeitiskā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupa: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F85AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85AB0" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>enzimidazoli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F85AB0" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85AB0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiem radniecīgas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vielas; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B875C57" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods: QP52AC12</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3ACB" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EE627A" w14:textId="77777777" w:rsidR="004550CF" w:rsidRPr="00F408CD" w:rsidRDefault="004550CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E44B950" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="004550CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D86077B" w14:textId="77777777" w:rsidR="00620573" w:rsidRPr="00F408CD" w:rsidRDefault="00620573">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D9D638" w14:textId="7AB6E695" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Flubendazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir sintētisks </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>halogenēto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>benzimidazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>karbamātu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klases </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00545CC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545CC0" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdzeklis, kas iedarbojas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>inhibējot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0" w:rsidRPr="000502D8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrocaurulīšu</w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0" w:rsidRPr="00545CC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0" w:rsidRPr="00331957">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veidošanos</w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0" w:rsidRPr="00545CC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> absorbcijas šū</w:t>
+      </w:r>
+      <w:r w:rsidR="00545CC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nās. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Benzimidazoli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakāpeniski samazina enerģijas rezerves un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>inhibē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atliekvielu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aizsargfaktoru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdalīšanos no parazīta šūnām. Šūnu transporta un enerģijas metabolisma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>inhibīcija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir mikrocaurulīšu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>depolimerizācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FC08B3" w14:textId="77777777" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E67327" w14:textId="7CFC0B69" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Flubendazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbojas, sasaistoties ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tubulīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mikrocaurulīšu proteīna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dimēru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Tas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>inhibē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mikrocaurulīšu veidošanos absorbcijas šūnās, proti, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nemato</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zarn</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šūnās.  Uz to norāda </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A" w:rsidRPr="00D75640">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>citoplazmas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A" w:rsidRPr="00CA0C0A" w:rsidDel="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrocaurulīšu izzušana, sekrēcijas granulu uzkrāšanās citoplazmā to transporta nobloķēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dēļ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā rezultātā šūnu membrānas apvalks </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bojāts un samazinās barības vielu šķelšana un uzņemšana.  Neatgriezeniska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA0C0A" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lītiskā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA0C0A" w:rsidRPr="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šūn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>deģenerācija sekrēcijas vielu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>hidrolītiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>proteolītiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enzīmi) uzkrāšanās dēļ izraisa parazīta nāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADC5484" w14:textId="77777777" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A33261" w14:textId="6C4EBA25" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs izmaiņas ir relatīvi ātras un galvenokārt novērojamas tajās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>organellās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas tieši piedalās šūnas sekrēcijas un absorbcijas funkciju </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodrošināšanā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD098B0" w14:textId="77777777" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697E95E4" w14:textId="77777777" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Savukārt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>invadēto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzīvnieku šūnās šīs izmaiņas nav novērojamas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384932B5" w14:textId="77777777" w:rsidR="00D529EE" w:rsidRPr="00F408CD" w:rsidRDefault="00D529EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2B0C4A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dati</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D83581C" w14:textId="0777E4A8" w:rsidR="0022552E" w:rsidRPr="00F408CD" w:rsidRDefault="0022552E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Flubendazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ļoti slikti uzsūcas no kuņģa-zarnu trakta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uz to norāda</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdalītā,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>augst</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mainītas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aktīvās vielas koncentrācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>fek</w:t>
+      </w:r>
+      <w:r w:rsidR="00C074E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lijās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Neliel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ais daudzums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas uzsūcas, tiek plaši </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>metabolizēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aknās</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>hidrolīz</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un redukcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as ceļā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bio</w:t>
+      </w:r>
+      <w:r w:rsidR="00C074E1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ransformācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produkti tiek konjugēti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>glikuronīdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai sulfāta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>konjugātos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nelielā daudzumā izdalīti žultī un urīnā. Izdalīšanās urīnā ir relatīvi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zema</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un galvenokārt ietver tikai metabolītus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ļoti mazu neizmainītas aktīvās vielas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>daudzum</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D8134B" w14:textId="5B146F7D" w:rsidR="0022552E" w:rsidRPr="00F408CD" w:rsidRDefault="0022552E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vāji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>uzsūkto</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C" w:rsidRPr="00433AED">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C" w:rsidRPr="003B3801">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>augstāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā koncentrācija </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16D4C" w:rsidRPr="00433AED">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">audos </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tika </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37CE4" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aknās un nierēs. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Flubendazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pussabrukšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periods audos ir 1 līdz 2 dienas. Visām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>flubendazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pussabrukšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periods plazmā un audos ir 1 līdz 4 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16691E75" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C22BCB" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0916FAEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A4B9A0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37720811" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Palīgvielu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAC3EF5" w14:textId="77777777" w:rsidR="00EE69D5" w:rsidRPr="00F408CD" w:rsidRDefault="00EE69D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F7FB1E" w14:textId="77777777" w:rsidR="00EE69D5" w:rsidRPr="00F408CD" w:rsidRDefault="00EE69D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laktozes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>monohidrāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52699DFE" w14:textId="77777777" w:rsidR="001B69B0" w:rsidRPr="00F408CD" w:rsidRDefault="001B69B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Titāna dioksīds (E171)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DEE8EC" w14:textId="77777777" w:rsidR="00EE69D5" w:rsidRPr="00F408CD" w:rsidRDefault="00EE69D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nātrija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laurilsulfāts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5A9A82CB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74989683" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD30798" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D70A30" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, šīs veterinārās zāles nedrīkst lietot maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AEC793" w14:textId="77777777" w:rsidR="00EE69D5" w:rsidRPr="00F408CD" w:rsidRDefault="00EE69D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662B4112" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246C343F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661D0D28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētā iepakojumā: 4 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038EA12F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmās tiešā iepakojuma atvēršanas: 42 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CA3FE6" w14:textId="786C9B93" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF366A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jaukšanas granulēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF366A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF366A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17021A65" w14:textId="77777777" w:rsidR="001B1146" w:rsidRPr="00F408CD" w:rsidRDefault="001B1146">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BB653D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E27B91E" w14:textId="77777777" w:rsidR="0087230B" w:rsidRPr="00F408CD" w:rsidRDefault="0087230B" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F57336" w14:textId="77777777" w:rsidR="005002D6" w:rsidRPr="00F408CD" w:rsidRDefault="005002D6" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0751CB1E" w14:textId="77777777" w:rsidR="005002D6" w:rsidRPr="00F408CD" w:rsidRDefault="005002D6" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neatdzesēt vai nesasaldēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E9F1F9" w14:textId="0B2EE38A" w:rsidR="00E45BE9" w:rsidRPr="00F408CD" w:rsidRDefault="0087230B" w:rsidP="00F408CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45BE9" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>urēt  maisu cieši noslēgtu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F4C084" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8A4061" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED47419" w14:textId="77777777" w:rsidR="00EE69D5" w:rsidRPr="00F408CD" w:rsidRDefault="00EE69D5" w:rsidP="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2776B907" w14:textId="20DBD3D1" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00F02B7D" w:rsidP="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trīs slāņu papīra maiss ar </w:t>
+      </w:r>
+      <w:r w:rsidR="0087230B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABPE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iekšējo slāni.</w:t>
+      </w:r>
+      <w:r w:rsidR="0087230B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A50222" w14:textId="413249AC" w:rsidR="005F1E82" w:rsidRPr="00F408CD" w:rsidRDefault="005F1E82" w:rsidP="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0087230B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epakojuma izmērs: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 kg </w:t>
+      </w:r>
+      <w:r w:rsidR="0087230B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">premiksa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstnieciskā</w:t>
+      </w:r>
+      <w:r w:rsidR="0087230B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barība</w:t>
+      </w:r>
+      <w:r w:rsidR="0087230B" w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s pagatavošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254F9BDC" w14:textId="77777777" w:rsidR="00083E23" w:rsidRPr="00F408CD" w:rsidRDefault="00083E23" w:rsidP="005E297D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1B01AA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="001C52AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791BC02E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A8946E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00C854D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Jebkuras neizlietotas veterinārās zāles vai to atkritumi jāiznīcina saskaņā ar nacionālajiem tiesību aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36531335" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF" w:rsidP="00FC6F6E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C14AA87" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B" w:rsidP="00FC6F6E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDEC174" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REĢISTRĀCIJAS APLIECĪBAS ĪPAŠNIEKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB052C4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A63D196" w14:textId="3D7283DE" w:rsidR="00A3083E" w:rsidRPr="00F408CD" w:rsidRDefault="00F46523">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALPHAVET </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626C6405" w14:textId="77777777" w:rsidR="00A3083E" w:rsidRPr="00F408CD" w:rsidRDefault="00A3083E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H-1194 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Budapest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Hofherr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A. u. 42. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73460FD2" w14:textId="77777777" w:rsidR="0087230B" w:rsidRPr="00F408CD" w:rsidRDefault="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ungārija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D9DCBB" w14:textId="77777777" w:rsidR="00A3083E" w:rsidRPr="00F408CD" w:rsidRDefault="00A3083E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tālrunis: +36/22516546</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF5CC12" w14:textId="77777777" w:rsidR="00A3083E" w:rsidRPr="00F408CD" w:rsidRDefault="00A3083E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fakss: +36/22516546</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A2BC15" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00A3083E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-pasts: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F408CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>alpha-vet@alpha-vet.hu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5316610C" w14:textId="77777777" w:rsidR="00A3083E" w:rsidRPr="00F408CD" w:rsidRDefault="00A3083E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C95E706" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCC869B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REĢISTRĀCIJAS APLIECĪBAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A54AF57" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD77DF0" w14:textId="0B358E47" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C12DC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12DC6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/20/0012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F073827" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33021373" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B0F01A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REĢISTRĀCIJAS /PĀRREĢISTRĀCIJAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF800AB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643E7743" w14:textId="41411271" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00D65777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās reģistrācijas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DC6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03.02.2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7228B2" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00F408CD" w:rsidRDefault="00D65777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759008F5" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B4861B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TEKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7589913F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39961D1E" w14:textId="6D39A021" w:rsidR="00423968" w:rsidRPr="00F408CD" w:rsidRDefault="00BD67FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="008000"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D35C0">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>01/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE7CBDC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D848719" w14:textId="77777777" w:rsidR="00AC6B0B" w:rsidRPr="00F408CD" w:rsidRDefault="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503F8B32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>RAŽOŠANAS, IEVEŠANAS, IZPLATĪŠANAS, TIRDZNIECĪBAS, PIEGĀDES UN/VAI LIETOŠANAS AIZLIEGUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CBD116" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6315A7" w14:textId="77777777" w:rsidR="00D16D4C" w:rsidRDefault="00D16D4C" w:rsidP="00D16D4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ņ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C155D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C155D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>normatīvos aktus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C155D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par ārstniecisko premiksu iekļaušanu gatavajā barībā.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2411 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    </w:p>
+    <w:p w14:paraId="0AA06C4D" w14:textId="7B9F4E8D" w:rsidR="0087230B" w:rsidRPr="00F408CD" w:rsidRDefault="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4767769A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="0087230B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F408CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673DC75D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F408CD" w:rsidRDefault="00C114FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48161752" w14:textId="29957242" w:rsidR="00035466" w:rsidRPr="00F408CD" w:rsidRDefault="00035466" w:rsidP="00AC6B0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00035466" w:rsidRPr="00F408CD" w:rsidSect="007F2F03">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E8E1DE6" w14:textId="77777777" w:rsidR="004A09AE" w:rsidRDefault="004A09AE">
+    <w:p w14:paraId="7C5DCD30" w14:textId="77777777" w:rsidR="00473326" w:rsidRDefault="00473326">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CA0CE41" w14:textId="77777777" w:rsidR="004A09AE" w:rsidRDefault="004A09AE">
+    <w:p w14:paraId="48479831" w14:textId="77777777" w:rsidR="00473326" w:rsidRDefault="00473326">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="723BD723" w14:textId="77777777" w:rsidR="004D4F59" w:rsidRDefault="004D4F59" w:rsidP="00337CD1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11118ADB" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRPr="00B94A1B" w:rsidRDefault="00AA7C1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
-[...1 lines deleted...]
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00473326">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7CB9442F" w14:textId="77777777" w:rsidR="004D4F59" w:rsidRDefault="004D4F59">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AF181F9" w14:textId="77777777" w:rsidR="00AA7C1F" w:rsidRDefault="00AA7C1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0314F4A3" w14:textId="77777777" w:rsidR="004A09AE" w:rsidRDefault="004A09AE">
+    <w:p w14:paraId="7B6C6DAD" w14:textId="77777777" w:rsidR="00473326" w:rsidRDefault="00473326">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A91053F" w14:textId="77777777" w:rsidR="004A09AE" w:rsidRDefault="004A09AE">
+    <w:p w14:paraId="06B9555F" w14:textId="77777777" w:rsidR="00473326" w:rsidRDefault="00473326">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="4F305590">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000001"/>
-    <w:name w:val="WW8Num2"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="377C2036">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="11"/>
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0C3C1E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCC6941C"/>
-[...4 lines deleted...]
-      <w:suff w:val="space"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="726608368">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="633A2B20">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D212FE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFAE2330"/>
+    <w:lvl w:ilvl="0" w:tplc="45AC6B02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1079332598">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1481120896">
+  <w:num w:numId="2" w16cid:durableId="1164050492">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1015612337">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1851483423">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1965846068">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1965113004">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="173081985">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="488060639">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="457531539">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1525559139">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="604195232">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="742990857">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="600650744">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1411393563">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1132594685">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1173497064">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1679457737">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1918320073">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="473987947">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="801459648">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1000740535">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="637490873">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1194227684">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1310213038">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="516506674">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1496188373">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="163589901">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1465611302">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1173186197">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="923761605">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="60376653">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="879898624">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1370647464">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1872842176">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1827696522">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259368333">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1534226531">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="667905713">
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0010761D"/>
-[...178 lines deleted...]
-    <w:rsid w:val="00FE12AD"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="000013E5"/>
+    <w:rsid w:val="00015830"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="000230CE"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024D77"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027526"/>
+    <w:rsid w:val="00035466"/>
+    <w:rsid w:val="00035959"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="000443C0"/>
+    <w:rsid w:val="00052C83"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="00060219"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00083E23"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="0009540B"/>
+    <w:rsid w:val="0009722A"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A68AD"/>
+    <w:rsid w:val="000B0E41"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000D4295"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000D6FF6"/>
+    <w:rsid w:val="000E12DE"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000F0A71"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001057BC"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="0011005D"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="001332F4"/>
+    <w:rsid w:val="0013575D"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00164AA9"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001B1146"/>
+    <w:rsid w:val="001B1AD2"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B1DEE"/>
+    <w:rsid w:val="001B370C"/>
+    <w:rsid w:val="001B69B0"/>
+    <w:rsid w:val="001B6F27"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C52AB"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001C65ED"/>
+    <w:rsid w:val="001D3BB5"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F20B5"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00201AC5"/>
+    <w:rsid w:val="0020652A"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="00215794"/>
+    <w:rsid w:val="0021760B"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0022552E"/>
+    <w:rsid w:val="0023086B"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002410AC"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00252FE2"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00255347"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="002962FC"/>
+    <w:rsid w:val="00297654"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B265F"/>
+    <w:rsid w:val="002B78BD"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D3E06"/>
+    <w:rsid w:val="002E0668"/>
+    <w:rsid w:val="002E20D1"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002E6F02"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F523D"/>
+    <w:rsid w:val="002F63BD"/>
+    <w:rsid w:val="002F65CA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="003026CB"/>
+    <w:rsid w:val="00302CC6"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="003048C5"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="003118CA"/>
+    <w:rsid w:val="00315856"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="00325679"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033300E"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00343F97"/>
+    <w:rsid w:val="003506BD"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003545E9"/>
+    <w:rsid w:val="003571B5"/>
+    <w:rsid w:val="00357259"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037383D"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00392A3E"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A35B2"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A47BE"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C3F4E"/>
+    <w:rsid w:val="003C59D1"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E5FD3"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00401CD4"/>
+    <w:rsid w:val="00403049"/>
+    <w:rsid w:val="00410567"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00452106"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00454AAB"/>
+    <w:rsid w:val="004550CF"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00456F5B"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457C0D"/>
+    <w:rsid w:val="00465A3A"/>
+    <w:rsid w:val="00467B3C"/>
+    <w:rsid w:val="00473326"/>
+    <w:rsid w:val="0047429A"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="004774AB"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D26"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00492AA1"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B738E"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005002D6"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00505D49"/>
+    <w:rsid w:val="00511F46"/>
+    <w:rsid w:val="00515FD5"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="00531177"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="0054408F"/>
+    <w:rsid w:val="00545CC0"/>
+    <w:rsid w:val="00550444"/>
+    <w:rsid w:val="0055228A"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="005533AE"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="005602CA"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="00577D18"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="00587375"/>
+    <w:rsid w:val="00587FF7"/>
+    <w:rsid w:val="00590A50"/>
+    <w:rsid w:val="005A1863"/>
+    <w:rsid w:val="005A6DAF"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E119E"/>
+    <w:rsid w:val="005E297D"/>
+    <w:rsid w:val="005E2F9C"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F1E82"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006128D7"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="0061777E"/>
+    <w:rsid w:val="00617C83"/>
+    <w:rsid w:val="00620573"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00624980"/>
+    <w:rsid w:val="0062567B"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="00634248"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="0064122E"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="00653019"/>
+    <w:rsid w:val="00653089"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00653E81"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="0066118F"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="0068031D"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683A44"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00686C34"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A2CDE"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C6807"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006F0C13"/>
+    <w:rsid w:val="006F1969"/>
+    <w:rsid w:val="00703F7B"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="007076EE"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00721413"/>
+    <w:rsid w:val="0072473E"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="00736A73"/>
+    <w:rsid w:val="007407AA"/>
+    <w:rsid w:val="00740A6A"/>
+    <w:rsid w:val="007413B4"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="0075065E"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="00783B72"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00791ED2"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B577C"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E020D"/>
+    <w:rsid w:val="007E0D28"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E40DE"/>
+    <w:rsid w:val="007E4DD8"/>
+    <w:rsid w:val="007E7708"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="007F64B7"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="0080169F"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="00812B4A"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008406F9"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00846C96"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00853D50"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="0087230B"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A4AE7"/>
+    <w:rsid w:val="008A4B2A"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008B7A5B"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C5CF0"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D1998"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="008F4EEF"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00906339"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00907EE0"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00940025"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00950164"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="009603BF"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="009726E2"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="00991D43"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A5C2F"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E2DEC"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F61AC"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A203D2"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26A42"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A3083E"/>
+    <w:rsid w:val="00A321DC"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A35988"/>
+    <w:rsid w:val="00A37CE4"/>
+    <w:rsid w:val="00A4076A"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A501F6"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A6631E"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A72FA9"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00AA094E"/>
+    <w:rsid w:val="00AA1484"/>
+    <w:rsid w:val="00AA66F7"/>
+    <w:rsid w:val="00AA7C1F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC6B0B"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD270C"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD5910"/>
+    <w:rsid w:val="00AD605E"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE2148"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE3BB7"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00B06BAD"/>
+    <w:rsid w:val="00B076F4"/>
+    <w:rsid w:val="00B11751"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B23397"/>
+    <w:rsid w:val="00B27EC5"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B400A0"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B43CA3"/>
+    <w:rsid w:val="00B448EC"/>
+    <w:rsid w:val="00B55EB7"/>
+    <w:rsid w:val="00B573DA"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00BA3ACB"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB45EC"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB677F"/>
+    <w:rsid w:val="00BB77F2"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD67FA"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BE32C4"/>
+    <w:rsid w:val="00BE594D"/>
+    <w:rsid w:val="00BE7E3C"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C00746"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C06186"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C0720F"/>
+    <w:rsid w:val="00C074E1"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C12DC6"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C219C5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C314D3"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43BFE"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C55556"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C71332"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C854D9"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA0C0A"/>
+    <w:rsid w:val="00CB2916"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CC572F"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD62B2"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0976"/>
+    <w:rsid w:val="00CF0764"/>
+    <w:rsid w:val="00CF097B"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D01C51"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D16D4C"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D206F4"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D31C0B"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D425F4"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D529EE"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55DB5"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D72DE8"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D85267"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA61AF"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC4DD1"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD08AB"/>
+    <w:rsid w:val="00DD0943"/>
+    <w:rsid w:val="00DD1836"/>
+    <w:rsid w:val="00DE0DDC"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E13B4F"/>
+    <w:rsid w:val="00E145BE"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E20421"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E326C9"/>
+    <w:rsid w:val="00E32760"/>
+    <w:rsid w:val="00E35C17"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E41259"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E45426"/>
+    <w:rsid w:val="00E45BE9"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E67EA6"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71221"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E97898"/>
+    <w:rsid w:val="00EA1A91"/>
+    <w:rsid w:val="00EA6013"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED0E5B"/>
+    <w:rsid w:val="00ED2218"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE69D5"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF6E09"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F02B7D"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F0548A"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F2021D"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F408CD"/>
+    <w:rsid w:val="00F46523"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F67954"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F73EB6"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F76ED9"/>
+    <w:rsid w:val="00F81D3B"/>
+    <w:rsid w:val="00F81E65"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84366"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85AB0"/>
+    <w:rsid w:val="00F91B09"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00F96F47"/>
+    <w:rsid w:val="00F97C19"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA4879"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FC6F6E"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE5CF4"/>
+    <w:rsid w:val="00FE605D"/>
+    <w:rsid w:val="00FE7389"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF366A"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF7577"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C1D320C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{448E27FD-0D60-428A-983A-23C3CB4B4B09}"/>
+  <w14:docId w14:val="7903C5E8"/>
+  <w15:docId w15:val="{E0834898-A8C7-490F-9246-F057D195A773}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16355,645 +14199,1443 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0010761D"/>
+    <w:rsid w:val="00853D50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="0010761D"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="8930"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="0010761D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...18 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A1186F"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="001418D2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...20 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:rsid w:val="00922913"/>
+    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00922913"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
-      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
-    <w:rsid w:val="00922913"/>
+    <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...38 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002171ED"/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
+    <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="002171ED"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...10 lines deleted...]
-    <w:name w:val="Style3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00513D3A"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
+    <w:name w:val="Table text rows (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B23397"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="516627532">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="641497026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1662083514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1767848644">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alpha-vet@alpha-vet.hu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C62BE892-EC8E-434D-8BCA-426074374D5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF618B95-529E-4660-AD69-EFF4885D89EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>14648</Characters>
+  <Pages>5</Pages>
+  <Words>7129</Words>
+  <Characters>4065</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>ZĀĻU APRAKSTS</vt:lpstr>
+      <vt:lpstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16656</CharactersWithSpaces>
+  <CharactersWithSpaces>11172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>655396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:alpha-vet@alpha-vet.hu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
+    <vt:lpwstr>General-EMA/201224/2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
+    <vt:lpwstr>CURRENT,1.2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
+    <vt:lpwstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
+    <vt:lpwstr>16/01/2017 11:49:07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
+    <vt:lpwstr>16/01/2017 11:49:07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
+    <vt:lpwstr>EMA/30443/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/13 V-template v.8.1 - publication/02 English vet QRD PI_for publication</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/30443/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
+    <vt:lpwstr>16/01/2017 11:49:07</vt:lpwstr>
+  </property>
+</Properties>
+</file>