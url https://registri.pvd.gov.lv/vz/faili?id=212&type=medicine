--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,45658 +1,20403 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="25A4CA76" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00403B33" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
-[...209 lines deleted...]
-    <w:p w14:paraId="60FC7738" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="001B11FC" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
+    <w:p w14:paraId="0EFABA80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D17506" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55834DAE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2947F8A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491A3252" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D095AF8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF39424" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D86FDD3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC44BD7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9E35D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F839467" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E10876" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150E76EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F536B1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684000E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6FD7F6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBCF918" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FACE9F4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2798267C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13092BCE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E23F9F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAFA309" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500E55CD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507678F5" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="001B11FC" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="50FE88E4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD6707D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001C1900">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048F281C" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="001B11FC" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="70A64732" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B11FC">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03026110" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="001B11FC" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
-[...34 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3606368F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B304655" w14:textId="4E7D3C53" w:rsidR="00215245" w:rsidRPr="00215245" w:rsidRDefault="00E457DB" w:rsidP="00215245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219723442"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Miziverm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 2,5 mg/25 mg tabletes</w:t>
+      </w:r>
+      <w:r w:rsidR="00215245" w:rsidRPr="00215245">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B246B4" w:rsidRPr="00215245">
+        <w:t>maz</w:t>
+      </w:r>
+      <w:r w:rsidR="00B246B4">
+        <w:t>a auguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00B246B4" w:rsidRPr="00215245">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C0BB8" w:rsidRPr="00C92965">
-[...57 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+      <w:r w:rsidR="00215245" w:rsidRPr="00215245">
+        <w:t>suņiem un kucēniem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5906BB1F" w14:textId="36070B2A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7245778A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E07DCD2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAF4F83" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177A2F7B" w14:textId="2A9BE4D4" w:rsidR="00E457DB" w:rsidRPr="00525655" w:rsidRDefault="00E457DB" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E21804E" w14:textId="77777777" w:rsidR="00E457DB" w:rsidRPr="00525655" w:rsidRDefault="00E457DB" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668A2BBB" w14:textId="5EB60617" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA8C21D" w14:textId="694E5C68" w:rsidR="00E457DB" w:rsidRPr="00525655" w:rsidRDefault="00E457DB" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB4D743" w14:textId="1D9CC715" w:rsidR="00E457DB" w:rsidRPr="00525655" w:rsidRDefault="00E457DB" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8B329E" w14:textId="228E2408" w:rsidR="00E457DB" w:rsidRPr="00525655" w:rsidRDefault="00E457DB" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>25 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4114CC73" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C45036" w14:textId="52DAE31B" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...224 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="75304FB1" w14:textId="77777777" w:rsidR="00E457DB" w:rsidRPr="00525655" w:rsidRDefault="00E457DB" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4534"/>
-        <w:gridCol w:w="4532"/>
+        <w:gridCol w:w="4525"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F916B1" w:rsidRPr="003D6D62" w14:paraId="4F300F0E" w14:textId="54A6FEFF" w:rsidTr="00F916B1">
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="0B4C76E3" w14:textId="77777777" w:rsidTr="00AF643B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4534" w:type="dxa"/>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F1E01F" w14:textId="259FE69D" w:rsidR="00F916B1" w:rsidRPr="003E1B06" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="6D45EB6D" w14:textId="6CE3E52F" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="00AF643B" w:rsidP="00633CD6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-104"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003E1B06">
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003E1B06">
+            <w:r w:rsidRPr="00525655">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="7D5263D3" w14:textId="77777777" w:rsidTr="00AF643B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259162EA" w14:textId="7E07333F" w:rsidR="00F916B1" w:rsidRPr="00F916B1" w:rsidRDefault="00F916B1" w:rsidP="00F916B1">
+          <w:p w14:paraId="0F798F46" w14:textId="410B505A" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="00AF643B" w:rsidP="00633CD6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>Mikrokristāliskā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> celuloze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="6A4C5E50" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCC8F42" w14:textId="38DD48D0" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="00AF643B" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>Kroskaramelozes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> nātrija sāls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="1E235C5B" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB18EE" w14:textId="2749805F" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="00AF643B" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>Kartupeļu ciete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="726979DE" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9ACFF2" w14:textId="35801099" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="00AF643B" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Mājputnu </w:t>
+            </w:r>
+            <w:r w:rsidR="001822F6" w:rsidRPr="00525655">
+              <w:t>aromāt</w:t>
+            </w:r>
+            <w:r w:rsidR="001822F6">
+              <w:t xml:space="preserve">viela </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t>ar raugu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001822F6" w:rsidRPr="00525655" w14:paraId="584F2BEE" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A610D7C" w14:textId="0F4F8F34" w:rsidR="001822F6" w:rsidRPr="00525655" w:rsidRDefault="001822F6" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001822F6">
+              <w:t>Povidons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="7E2051F5" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53752492" w14:textId="2BBBC244" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="00AF643B" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Laktozes </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>monohidrāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="4430852A" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10345F16" w14:textId="42568F2D" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="001822F6" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t>ilīcija dioksīds</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF643B" w:rsidRPr="00525655">
+              <w:t>oloidālais</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF643B" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> bezūdens </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF643B" w:rsidRPr="00525655" w14:paraId="755AE427" w14:textId="77777777" w:rsidTr="00AF643B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117FF807" w14:textId="0E723C23" w:rsidR="00AF643B" w:rsidRPr="00525655" w:rsidRDefault="000C1DA8" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Magnija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>stearāts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38F51D2A" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="00525655" w:rsidRDefault="00872C48" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6176A6D9" w14:textId="0DBF8AF7" w:rsidR="00215245" w:rsidRDefault="001D73C3" w:rsidP="00215245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Brūna, plankumaina, apaļa tablete ar dalījuma </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58">
+        <w:t>līniju</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">un raksturīgu smaržu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00215245" w:rsidRPr="00215245">
+        <w:t>Tabletes var sadalīt divās vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720A7B91" w14:textId="77777777" w:rsidR="00BD41A6" w:rsidRPr="00215245" w:rsidRDefault="00BD41A6" w:rsidP="00215245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6CA329" w14:textId="1FEBC40D" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BC19A3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03304F78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F656C7B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="20FFAC3D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A3FC67" w14:textId="0842E280" w:rsidR="005A5A1F" w:rsidRPr="00525655" w:rsidRDefault="005A5A1F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r w:rsidR="00215245" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(≥ </w:t>
+      </w:r>
+      <w:r w:rsidR="00215245">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00215245" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00215245">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00215245" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00215245">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257C233F" w14:textId="77777777" w:rsidR="005A5A1F" w:rsidRPr="00525655" w:rsidRDefault="005A5A1F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7F6CD1" w14:textId="595DDA74" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">3.2. Lietošanas indikācijas katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="327E3A6F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EE6971" w14:textId="30B76DEE" w:rsidR="005A5A1F" w:rsidRPr="00525655" w:rsidRDefault="005A5A1F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">jau </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">inficējušies vai kuriem </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>ir risks inficēties ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907" w:rsidRPr="00525655">
+        <w:t>jaukt</w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00176907" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">lenteņu, kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, acu tārpu, plaušu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>un/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075340F">
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075340F">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="00176907" w:rsidRPr="0075340F">
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00176907">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907" w:rsidRPr="00525655">
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00176907" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>infekcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">indicētas tikai tad, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> indicēta </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:t xml:space="preserve">vienlaicīga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">lietošana pret lenteņiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>nematodēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD41A6">
+        <w:t xml:space="preserve"> slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>angiostrongilozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CA2680" w14:textId="77777777" w:rsidR="000C1DA8" w:rsidRPr="00525655" w:rsidRDefault="000C1DA8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031D69AF" w14:textId="08011822" w:rsidR="000C1DA8" w:rsidRPr="00525655" w:rsidRDefault="00BD41A6" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cestodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5BC76C27" w14:textId="2D078D92" w:rsidR="000C1DA8" w:rsidRPr="00525655" w:rsidRDefault="000C1DA8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dipylidium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Taenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Echinococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mesocestoides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4C1854" w14:textId="77777777" w:rsidR="000C1DA8" w:rsidRPr="00525655" w:rsidRDefault="000C1DA8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FBAAF5" w14:textId="37D46993" w:rsidR="000C1DA8" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nematodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1EFB1229" w14:textId="5ACD2919" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00BD41A6" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šādu </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ierosinātāju </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917328" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00917328" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC8B67E" w14:textId="620B4628" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Āķtārpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancylostoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52CB2FA5" w14:textId="1ED2C751" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Cērmes: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxocara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>canis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxascaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>leonina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2580AFD4" w14:textId="25A344FF" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Matgalvji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Trichuris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vulpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE1AB5F" w14:textId="77777777" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE247A8" w14:textId="3D3B9F6C" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Acu tārpi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D176DA4" w14:textId="4426AA1C" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>callipaeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (skat. specifisku ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>as shēmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 3.9. apakšpunktā “Lietošanas veids un devas”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F80DD16" w14:textId="77777777" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C72225" w14:textId="77777777" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Plaušu parazīti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13519BB8" w14:textId="528126F4" w:rsidR="00BD41A6" w:rsidRPr="00525655" w:rsidRDefault="00BD41A6" w:rsidP="00BD41A6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šādu </w:t>
+      </w:r>
+      <w:r w:rsidR="00176907">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ierosinātāju </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F80071A" w14:textId="6208283C" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Angiostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vasorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (nenobriedušu stadiju (L5) un pieaugušu parazītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>pakāpes mazināšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">; skat. specifisku </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t>ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">un saslimšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>novēršanas shēmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 3.9. apakšpunktā “Lietošanas veids un devas”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9D6B66" w14:textId="6DFC7177" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Crenosoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vulpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t xml:space="preserve">fekcijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>pakāpes mazināšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9373E2" w14:textId="77777777" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356FE41B" w14:textId="0899E31C" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sirdstārp</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7A662F90" w14:textId="2D413198" w:rsidR="00917328" w:rsidRPr="00525655" w:rsidRDefault="00917328" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD41A6">
+        <w:t xml:space="preserve"> slimības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, ja indicēta vienlaicīga lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t xml:space="preserve">fekcijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773B0F47" w14:textId="223F7AC4" w:rsidR="000C1DA8" w:rsidRPr="00525655" w:rsidRDefault="000C1DA8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2224B702" w14:textId="2B33A483" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D96B3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C74C64" w14:textId="77777777" w:rsidR="006D5A42" w:rsidRPr="006D5A42" w:rsidRDefault="006D5A42" w:rsidP="006D5A42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5A42">
+        <w:t>Nelietot kucēniem, kas jaunāki par 2 nedēļām un/vai sver mazāk par 0,5 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A35D414" w14:textId="391866A4" w:rsidR="00A43C59" w:rsidRPr="00525655" w:rsidRDefault="00A43C59" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvajām vielām vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6">
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD41A6" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E15E0C7" w14:textId="79636B7D" w:rsidR="00A43C59" w:rsidRPr="00525655" w:rsidRDefault="00A43C59" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Skat. arī 3.5. apakšpunktu “Īpaši brīdinājumi”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C2FA76" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570F6F03" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0622A062" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3641582E" w14:textId="2D7D15F8" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00936CA2" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ņemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">vērā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>iespēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t>amību</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, ka atkārtotas infekcijas avots var būt citi dzīvnieki, kas dzīvo vienā mājsaimniecībā, un nepieciešamības gadījumā šiem dzīvniekiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">piemērotas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t>zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E0A279" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ieteicams vienlaikus ārstēt visus dzīvniekus, kas dzīvo vienā mājsaimniecībā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC5B38D" w14:textId="2402B0CF" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ja ir apstiprināta inficēšanās ar lenteni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, ar veterinārārstu būtu </w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t xml:space="preserve">saskaņo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">arī vienlaicīga ārstēšana pret starpsaimniekiem, piemēram, blusām un utīm, lai novērstu atkārtotu </w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A861FE2" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1681FE04" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk143870438"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Parazītu rezistence pret jebkuru </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> līdzekļu grupu var izveidoties pēc biežas, atkārtotas attiecīgās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> līdzekļu grupas lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FA9BEC" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103C769E" w14:textId="5C6AA5D6" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00936CA2" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nevajadzīga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> līdzekļu lietošana vai lietošana, kas neatbilst </w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t xml:space="preserve">šajā </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">zāļu aprakstā ietvertajiem norādījumiem, var palielināt rezistences veidošanās risku un mazināt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. Lēmums par </w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> lietošanu katram dzīvniekam </w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t xml:space="preserve">individuāli </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">būtu jābalsta uz parazīta sugas, parazītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t>slodzes</w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">vai infekcijas riska </w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7" w:rsidRPr="00525655">
+        <w:t>apstiprinājum</w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED028F" w:rsidRPr="00525655">
+        <w:t>, ņemot vērā epidemioloģisko situāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="7A9F429E" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACBA295" w14:textId="5C442713" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk145407566"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ja nepastāv vienlaicīgas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vai lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>draudi, lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> šaura spektra veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00601ED7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128F949" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF0201E" w14:textId="3C351679" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ir ziņots par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dipylidium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prazikvantelu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, kā arī par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancylostoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>multirezistences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> gadījumiem pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00936CA2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>makrocikliskajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>laktoniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660CD406" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152EC735" w14:textId="268FF5C2" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ieteicams turpināt izmeklēt gadījumus, kad radušās aizdomas par rezistenci, pielietojot piemērotas diagnostikas metodes. Par apstiprinātu rezistenci ziņo</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>tirdzniecības atļaujas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0039709B">
+        <w:t>turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="0039709B" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">vai attiecīgajai </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58">
+        <w:t>kompetentajai</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t xml:space="preserve"> iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9CEFF4" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AE4A38" w14:textId="6775D976" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t>šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>, ņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> informācij</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00936CA2" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">par mērķa parazītu </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58" w:rsidRPr="00525655">
+        <w:t>jutī</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58" w:rsidRPr="00525655">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>, ja tāda ir pieejama.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="7D798E15" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00525655" w:rsidRDefault="00E86CEE" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4CC7AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B94D7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682382B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355A38B0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6873D97C" w14:textId="210343F0" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Suņu</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05FB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ar lielu cirkulējošu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mikrofilāriju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> skaitu</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05FB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ārstēšana dažreiz var izraisīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>pastiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> jutī</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>bas</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">reakciju – tādu kā bālas gļotādas, vemšanu, trīci, apgrūtinātu elpošanu un </w:t>
+      </w:r>
+      <w:r w:rsidR="004F15E4" w:rsidRPr="00525655">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidR="004F15E4">
+        <w:t>stiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidR="004F15E4" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>siekalošanos. Šīs reakcijas ir saistītas ar olbaltumvielu izdalīšanos no miruš</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1FC9">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ām vai mirstoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1FC9">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">ām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mikrofilārijām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, un tā nav tieša šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">veterināro zāļu toksiska iedarbība. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk152242243"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Tādēļ šīs veterinārās zāles nav ieteicams </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t xml:space="preserve">lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">suņiem, kas slimo ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mikrofilarēmiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="3F6B62AF" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B597FD" w14:textId="2AE969AC" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Reģionos, kur pastāv </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00214394">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">risks, vai gadījumā, ja ir zināms, ka suns ceļojis uz vai atgriezies no reģiona, kur pastāv </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00214394">
+        <w:t xml:space="preserve"> slimības</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">risks, pirms </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk133248441"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>šo veterināro zāļu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> lietošanas ieteicams konsultēties ar veterinārārstu, lai izslēgtu jebkādas vienlaicīgas inficēšanās ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> iespēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> Pozitīvas diagnozes gadījumā pirms šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>lietošanas ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>indicē</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA1FC9" w:rsidRPr="00525655">
+        <w:t>adulticīd</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1FC9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA1FC9" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t>terapij</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7294722A" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43ECAA5F" w14:textId="5787C685" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Nav veikti pētījumi izteikti novājinātiem suņiem vai dzīvniekiem ar smagiem nieru vai aknu funkciju traucējumiem. Šiem dzīvniekiem šo veterināro zāļu lietošana nav ieteicama vai ieteicama tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6950D4C1" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FB02C9" w14:textId="0870604C" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņiem, kuri jaunāki par 4 nedēļām, lenteņu invāzija parasti nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>sastopama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Tādēļ suņu, kuri jaunāki par 4 nedēļām, ārstēšana ar kombinēta sastāva veterinārajām zālēm nav nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113E63E9" w14:textId="3C7E425D" w:rsidR="00214394" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Pētījumi ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> liecina, ka drošuma robeža atsevišķām kollija vai to radniecīgām šķirnēm ir zemāka nekā citu šķirņu suņiem.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Tādēļ šiem suņiem stingri jāievēro ieteicamā deva. Šo veterināro zāļu panesība šīs šķirnes jaunāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t xml:space="preserve">iem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">kucēniem nav pētīta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A6BB9F" w14:textId="3933BF4B" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Pārdozēšanas klīniskās pazīmes kollijiem ir līdzīgas tām, kas pārdozēšanas gadījumā novērotas citām suņu šķirnēm (skat. 3.10. apakšpunktu “Pārdozēšanas simptomi”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DA67C9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117F609A" w14:textId="61D3BFD2" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Mājputnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00D57817">
+        <w:t xml:space="preserve">aromātviela </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57817">
+        <w:t xml:space="preserve">satur mājputnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00D57817">
+        <w:t>olbaltumvielas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57817">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E656D74" w14:textId="77777777" w:rsidR="00ED028F" w:rsidRPr="00525655" w:rsidRDefault="00ED028F" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA9A9E4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE787A4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A24DDD" w14:textId="3BC0D488" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šīs veterinārās zāles var būt kaitīgas, ja tās </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2722">
+        <w:t xml:space="preserve">tiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">norītas, it īpaši bērniem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325A8475" w14:textId="1372C8FD" w:rsidR="00CB04F8" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Novērst nejaušu norīšanu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADC43C2" w14:textId="0ADB22C4" w:rsidR="00953879" w:rsidRPr="00525655" w:rsidRDefault="00953879" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00953879">
+        <w:t>Neizlietotās tabletes daļas ievieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> atpakaļ atvērtajā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00214394" w:rsidRPr="00953879">
+        <w:t>blister</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00214394" w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t>kabatiņā, ievieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> kartona kastītē un izlieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> nākamajā lietošanas reizē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB410F8" w14:textId="13D17167" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05FB">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3F7940" w14:textId="21A5669B" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58">
+        <w:t xml:space="preserve">rīkošanās </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF71C3" w:rsidRPr="00952C83">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58" w:rsidRPr="00952C83">
+        <w:t>šīm</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58">
+        <w:t xml:space="preserve"> veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F58" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">mazgāt rokas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C60B2" w14:textId="6F5D0AFF" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Mājputnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00D57817">
+        <w:t xml:space="preserve">aromātviela </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57817">
+        <w:t>ar raugu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> satur mājputnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00214394" w:rsidRPr="00525655">
+        <w:t>olbaltumviel</w:t>
+      </w:r>
+      <w:r w:rsidR="00214394">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D364D19" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2738C061" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47390C4D" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00525655" w:rsidRDefault="00295140" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7299AF40" w14:textId="69500B4A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Skat. 5.5. apakšpunktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE51CD2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00525655" w:rsidRDefault="00295140" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8F4D6D" w14:textId="7F526847" w:rsidR="00295140" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73858E32" w14:textId="77777777" w:rsidR="00214394" w:rsidRPr="00525655" w:rsidRDefault="00214394" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445D7E09" w14:textId="69F51312" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ehinokokoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ir bīstama cilvēkiem. Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ehinokokoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ir slimība, par kuru jāziņo Pasaules dzīvnieku veselības organizācijai (WOAH), no attiecīgās kompetentās iestādes (piem., no </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">parazitoloģijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ekspertiem vai institū</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:t>cijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">) jāsaņem </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:t>īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> norādījumi par ārstēšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:t>uzraudzību, kā arī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:t>cilvēku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:t>veselības aizsardzību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309A1DB9" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00525655" w:rsidRDefault="00295140" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237314DB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F3D673" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00525655" w:rsidRDefault="00295140" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1DC515" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401EB196" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3546"/>
+        <w:gridCol w:w="5515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB04F8" w:rsidRPr="00525655" w14:paraId="132C5F6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="748FA42D" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459A46A3" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="000B6E7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A94B175" w14:textId="1EBB650E" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00A40C31" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gremošanas</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04F8" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> trakta </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD43E5">
+              <w:t xml:space="preserve">darbības </w:t>
+            </w:r>
+            <w:r>
+              <w:t>traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04F8" w:rsidRPr="00525655">
+              <w:t xml:space="preserve">(piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006954FF">
+              <w:t>dia</w:t>
+            </w:r>
+            <w:r w:rsidR="006954FF" w:rsidRPr="00525655">
+              <w:t>reja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CB04F8" w:rsidRPr="00525655">
+              <w:t>, siekalošanās, vemšana)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4568B1F7" w14:textId="1620800A" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="006954FF" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>astiprinātas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04F8" w:rsidRPr="00525655">
+              <w:t>jutības reakcija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C80301D" w14:textId="678E1953" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Neiroloģiski </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31">
+              <w:t>traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">(piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>ataksija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">, muskuļu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+              <w:t>tr</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31">
+              <w:t>emors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC2AB24" w14:textId="1821442E" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Sistēmiski </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31">
+              <w:t>traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">(piemēram, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31">
+              <w:t>ēstgribas</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t>zudums, letarģija)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D616E5A" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00525655" w:rsidRDefault="00295140" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD32652" w14:textId="4F46597F" w:rsidR="00247A48" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00525655">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk184130880"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Attiecīgo kontaktinformāciju skatīt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="6871F765" w14:textId="77777777" w:rsidR="00247A48" w:rsidRPr="00525655" w:rsidRDefault="00247A48" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772CD533" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFBFADE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305A459D" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="0042769C" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2722">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042769C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122D6EE1" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Drīkst lietot grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74037538" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B4CA1F" w14:textId="77777777" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00CB04F8" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BAECF1" w14:textId="4F416703" w:rsidR="00CB04F8" w:rsidRPr="00525655" w:rsidRDefault="00A40C31" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Drīkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB04F8" w:rsidRPr="00525655">
+        <w:t>lietot vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A16993" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5C1959" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54454937" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D424F9" w14:textId="6B0F303A" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šo veterināro zāļu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>selamektīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vienlaicīga lietošana ir labi panesama. Lietojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>makrociklisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>laktonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t>selamektīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A40C31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t>ieteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>laikā ar šīm veterinārajām zālēm ieteiktajā devā, nekāda mijiedarbība netika novērota.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Tā kā nav veikti papildu pētījumi, piesardzīgi lietot vienlaicīgi ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>makrocikliskajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>laktoniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. Tāpat šādi pētījumi nav veikti arī ar vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B86F3A7" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00525655" w:rsidRDefault="00C90EDA" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533DFD79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0807314D" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37226301" w14:textId="40BA0FD1" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00A40C31" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3CDD5A" w14:textId="3CFD8A63" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk152242613"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Zemākas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E070CA">
+        <w:t xml:space="preserve">par noteikto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">devas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>lietošana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">var nebūt pietiekami efektīva un var veicināt rezistences veidošanos. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="6304A42E" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441B546C" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184DCDDA" w14:textId="2414F467" w:rsidR="00175D17" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Minimālā ieteicamā deva: 0,5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un 5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prazikvantela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> uz kg </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>u reizi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>kopā ar barību vai pēc barošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CBBDE6" w14:textId="77777777" w:rsidR="00A40C31" w:rsidRPr="00525655" w:rsidRDefault="00A40C31" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDED56B" w14:textId="41AA7E6C" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Atkarībā no suņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> praktisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t xml:space="preserve">i lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>šād</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>s dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAE770A" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2480"/>
+        <w:gridCol w:w="2623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00175D17" w:rsidRPr="00525655" w14:paraId="0EAF5934" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76197633" w14:textId="44C0C3AF" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00A40C31" w:rsidP="00633CD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> (E321)</w:t>
+              <w:t>Ķermeņa svars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A782E84" w14:textId="5886244A" w:rsidR="00F916B1" w:rsidRPr="007A6387" w:rsidRDefault="008C0BB8" w:rsidP="006E5494">
+          <w:p w14:paraId="49D86BE0" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-104"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B57A9">
-[...11 lines deleted...]
-            <w:r w:rsidR="00F916B1" w:rsidRPr="0093279E">
+            <w:r w:rsidRPr="00525655">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-              <w:t>mg</w:t>
+              <w:t>Tablešu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F916B1" w:rsidRPr="003E1B06" w14:paraId="7ED3BC47" w14:textId="3F9D3DA4" w:rsidTr="00F916B1">
+      <w:tr w:rsidR="00783C6D" w:rsidRPr="00525655" w14:paraId="64884F4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4534" w:type="dxa"/>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FE5D2C6" w14:textId="26391951" w:rsidR="00F916B1" w:rsidRPr="003E1B06" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="77FDD7C9" w14:textId="321FF13C" w:rsidR="00783C6D" w:rsidRPr="00525655" w:rsidRDefault="00557926" w:rsidP="00783C6D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="0093279E">
-[...4 lines deleted...]
-              <w:t>N-</w:t>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>metilpirolidon</w:t>
+            <w:r w:rsidR="00A40C31">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00783C6D" w:rsidRPr="00525655">
+              <w:t>5-</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vidējas virknes </w:t>
+            <w:r w:rsidR="00783C6D" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E737D4B" w14:textId="77777777" w:rsidR="00F916B1" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="604C2730" w14:textId="55A240A5" w:rsidR="00783C6D" w:rsidRPr="00525655" w:rsidRDefault="00783C6D" w:rsidP="00783C6D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00557926">
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> tablete</w:t>
+            </w:r>
+            <w:r w:rsidR="00557926">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783C6D" w:rsidRPr="00525655" w14:paraId="155366B7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C572845" w14:textId="2159EF03" w:rsidR="00783C6D" w:rsidRPr="00525655" w:rsidRDefault="00783C6D" w:rsidP="00783C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidR="00557926">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t>-5 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16B0BD1B" w14:textId="01375FC0" w:rsidR="00783C6D" w:rsidRPr="00525655" w:rsidRDefault="00557926" w:rsidP="00783C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00783C6D" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783C6D" w:rsidRPr="00525655" w14:paraId="052FB8C6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B982CE8" w14:textId="38E46663" w:rsidR="00783C6D" w:rsidRPr="00525655" w:rsidRDefault="00783C6D" w:rsidP="00783C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>&gt; 5-</w:t>
+            </w:r>
+            <w:r w:rsidR="00557926">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57FFA37C" w14:textId="72B711F3" w:rsidR="00783C6D" w:rsidRPr="00525655" w:rsidRDefault="00557926" w:rsidP="00783C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00783C6D" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> tabletes</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5002B671" w14:textId="77777777" w:rsidR="007C0487" w:rsidRPr="00AA5CC1" w:rsidRDefault="007C0487" w:rsidP="0078119B">
-[...104 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="12D0268D" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56639F8D" w14:textId="311FE3E4" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Gadījumos, kad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t xml:space="preserve">nepieciešams lietot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirdstārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>slimības novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un vienlaikus ir nepieciešams ārstēt lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, šīs veterinārās zāles var aizstāt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>monovalentās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirdstārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>slimības novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000D35AE" w:rsidRPr="00AC13EE">
-[...1022 lines deleted...]
-      <w:r w:rsidRPr="00C22E40">
+    </w:p>
+    <w:p w14:paraId="46ECC421" w14:textId="77777777" w:rsidR="00175D17" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C0F5E2" w14:textId="068B80AB" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="00175D17" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ārstējot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:noProof/>
-[...1021 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Angiostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>vasorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E070CA" w:rsidRPr="00525655">
+        <w:t>oksīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E070CA">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E070CA" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E070CA">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> četras reizes ar nedēļas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>starplaiku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ja ir indicēta vienlaicīga lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">ārstēšana, šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">lietot vienu reizi, un pēc tam turpināt ārstēšanu atlikušās trīs nedēļas, vienreiz nedēļā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>lietojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>monovalentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterinārās zāles, kas satur tikai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248BDAFF" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADB9B7D" w14:textId="58DA3DDD" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Endēmiskajos apgabalos, kur vienlaikus ir indicēta lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">ārstēšana, šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:t>lietošana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">ik pēc četrām nedēļām iedarbosies </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>infekcijas novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, mazinot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Angiostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vasorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> nenobriedušu parazītu stadiju (L5) un pieaugušu īpatņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E8DC15" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114FEB06" w14:textId="38F2B7F4" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ārstējot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>callipaeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> infekciju, divas reizes ar septiņu dienu intervālu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. Tur, kur ir indicēta vienlaicīga lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">ārstēšana, šīs veterinārās zāles var aizstāt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>monovalentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterinārās zāles, kas satur tikai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247C45A8" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A85AF50" w14:textId="198BF553" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">3.10. Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, ja piemērojami) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A34650" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A2E07E" w14:textId="0CBFA1E0" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Nav novēroti citi simptomi, izņemot </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, kas novēroti, lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t>ieteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47617">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (skat.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.6. apakšpunktu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273D4C5A" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CD3206" w14:textId="294F4287" w:rsidR="009A6509" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1204C42F" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00525655" w:rsidRDefault="009A6509" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B24853D" w14:textId="524F1492" w:rsidR="009A6509" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23184928" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00525655" w:rsidRDefault="009A6509" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BB4EC2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC95067" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1E56DD" w14:textId="0BFAF2A6" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35946CB6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1B55BD" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00525655" w:rsidRDefault="00FC02F3" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B50269" w14:textId="5DAFE32A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2A4C50" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C46BA4E" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> kods: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QP54AB51 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C965196" w14:textId="50661A60" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC4C65B" w14:textId="649FFABD" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8FEF35" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EEFF0C" w14:textId="2A8EA517" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>makrociklisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>laktonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupai un ir izolēts no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Streptomyces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>hygroscopicus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>aureolacrimosus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fermentācijas.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tas ir aktīvs pret zemādas ērcītēm, pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nematodēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kāpuru un pieaugušā stadijā, kā arī pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kāpuriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBB2815" w14:textId="2EB1C958" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>oksīma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktivitāte ir saistīta ar iedarbību uz bezmugurkaulnieku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>neirotransmisiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzīgi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>avermektīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>milbemicīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palielina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kukaiņu membrānu caurlaidību hlorīdu joniem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>glutamāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vadītu hlorīda jonu kanālu starpniecību (līdzīgi mugurkaulnieku GASS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un glicīna receptoriem). Tas noved pie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>neiromuskulārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membrānas</w:t>
+      </w:r>
+      <w:r w:rsidR="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>hiperpolarizācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vājas paralīzes un </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>parazīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nāves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FD745C" w14:textId="77777777" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0065D93F" w14:textId="75860CEE" w:rsidR="004562A0" w:rsidRPr="00525655" w:rsidRDefault="004562A0" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>acilēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>pirazīna-izohinolīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atvasinājums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbojas pret lenteņiem un sūcējtārpiem. Tas iedarbojas, izmainot parazītu membrānu caurlaidību pret kalciju (Ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieplūde), rada membrānas struktūru </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>disbalansu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas izraisa membrānas depolarizāciju un gandrīz tūlītējas muskuļaudu kontrakcijas (krampjus), strauju </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>sincitiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apvalka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>vakuolizāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tam sekojošu parazīta virsmas sadalīšanos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>vezikulāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), kas beidzas ar vieglāku parazīta izvadīšanu no </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>gremošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trakta vai parazīta nāvi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FA42E3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE4D04A" w14:textId="3C5A172A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CC7EA6" w14:textId="77777777" w:rsidR="00633CD6" w:rsidRPr="00525655" w:rsidRDefault="00633CD6" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5397BF" w14:textId="5309545C" w:rsidR="00633CD6" w:rsidRPr="00525655" w:rsidRDefault="00633CD6" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>prazikvantela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>iekšķīgas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>suņiem maksimālā koncentrācija serumā tiek sasniegta ātri (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ir aptuveni</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>0,5-4 stundas), kam seko līmeņa strauja krišanās (t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">½ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir aptuveni 1,5 stunda). Iestājas izteikts “pirmā loka efekts aknās” ar ļoti strauju un gandrīz pilnīgu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>biotransformāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aknās, galvenokārt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>monohidroksilētos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (taču arī dažos di- un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>tri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>hidroksilētos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) atvasinājumos, ko pirms izvadīšanas lielākoties konjugē </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>glikuronīds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/vai sulfāts.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piesaistīšanās plazmas olbaltumvielām ir aptuveni 80 %. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadīšana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ir ātra, un tā notiek pilnīgi (aptuveni 90 % 2 dienās</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alvenais </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>vadīšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceļš ir caur nierēm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF16371" w14:textId="77777777" w:rsidR="00633CD6" w:rsidRPr="00525655" w:rsidRDefault="00633CD6" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9A7837" w14:textId="6606B2C1" w:rsidR="00633CD6" w:rsidRPr="00525655" w:rsidRDefault="00633CD6" w:rsidP="00633CD6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>oksīma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>iekšķīgas lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem maksimālā koncentrācija serumā tiek sasniegta aptuveni 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stundu laikā, un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nemetabolizēta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>oksīma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E639B8">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>eliminācijas pus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>periods samazinās 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD43E5">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 dienu laikā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Biopiejamība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir aptuveni 80 %.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žurkām metabolisms šķiet pilnīgs, kaut arī lēns, jo ne urīnā, ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>fekālijās</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>netika atklāts ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00373806">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mainīts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Žurkām galvenie metabolīti ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>monohidroksilēti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atvasinājumi, ko skaidro ar aknu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>biotransformāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Turklāt papildus relatīvi augstajai koncentrācijai aknās pastāv arī noteikta koncentrācija taukos, kas atspoguļo tā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>lipofilitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B643E5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC94914" w14:textId="77777777" w:rsidR="001757C1" w:rsidRPr="00525655" w:rsidRDefault="001757C1" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F57863B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC53755" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E8B708" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C29130" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6448ABC3" w14:textId="4398FE9A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00953E4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Nav piemērojama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288F0D5C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13005D63" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100B6613" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2057A8D7" w14:textId="20DB2CEE" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD9C987" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A152485" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7826F268" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092E75CC" w14:textId="20BEF82F" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="009E66FE">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Uzglabāt temperatūrā līdz 25 °C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205A4A8C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42EAA46B" w14:textId="56CE0F50" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB26241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="005E66FC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658E8B00" w14:textId="67D27802" w:rsidR="00254D86" w:rsidRPr="00525655" w:rsidRDefault="00254D86" w:rsidP="00254D86">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tabletes ir iepakotas pa vienai maisiņos, kas izgatavoti no PET/Al/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ZB</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">folijas. Maisiņi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E639B8" w:rsidRPr="00173D9B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ievietoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00173D9B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papīra kastītē.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F09B3E" w14:textId="77777777" w:rsidR="00254D86" w:rsidRPr="00525655" w:rsidRDefault="00254D86" w:rsidP="005E66FC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B908C22" w14:textId="5398F900" w:rsidR="00CA620B" w:rsidRPr="0042769C" w:rsidRDefault="00254D86" w:rsidP="005E66FC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042769C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA620B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264C1621" w14:textId="0C8D15F8" w:rsidR="00254D86" w:rsidRPr="00525655" w:rsidRDefault="00254D86" w:rsidP="005E66FC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 tabletes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFFC83A" w14:textId="309CA42D" w:rsidR="00254D86" w:rsidRPr="00525655" w:rsidRDefault="00254D86" w:rsidP="005E66FC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>50 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B4004A" w14:textId="77777777" w:rsidR="00254D86" w:rsidRPr="00525655" w:rsidRDefault="00254D86" w:rsidP="005E66FC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C703918" w14:textId="6169A641" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584B339F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580835CC" w14:textId="74323501" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E04C78C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28682A0A" w14:textId="407DE77B" w:rsidR="00FD1E45" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00FD1E45">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2195DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067EAC55" w14:textId="5F8A3D85" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="007D7608" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Šīs veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo tās var būt bīstamas zivīm un citiem ūdens organismiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A5EE14" w14:textId="77777777" w:rsidR="00FD1E45" w:rsidRPr="00525655" w:rsidRDefault="00FD1E45" w:rsidP="00FD1E45">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAB4DC2" w14:textId="205FA5BB" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00FD1E45">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D2D2CF" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="0078538F" w:rsidP="00FD1E45">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06949C1A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3550B0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E652F1A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F61240C" w14:textId="28A371D5" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00254D86" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>a.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB09C60" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9138FE" w14:textId="77777777" w:rsidR="00CA620B" w:rsidRPr="00525655" w:rsidRDefault="00CA620B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6BFBAC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA2C56F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36250FB3" w14:textId="3655C9D5" w:rsidR="00952C83" w:rsidRDefault="00E54436" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54436">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/26/0005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167BCAD4" w14:textId="77777777" w:rsidR="00E54436" w:rsidRDefault="00E54436" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D34B8A" w14:textId="77777777" w:rsidR="00952C83" w:rsidRPr="00525655" w:rsidRDefault="00952C83" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51580279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669AE9C0" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00525655" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60065931" w14:textId="37EE5586" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Pirmās tirdzniecības atļaujas piešķiršanas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54436">
+        <w:t>20/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E98A2F6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00525655" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B0A25D" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00525655" w:rsidRDefault="00D65777" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4351B24F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30326986" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00145C3F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494178D9" w14:textId="47F592AE" w:rsidR="00423968" w:rsidRPr="00525655" w:rsidRDefault="00CA620B" w:rsidP="00423968">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...86 lines deleted...]
-        </w:rPr>
+        <w:t>01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224434F8" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB0E157" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00525655" w:rsidRDefault="00B113B9" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C198E0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F12B426" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="0078538F" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B95E980" w14:textId="1BB042EB" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="0078538F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E12133" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="0078538F" w:rsidP="0078538F">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C35B4C" w14:textId="5D07ABCB" w:rsidR="0078538F" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="005C4E23">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00525655">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00525655">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00525655">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="69924E2B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCDC67A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D43FDA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6466C682" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DA5725" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344E1230" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321C9CEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBCC947" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B825D77" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534892AB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222F8E74" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1578B3F0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529BAFB7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B0DBCB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ECCC31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27625EA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D5E0E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F217BD2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0297FDD6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298F61C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA68C98" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6C8EBE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BACDBAE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01744EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FCBEA2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2A4C3B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBB50A4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4611A248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8B83FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5366F6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3E275C" w14:textId="77777777" w:rsidR="001A621E" w:rsidRPr="00525655" w:rsidRDefault="001A621E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A1D458" w14:textId="6C510BCA" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095BF9CE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288B1267" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4DC697" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C89282" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA93E3F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C5D97F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1135921D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F33261F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784A46F4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5490FAB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EF5D41" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D95C7A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABDBAAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAEFFD3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239902FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40148CBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F67E68E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0004C2C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B058FA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75525A1E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73581CCB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1655872B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2F33FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEA7A08" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515847D1" w14:textId="7778F2AC" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7602B33B" w14:textId="77777777" w:rsidR="001A621E" w:rsidRPr="00525655" w:rsidRDefault="001A621E" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C7FEA2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D80614D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B506AF" w:rsidRPr="00525655" w14:paraId="6C55F675" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11216F4A" w14:textId="6F25C0FE" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1669D546" w14:textId="77777777" w:rsidR="00226630" w:rsidRPr="00525655" w:rsidRDefault="00226630" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AB712B8" w14:textId="3308F33B" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="000C6C3F" w:rsidP="00A9226B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173D9B">
+              <w:t xml:space="preserve">Papīra </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01B78" w:rsidRPr="00173D9B">
+              <w:t>kastīte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38DCC9A3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093031AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EEB448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDF64A4" w14:textId="19A644D1" w:rsidR="00021C04" w:rsidRPr="00525655" w:rsidRDefault="00021C04" w:rsidP="00021C04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Miziverm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 2,5 mg/25 mg tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E256081" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF3E63E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D4A6E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67361EDD" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB50CD4" w14:textId="15F4B0FA" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BA07BE" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC7DF0F" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC536E2" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD786A4" w14:textId="1AAABAFA" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F916B1">
-[...30 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39553C3D" w14:textId="22D3D360" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>25 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E139F3F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D0F7A0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B87065" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>IEPAKOJUMA LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BCA02A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323489E1" w14:textId="3E3F24B0" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>2 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25636D51" w14:textId="6E2CBC22" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>50 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D59646B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5825BC" w14:textId="77777777" w:rsidR="00E54436" w:rsidRPr="00525655" w:rsidRDefault="00E54436" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296E2BC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029208AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349C1CE1" w14:textId="7967E5FD" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(≥ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01B78">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F916B1" w:rsidRPr="0093279E">
-[...30 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A35106">
-[...213 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283A7C28" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640CB8B5" w14:textId="23018803" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B33FF">
-[...1185 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E9309E3" wp14:editId="49EF1F8F">
-[...2 lines deleted...]
-            <wp:docPr id="472023859" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57FA33A5" wp14:editId="5D9472B6">
+            <wp:extent cx="657225" cy="466725"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="2129989479" name="Obrázek 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Obrázek 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="389890" cy="389890"/>
+                      <a:ext cx="657225" cy="466725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357A2C04" w14:textId="77777777" w:rsidR="00465659" w:rsidRPr="004A08A5" w:rsidRDefault="00465659" w:rsidP="00AC13EE">
-[...104 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="643D7750" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37637BBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8EBF8D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4557766A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47669374" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4533A5E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697063CF" w14:textId="24EB2A9C" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44ABCBE1" w14:textId="21EF06A9" w:rsidR="008F57F2" w:rsidRDefault="00C01B78" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...1429 lines deleted...]
-        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F7A943" w14:textId="77777777" w:rsidR="00E54436" w:rsidRPr="00525655" w:rsidRDefault="00E54436" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B1F4B0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2104BA6A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
-      </w:r>
-[...56 lines deleted...]
-      </w:pPr>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D702A02" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DA28C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165B5900" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49720E65" w14:textId="0BBC3DFE" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F17C7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5FF406" w14:textId="3B192BE9" w:rsidR="00DE67C4" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA4EB6E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E8B242" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050B328C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199ECA8D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCD44B5" w14:textId="0282A4AE" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B075D6">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E7F51A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B2E286" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A92717" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084D734D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4D1190" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA78AD2" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00525655" w:rsidRDefault="00DE67C4" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F855508" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691BFD54" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>VĀRDI „LIETOŠANAI DZĪVNIEKIEM“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D26F3B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310223F8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00C40CFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2AAC8C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122A4D54" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE55A84" w14:textId="64F03663" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CE7357" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132B8DFA" w14:textId="6E63687A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F25A3C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C5BEE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DF92C7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390EA38D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="003A31B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF73662" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, a. s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EE0234" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD74BFF" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk176945244"/>
+      <w:r w:rsidRPr="0042769C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>{logo}</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="108B5DF1" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D9A7FA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0E1669" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497E85E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C6064A" w14:textId="334E2D62" w:rsidR="00C114FF" w:rsidRDefault="00E54436" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54436">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/26/0005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A099D84" w14:textId="77777777" w:rsidR="00E54436" w:rsidRPr="00525655" w:rsidRDefault="00E54436" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EC1968" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D975A0F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4266E2E4" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00525655" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001B1ED2" w14:textId="2F2E8BF5" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7A1789" w14:textId="77777777" w:rsidR="00A9226B" w:rsidRPr="00525655" w:rsidRDefault="00A9226B" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E5B3EC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3291"/>
-        <w:gridCol w:w="5770"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008318DB" w:rsidRPr="003D6D62" w14:paraId="68F5F910" w14:textId="77777777" w:rsidTr="00A35106">
+      <w:tr w:rsidR="00B506AF" w:rsidRPr="00525655" w14:paraId="59A09E2F" w14:textId="77777777" w:rsidTr="00302266">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33799A8E" w14:textId="77777777" w:rsidR="009C7D95" w:rsidRPr="009C7D95" w:rsidRDefault="009C7D95" w:rsidP="00A553A4">
+          <w:p w14:paraId="58341BBB" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00302266">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7D95">
+            <w:r w:rsidRPr="00525655">
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Ļoti reti</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671E6EFF" w14:textId="5B2B093C" w:rsidR="008318DB" w:rsidRPr="00B772D1" w:rsidRDefault="009C7D95" w:rsidP="00A553A4">
+          <w:p w14:paraId="6218BB35" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00302266">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7D95">
+          </w:p>
+          <w:p w14:paraId="69D2DE22" w14:textId="230AC9DB" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="00302266">
+            <w:pPr>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
-[...14 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00525655">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
-              <w:t>R</w:t>
-[...371 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Maisiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42B5D62F" w14:textId="77777777" w:rsidR="00BC4CEC" w:rsidRPr="0078119B" w:rsidRDefault="00BC4CEC" w:rsidP="0078119B">
-[...6015 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="01E15721" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD84F9A" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="000D35AE" w:rsidRPr="0078119B">
-[...2655 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051740BE" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="004A08A5" w:rsidRDefault="000D35AE" w:rsidP="004A08A5">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00973B07">
+    <w:p w14:paraId="51728CC8" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A08FE80" w14:textId="6EB5F0D2" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Miziverm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 2,5 mg/25 mg tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C82372E" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8BBDD2" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFE0086" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3466E95A" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8BBFC4" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58488902" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BD0484" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B632047" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00973B07">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DA4C64" w14:textId="54E48D5E" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00973B07">
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B150E6" w14:textId="5F102A56" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00973B07">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>25 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B12DEE9" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BCAC9C" w14:textId="77777777" w:rsidR="00D06C65" w:rsidRPr="00525655" w:rsidRDefault="00D06C65" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFE79D8" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...206 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36952E35" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF005AD" w14:textId="028BB023" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(≥ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06C65">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E640F">
-[...46 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="004C021D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55167BD0" w14:textId="1A496699" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E640F">
-[...399 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="7266482E" w14:textId="0CF1BB46" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DFBD65A" wp14:editId="015B17C3">
-[...2 lines deleted...]
-            <wp:docPr id="2008442989" name="Picture 3"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77163B5B" wp14:editId="2208C3F7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>223520</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>45720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="657225" cy="466725"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21159"/>
+                <wp:lineTo x="21287" y="21159"/>
+                <wp:lineTo x="21287" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1746206429" name="Obrázek 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Obrázek 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="389890" cy="389890"/>
-[...1897 lines deleted...]
-                      <a:ext cx="701040" cy="508000"/>
+                      <a:ext cx="657225" cy="466725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4B6B4B" w14:textId="77777777" w:rsidR="00B238CA" w:rsidRPr="007E54A1" w:rsidRDefault="00B238CA" w:rsidP="00B238CA">
-[...98 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="19AD4618" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D0BCC4" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FC6D14" w14:textId="77777777" w:rsidR="00D06C65" w:rsidRPr="00525655" w:rsidRDefault="00D06C65" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141A7FD2" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A66997" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262D9894" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBAF6C8" w14:textId="43F0D9B9" w:rsidR="00D00C6B" w:rsidRPr="00525655" w:rsidRDefault="00D06C65" w:rsidP="00D00C6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E432D9F" w14:textId="5435A86D" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323A0E05" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7838A6D0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306460F7" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E8B0AF" w14:textId="77777777" w:rsidR="00C40CFF" w:rsidRPr="00525655" w:rsidRDefault="00C40CFF" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10250951" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E31C93" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECC1D6D" w14:textId="4DC68F73" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5791B956" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5759B2AF" w14:textId="737F513C" w:rsidR="00355AB8" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00355AB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23460380" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550B0A90" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76120D09" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8AF9AC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47990870" w14:textId="0E8A2288" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="008947AE">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEA8BF2" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4307C18B" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B98CA70" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9AF577" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00E74050">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053AC047" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, a. s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EF1014" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23489028" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="008F57F2">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0042769C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>{logo}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3752A1D9" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7817D17A" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CC38BF" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00D16FE0">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A9C1F0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00673F4C" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30820A20" w14:textId="0FC172E6" w:rsidR="00673F4C" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00673F4C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF39B7" w14:textId="77777777" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="00673F4C"/>
+    <w:p w14:paraId="774B2D90" w14:textId="3ED3A938" w:rsidR="008F57F2" w:rsidRPr="00525655" w:rsidRDefault="008F57F2" w:rsidP="00673F4C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>1 tablete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CB43B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00027100">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFAE7A7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6095AAE9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CAA427" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41086182" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79917CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D72CC51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1815240F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1504C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07642786" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284CF734" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB45039" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F765560" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B62655" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE95848" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EC8DFB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0FCF7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3897F189" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3819E9AA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5525F0E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B96C493" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52001743" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688959B4" w14:textId="69106F26" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3684FE57" w14:textId="77777777" w:rsidR="00391622" w:rsidRPr="00525655" w:rsidRDefault="00391622" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78432B99" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00407C22">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EC8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:b/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A84F5A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F915C0" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="00525655" w:rsidRDefault="00951118" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C4295D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15739A9F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1291F96A" w14:textId="09DD7218" w:rsidR="00D00C6B" w:rsidRPr="00215245" w:rsidRDefault="00713EA2" w:rsidP="00D00C6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Miziverm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 2,5 mg/25 mg </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="00525655">
+        <w:t>tabletes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="00215245">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000795C" w:rsidRPr="00215245">
+        <w:t>maz</w:t>
+      </w:r>
+      <w:r w:rsidR="0000795C">
+        <w:t>a auguma</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="00215245">
+        <w:t xml:space="preserve"> suņiem un kucēniem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8457B0" w14:textId="051A21EA" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F24FE97" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69479FE0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E3756F" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08322CE9" w14:textId="2A2B7991" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F198DA" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A818B21" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C36A13" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C922C3" w14:textId="5693CFA5" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000B75C6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C474DBC" w14:textId="7F91CB46" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>25 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767DF64B" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC4197F" w14:textId="0F6EABB5" w:rsidR="00D00C6B" w:rsidRPr="00215245" w:rsidRDefault="00D00C6B" w:rsidP="00D00C6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Brūna, plankumaina, apaļa tablete ar dalījuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00485746">
+        <w:t>līniju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un raksturīgu smaržu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215245">
+        <w:t>Tabletes var sadalīt divās vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCD36FA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC31686" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7943D656" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3A82A245" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63714AD4" w14:textId="23BDFFF2" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="00974D0C">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(≥ 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E00">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B" w:rsidRPr="00974D0C">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C6B">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C71ED2" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409802D0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B0C5EC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A5B8D6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2C57AB" w14:textId="77777777" w:rsidR="00485746" w:rsidRPr="00525655" w:rsidRDefault="00485746" w:rsidP="00485746">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Suņiem, k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> jau </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">inficējušies vai kuriem </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ir risks inficēties ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> jaukt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> lenteņu, kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, acu tārpu, plaušu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">  un/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075340F">
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0075340F">
+        <w:t>sirdstārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> infekcij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">indicētas tikai tad, ja </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> indicēta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vienlaicīga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">lietošana pret lenteņiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>nematodēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>angiostrongilozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632C37BA" w14:textId="77777777" w:rsidR="00485746" w:rsidRPr="00525655" w:rsidRDefault="00485746" w:rsidP="00485746">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3262B71C" w14:textId="77777777" w:rsidR="00485746" w:rsidRPr="00525655" w:rsidRDefault="00485746" w:rsidP="00485746">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cestodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="74DA54D8" w14:textId="56ABFC46" w:rsidR="00713EA2" w:rsidRPr="00A20E00" w:rsidRDefault="00485746" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650400">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Lenteņu infekciju ārstēšanai:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2C62">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dipylidium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Taenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Echinococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mesocestoides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00713EA2" w:rsidRPr="00A20E00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F5DA80" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CC6067" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nematodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4B9B2BA8" w14:textId="72CD2888" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00485746" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Šādu ierosinātāju infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>i:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE69683" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Āķtārpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:b/>
-          <w:caps/>
-[...23 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancylostoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B28E833" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C92965">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Cērmes: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxocara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>canis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxascaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>leonina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B60A062" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="it-IT"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Matgalvji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Trichuris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vulpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F57764" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C92965">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F1FC1D" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="it-IT"/>
-[...49 lines deleted...]
-      <w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Acu tārpi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0961B4A3" w14:textId="353147CF" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>callipaeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00485746" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00485746">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E00">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (skat. specifisku </w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t>ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A">
+        <w:t>as shēmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, kas aprakstīta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E00">
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> “Lietošanas veids un devas”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045B8B5D" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FE2076" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Plaušu parazīti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D2CBB8" w14:textId="77777777" w:rsidR="0014660A" w:rsidRPr="00525655" w:rsidRDefault="0014660A" w:rsidP="0014660A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Šādu ierosinātāju infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2097AA59" w14:textId="1B848FB0" w:rsidR="0014660A" w:rsidRPr="0014660A" w:rsidRDefault="00713EA2" w:rsidP="0014660A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Angiostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vasorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (nenobriedušu stadiju (L5) un pieaugušu parazītu </w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A">
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> pakāpes mazināšana</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t>; skat. specifisku ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un saslimšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A">
+        <w:t>novēršanas shēmu</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E00">
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> “Lietošanas veids un devas”)</w:t>
+      </w:r>
+      <w:r w:rsidR="0014660A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756ED0D3" w14:textId="77777777" w:rsidR="0014660A" w:rsidRPr="00525655" w:rsidRDefault="0014660A" w:rsidP="0014660A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Crenosoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vulpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> (in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fekcijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>pakāpes mazināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68630B8A" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABE9B47" w14:textId="694009B7" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sirdstārp</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2C62">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="53B3D2DC" w14:textId="77777777" w:rsidR="00DC0570" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> slimības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>, ja indicēta vienlaicīga lenteņu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fekcijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295DBCD5" w14:textId="77777777" w:rsidR="000E5EE1" w:rsidRPr="00525655" w:rsidRDefault="000E5EE1" w:rsidP="00DC0570">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB0DC3B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFDB241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AC33E5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0156416A" w14:textId="77777777" w:rsidR="00AD4DE7" w:rsidRPr="006D5A42" w:rsidRDefault="00AD4DE7" w:rsidP="00AD4DE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5A42">
+        <w:t>Nelietot kucēniem, kas jaunāki par 2 nedēļām un/vai sver mazāk par 0,5 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D5AD88" w14:textId="482C803D" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvajām vielām vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0570">
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6F2C26" w14:textId="6E408617" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00713EA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Skat. arī </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E00">
+        <w:t>sadaļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> “Īpaši brīdinājumi”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB35A75" w14:textId="77777777" w:rsidR="00713EA2" w:rsidRPr="00525655" w:rsidRDefault="00713EA2" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214F8839" w14:textId="77777777" w:rsidR="00EB457B" w:rsidRPr="00525655" w:rsidRDefault="00EB457B" w:rsidP="00EB1A80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0329B6BF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72546E2A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E128C8" w14:textId="66016AB0" w:rsidR="00F354C5" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66474CA0" w14:textId="77777777" w:rsidR="00DC0570" w:rsidRPr="00525655" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ņemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vērā iespēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>amību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>, ka atkārtotas infekcijas avots var būt citi dzīvnieki, kas dzīvo vienā mājsaimniecībā, un nepieciešamības gadījumā šiem dzīvniekiem jā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> piemērotas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585384F1" w14:textId="77777777" w:rsidR="00DC0570" w:rsidRPr="00525655" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ieteicams vienlaikus ārstēt visus dzīvniekus, kas dzīvo vienā mājsaimniecībā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17200432" w14:textId="77777777" w:rsidR="00DC0570" w:rsidRPr="00525655" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ja ir apstiprināta inficēšanās ar lenteni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>, ar veterinārārstu būtu jā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">saskaņo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>arī vienlaicīga ārstēšana pret starpsaimniekiem, piemēram, blusām un utīm, lai novērstu atkārtotu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2C4741" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B64E12" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Parazītu rezistence pret jebkuru </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> līdzekļu grupu var izveidoties pēc biežas, atkārtotas attiecīgās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prethelmintu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> līdzekļu grupas lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DDF0FD" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F04F47A" w14:textId="77777777" w:rsidR="00DC0570" w:rsidRPr="00525655" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nevajadzīga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> līdzekļu lietošana vai lietošana, kas neatbilst </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šajā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">zāļu aprakstā ietvertajiem norādījumiem, var palielināt rezistences veidošanās risku un mazināt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. Lēmums par </w:t>
+      </w:r>
+      <w:r>
+        <w:t>šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> lietošanu katram dzīvniekam </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">individuāli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">būtu jābalsta uz parazīta sugas, parazītu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>slodzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vai infekcijas riska apstiprinājum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>, ņemot vērā epidemioloģisko situāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A345075" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FF5AD1" w14:textId="3A44805D" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ja nepastāv vienlaicīgas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>nematožu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vai lenteņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0570" w:rsidRPr="00525655">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0570">
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0570" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> draudi, lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0570">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> šaura spektra veterinārās zāles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664BD43F" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061A6A4E" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ir ziņots par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dipylidium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prazikvantelu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, kā arī par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancylostoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>caninum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>multirezistences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> gadījumiem un par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> rezistenci pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>makrocikliskajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>laktoniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6CD7A7" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6938158B" w14:textId="45A9BF7F" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ieteicams turpināt izmeklēt gadījumus, kad radušās aizdomas par rezistenci, pielietojot piemērotas diagnostikas metodes. Par apstiprinātu rezistenci </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>ziņo</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>tirdzniecības atļaujas</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vai attiecīgajai </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B335FDA" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A06202D" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Lietojot šīs veterinārās zāles, ņem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vērā vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> informācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> par mērķa parazītu jutī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>u, ja tāda ir pieejama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D21140" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550FD37F" w14:textId="3A8576FC" w:rsidR="00F354C5" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406CF670" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Suņu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ar lielu cirkulējošu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mikrofilāriju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> skaitu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ārstēšana dažreiz var izraisīt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pastiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> jutī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>bas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> reakciju – tādu kā bālas gļotādas, vemšanu, trīci, apgrūtinātu elpošanu un pa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>stiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> siekalošanos. Šīs reakcijas ir saistītas ar olbaltumvielu izdalīšanos no miruš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ām vai mirstoš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">ām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mikrofilārijām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, un tā nav tieša šo veterināro zāļu toksiska iedarbība. Tādēļ šīs veterinārās zāles nav ieteicams </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">suņiem, kas slimo ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>mikrofilarēmiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F36F224" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F4258B" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Reģionos, kur pastāv </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">risks, vai gadījumā, ja ir zināms, ka suns ceļojis uz vai atgriezies no reģiona, kur pastāv </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> slimības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> risks, pirms šo veterināro zāļu lietošanas ieteicams konsultēties ar veterinārārstu, lai izslēgtu jebkādas vienlaicīgas inficēšanās ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>immitis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> iespēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> Pozitīvas diagnozes gadījumā pirms šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietošanas ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> indicē</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>adulticīd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> terapij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D81113" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D13FB3E" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Nav veikti pētījumi izteikti novājinātiem suņiem vai dzīvniekiem ar smagiem nieru vai aknu funkciju traucējumiem. Šiem dzīvniekiem šo veterināro zāļu lietošana nav ieteicama vai ieteicama tikai pēc ārstējošā veterinārārsta terapeitiskā ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729A3E3B" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22524CEE" w14:textId="652755FF" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Suņiem, kuri jaunāki par 4 nedēļām, lenteņu invāzija parasti nav </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>sastopama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. Tādēļ suņu, kuri jaunāki par 4 nedēļām, ārstēšana ar kombinēta sastāva veterinārajām zālēm nav nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5E04BA" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E82B3D" w14:textId="743849C3" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pētījumi ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> liecina, ka drošuma robeža atsevišķām kollija vai to radniecīgām šķirnēm ir zemāka nekā citu šķirņu suņiem. Tādēļ šiem suņiem stingri jāievēro ieteicamā deva. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>Šo veterināro zāļu panesība šīs šķirnes jaunāk</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t xml:space="preserve">iem </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>kucēniem nav pētīta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> Pārdozēšanas klīniskās pazīmes kollijiem ir līdzīgas tām, kas pārdozēšanas gadījumā novērotas citām suņu šķirnēm (skat. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF71C3">
+        <w:t>sadaļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> “Pārdozēšanas simptomi”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6877A028" w14:textId="014810E3" w:rsidR="00AF71C3" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Mājputnu </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00D57817">
+        <w:t>aromātviela satur mājputnu olbaltumvielas.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3195DD" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="00525655" w:rsidRDefault="00F354C5" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184F1A40" w14:textId="7C7A2853" w:rsidR="00F354C5" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00F354C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4545F9" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...92 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šīs veterinārās zāles var būt kaitīgas, ja tās </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...575 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">tiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">norītas, it īpaši bērniem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659A6062" w14:textId="77777777" w:rsidR="005C0677" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1300 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Novērst nejaušu norīšanu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E70846A" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...65 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00953879">
+        <w:t>Neizlietotās tabletes daļas ievieto</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>m</w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> atpakaļ atvērtajā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953879">
+        <w:t>blister</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> kabatiņā, ievieto</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Katra </w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> kartona kastītē un izlieto</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...144 lines deleted...]
-      <w:pPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953879">
+        <w:t xml:space="preserve"> nākamajā lietošanas reizē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D94B72A" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...93 lines deleted...]
-        <w:t>Butilhidroksitolu</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ja notikusi nejauša norīšana, nekavējoties meklēt medicīnisk</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...127 lines deleted...]
-      <w:pPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D43AC62" w14:textId="6DB56ADA" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...62 lines deleted...]
-        <w:t>Butilhidroksitolu</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (E321)</w:t>
+        <w:t xml:space="preserve">rīkošanās </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF71C3">
+        <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...534 lines deleted...]
-    <w:p w14:paraId="50CF4EAC" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00711E0E" w:rsidRDefault="000D35AE" w:rsidP="000F4F12">
+        <w:t>šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> mazgāt rokas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28391B9F" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Blusu un/vai ērču invāzijas ārstēšanai un </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Mājputnu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57817">
+        <w:t>aromātviela ar raugu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> satur mājputnu olbaltumviel</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAED05C" w14:textId="77777777" w:rsidR="002F6DAA" w:rsidRPr="00525655" w:rsidRDefault="002F6DAA" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267C1B5C" w14:textId="4080DC41" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23464BD4" w14:textId="44C0BCFD" w:rsidR="004439E0" w:rsidRPr="004439E0" w:rsidRDefault="004954B6" w:rsidP="004439E0">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004954B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00306793">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sadaļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004954B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="004439E0" w:rsidRPr="004439E0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iznīcināšanai”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02326C45" w14:textId="5AD7D11E" w:rsidR="00F354C5" w:rsidRPr="00525655" w:rsidRDefault="00F354C5" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6370505B" w14:textId="27762388" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001BFEEF" w14:textId="41CB3E9E" w:rsidR="005C0677" w:rsidRPr="00D412C3" w:rsidRDefault="00787F81" w:rsidP="005C0677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ehinokokoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ir bīstama cilvēkiem. Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>ehinokokoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ir slimība, par kuru jāziņo Pasaules dzīvnieku veselības organizācijai (WOAH), no attiecīgās kompetentās iestādes (piem., no </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>parazitoloģijas ekspertiem vai institū</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>cijām</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">) jāsaņem </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> norādījumi par ārstēšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>uzraudzību, kā arī</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>cilvēku</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>veselības aizsardzību</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7241167E" w14:textId="77777777" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D27655" w14:textId="518AEE05" w:rsidR="005B1FD0" w:rsidRDefault="00CD0A05" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B959FB6" w14:textId="5F6F0954" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Drīkst lietot grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26581009" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6BFE3E" w14:textId="617F100A" w:rsidR="005B1FD0" w:rsidRDefault="00CD0A05" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E386072" w14:textId="452313E9" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:t>Drīkst</w:t>
+      </w:r>
+      <w:r w:rsidR="00306793">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00787F81" w:rsidRPr="00525655">
+        <w:t>lietot vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19054341" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F1C6F6" w14:textId="7E4DC1F1" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A17B35E" w14:textId="6DBFB153" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šo veterināro zāļu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>selamektīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vienlaicīga lietošana ir labi panesama</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. Lietojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>makrociklisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>laktonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>selamektīn</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C0677">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>ieteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> laikā ar šīm veterinārajām zālēm ieteiktajā devā, nekāda mijiedarbība netika novērota. Tā kā nav veikti papildu pētījumi, piesardzīgi lietot vienlaicīgi ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>makrocikliskajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>laktoniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> Tāpat šādi pētījumi nav veikti arī ar vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6ACDF8" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="005B1FD0" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6C6DA5" w14:textId="51B2DA78" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="005B1FD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...165 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Pārdozēšana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628F997D" w14:textId="6E02BBA1" w:rsidR="00787F81" w:rsidRPr="00525655" w:rsidRDefault="00787F81" w:rsidP="00787F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Nav novēroti citi simptomi, izņemot </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t>, kas novēroti, lietojot ieteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidDel="005C0677">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">(skat. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EE1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00306793">
+        <w:t xml:space="preserve">adaļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>“Blakusparādības”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147FD16E" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="00525655" w:rsidRDefault="005B1FD0" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06922BF3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ACCB97" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700B302D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1598452B" w14:textId="77777777" w:rsidR="00E81AA3" w:rsidRPr="00525655" w:rsidRDefault="00E81AA3" w:rsidP="00E81AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA232F4" w14:textId="77777777" w:rsidR="00E81AA3" w:rsidRPr="00525655" w:rsidRDefault="00E81AA3" w:rsidP="00E81AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3546"/>
+        <w:gridCol w:w="5515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E81AA3" w:rsidRPr="00525655" w14:paraId="43DDF5B0" w14:textId="77777777" w:rsidTr="00203CC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22897430" w14:textId="77777777" w:rsidR="00E81AA3" w:rsidRPr="00525655" w:rsidRDefault="00E81AA3" w:rsidP="00203CC3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3B1C19" w14:textId="77777777" w:rsidR="00E81AA3" w:rsidRPr="00525655" w:rsidRDefault="00E81AA3" w:rsidP="000B6E7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5CC7CC" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gremošanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> trakta </w:t>
+            </w:r>
+            <w:r>
+              <w:t>darbības traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> (piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t>reja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>, siekalošanās, vemšana)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6569A603" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>astiprinātas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> jutības reakcija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2112B72E" w14:textId="77777777" w:rsidR="005C0677" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="005C0677">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Neiroloģiski </w:t>
+            </w:r>
+            <w:r>
+              <w:t>traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> (piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>ataksija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">, muskuļu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>tr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>emors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00525655">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22341A34" w14:textId="5A4E005E" w:rsidR="00E81AA3" w:rsidRPr="00525655" w:rsidRDefault="005C0677" w:rsidP="00203CC3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">Sistēmiski </w:t>
+            </w:r>
+            <w:r>
+              <w:t>traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> (piemēram, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ēstgribas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> zudums, letarģija)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="691CBB97" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C80DC11" w14:textId="71CA0606" w:rsidR="00306793" w:rsidRDefault="00CD0A05" w:rsidP="00306793">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk184640527"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ērču </w:t>
-[...52 lines deleted...]
-        </w:rPr>
+        <w:t>iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6E7A" w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C22E40">
-[...5866 lines deleted...]
-        <w:r w:rsidR="00E9378C" w:rsidRPr="00A77F48">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00306793" w:rsidRPr="0042769C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="lv-LV"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005E5593">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="027B9DE7" w14:textId="77777777" w:rsidR="00306793" w:rsidRDefault="00306793" w:rsidP="00306793">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="45F29FC5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00525655" w:rsidRDefault="00F520FE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E81E97" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEA3383" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AAC64E" w14:textId="77777777" w:rsidR="00CE5439" w:rsidRPr="00525655" w:rsidRDefault="00CE5439" w:rsidP="00CE5439">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203304E9" w14:textId="6D366CF1" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="00CE5439" w:rsidP="004D2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Zemākas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">par noteikto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">devas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655" w:rsidDel="00F35D2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2538" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">var nebūt pietiekami efektīva un var veicināt rezistences veidošanos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60503423" w14:textId="77777777" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="004D2538" w:rsidP="004D2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Lai nodrošinātu pareizu devu, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB7C356" w14:textId="5BFE582E" w:rsidR="00CE5439" w:rsidRDefault="004D2538" w:rsidP="00CE5439">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Minimālā ieteicamā deva: 0,5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un 5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>prazikvantela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> uz kg </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439">
+        <w:t>ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439">
+        <w:t>u reizi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439" w:rsidRPr="00525655">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00CE5439">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439" w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439">
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5439" w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> kopā ar barību vai pēc barošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C90A57" w14:textId="3679C8D7" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="004D2538" w:rsidP="004D2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58030391" w14:textId="77777777" w:rsidR="00CE5439" w:rsidRPr="00525655" w:rsidRDefault="00CE5439" w:rsidP="00CE5439">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Atkarībā no suņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> praktisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>šād</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>s dev</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587E911F" w14:textId="77777777" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="004D2538" w:rsidP="004D2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2480"/>
+        <w:gridCol w:w="2623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D2538" w:rsidRPr="00525655" w14:paraId="590E1979" w14:textId="77777777" w:rsidTr="00203CC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A922A9B" w14:textId="75A103E4" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="00CE5439" w:rsidP="00203CC3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ķermeņa svars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="247935B5" w14:textId="77777777" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="004D2538" w:rsidP="00203CC3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tablešu skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00414094" w:rsidRPr="00525655" w14:paraId="6AC0A6F2" w14:textId="77777777" w:rsidTr="00203CC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF4240E" w14:textId="3D1F31EC" w:rsidR="00414094" w:rsidRPr="00525655" w:rsidRDefault="00316ED6" w:rsidP="00414094">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00306793">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00414094" w:rsidRPr="00525655">
+              <w:t>5-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00414094" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D17F28C" w14:textId="17C27167" w:rsidR="00414094" w:rsidRPr="00525655" w:rsidRDefault="00316ED6" w:rsidP="00414094">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">½ </w:t>
+            </w:r>
+            <w:r w:rsidR="00414094" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> tablete</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00414094" w:rsidRPr="00525655" w14:paraId="7CF67CD1" w14:textId="77777777" w:rsidTr="00203CC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD173B1" w14:textId="4D623253" w:rsidR="00414094" w:rsidRPr="00525655" w:rsidRDefault="00414094" w:rsidP="00414094">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidR="00316ED6">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t>-5 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D504F14" w14:textId="1574BC1C" w:rsidR="00414094" w:rsidRPr="00525655" w:rsidRDefault="00316ED6" w:rsidP="00414094">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00414094" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00414094" w:rsidRPr="00525655" w14:paraId="01E9E682" w14:textId="77777777" w:rsidTr="00203CC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="171F53DE" w14:textId="5675C223" w:rsidR="00414094" w:rsidRPr="00525655" w:rsidRDefault="00414094" w:rsidP="00414094">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00525655">
+              <w:t>&gt; 5-</w:t>
+            </w:r>
+            <w:r w:rsidR="00316ED6">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E11B88" w14:textId="3E21FA52" w:rsidR="00414094" w:rsidRPr="00525655" w:rsidRDefault="00316ED6" w:rsidP="00414094">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00414094" w:rsidRPr="00525655">
+              <w:t xml:space="preserve"> tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="053CC240" w14:textId="77777777" w:rsidR="004D2538" w:rsidRPr="00525655" w:rsidRDefault="004D2538" w:rsidP="004D2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEF2DF7" w14:textId="77777777" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Gadījumos, kad </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nepieciešams lietot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirdstārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>slimības novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> un vienlaikus ir nepieciešams ārstēt lenteņu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, šīs veterinārās zāles var aizstāt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>monovalentās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>sirdstārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>slimības novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C357B1" w14:textId="77777777" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E07D79F" w14:textId="70CAFA61" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ārstējot</w:t>
+      </w:r>
+      <w:r w:rsidR="00306793">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Angiostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vasorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> četras reizes ar nedēļas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>starplaiku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. Ja ir indicēta vienlaicīga lenteņu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ārstēšana, šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> lietot vienu reizi, un pēc tam turpināt ārstēšanu atlikušās trīs nedēļas, vienreiz nedēļā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>monovalentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterinārās zāles, kas satur tikai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE7E30C" w14:textId="77777777" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FE3FF6" w14:textId="77777777" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Endēmiskajos apgabalos, kur vienlaikus ir indicēta lenteņu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ārstēšana, šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ik pēc četrām nedēļām iedarbosies </w:t>
+      </w:r>
+      <w:r>
+        <w:t>infekcijas novēršanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, mazinot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Angiostrongylus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>vasorum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> nenobriedušu parazītu stadiju (L5) un pieaugušu īpatņu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE8C343" w14:textId="77777777" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B97EE22" w14:textId="77777777" w:rsidR="0054716C" w:rsidRPr="00525655" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Ārstējot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>callipaeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> infekciju, divas reizes ar septiņu dienu intervālu jā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. Tur, kur ir indicēta vienlaicīga lenteņu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> ārstēšana, šīs veterinārās zāles var aizstāt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>monovalentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> veterinārās zāles, kas satur tikai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>milbemicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>oksīmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B29902" w14:textId="77777777" w:rsidR="00EF215D" w:rsidRPr="00525655" w:rsidRDefault="00EF215D" w:rsidP="004D2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C70C52" w14:textId="77777777" w:rsidR="00C80401" w:rsidRPr="00525655" w:rsidRDefault="00C80401" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543076A3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...10 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
-      </w:r>
-[...106 lines deleted...]
-      </w:pPr>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624424AD" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00525655" w:rsidRDefault="00F520FE" w:rsidP="00F520FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3A07ED" w14:textId="77777777" w:rsidR="0054716C" w:rsidRDefault="0054716C" w:rsidP="0054716C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Šīs veterinārās zāles </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...663 lines deleted...]
-    <w:p w14:paraId="27759CBB" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00711E0E" w:rsidRDefault="000D35AE" w:rsidP="000F4F12">
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> kopā ar barību vai pēc barošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C2E96A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="660A6A5A" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00711E0E" w:rsidRDefault="000D35AE" w:rsidP="00AC13EE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208153DD" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00525655" w:rsidRDefault="001B26EB" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7AFC49" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...10 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
-      </w:r>
-[...591 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352D3C6F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D028341" w14:textId="3E15AD08" w:rsidR="00E548DE" w:rsidRDefault="00E548DE" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D37455D" w14:textId="77777777" w:rsidR="00EF215D" w:rsidRPr="00525655" w:rsidRDefault="00EF215D" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237445D8" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA828F0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...11 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
-      </w:r>
-[...156 lines deleted...]
-    <w:p w14:paraId="36FA5573" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00711E0E" w:rsidRDefault="000D35AE" w:rsidP="008A2B3D">
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5437653D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...119 lines deleted...]
-    <w:p w14:paraId="4F99A3DF" w14:textId="77777777" w:rsidR="009741A4" w:rsidRDefault="009741A4" w:rsidP="008A2B3D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C33BE22" w14:textId="2FA90CAE" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3CACF9C4" w14:textId="55FE5113" w:rsidR="000D35AE" w:rsidRPr="0089387C" w:rsidRDefault="000D35AE" w:rsidP="008A2B3D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18120A8D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...209 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072B81CB" w14:textId="2F198DB1" w:rsidR="00C114FF" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk82069494"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Uzglabāt temperatūrā līdz 25 °C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9A9BC5" w14:textId="77777777" w:rsidR="000E5EE1" w:rsidRPr="00525655" w:rsidRDefault="000E5EE1" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="7BDE1B18" w14:textId="0D52F6C8" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C25D49" w14:textId="77777777" w:rsidR="0043320A" w:rsidRPr="00525655" w:rsidRDefault="0043320A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF73524" w14:textId="77777777" w:rsidR="0043320A" w:rsidRPr="00525655" w:rsidRDefault="0043320A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BE9B45" w14:textId="4E33F251" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:tab/>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C575CD6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E91757A" w14:textId="788AE39A" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D54AD59" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648B1BFA" w14:textId="37A23501" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Šīs veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo tās var būt bīstamas zivīm un citiem ūdens organismiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BD2E58" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA7CEB8" w14:textId="7DF4C795" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085349A6" w14:textId="12FE203B" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3D0AFD" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DB9A21" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...252 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B48E2D" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7627F">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6933CB4A" w14:textId="030ABF3C" w:rsidR="00D7627F" w:rsidRDefault="00D7627F" w:rsidP="00711E0E">
-[...73 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="76BF11F0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1FB035" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285B3C29" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2009DE" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37274FDB" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7627F">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
         <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69001275" w14:textId="0B041571" w:rsidR="00D7627F" w:rsidRDefault="00D7627F" w:rsidP="00711E0E">
-[...68 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="7A2F65F6" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC9E75C" w14:textId="44D03572" w:rsidR="00EF215D" w:rsidRDefault="00E54436" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54436">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>V/DCP/26/0005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D6EA98" w14:textId="77777777" w:rsidR="00E54436" w:rsidRDefault="00E54436" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466D57FB" w14:textId="3CE8514D" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tabletes ir iepakotas pa vienai maisiņos, kas izgatavoti no PET/Al/</w:t>
+      </w:r>
+      <w:r w:rsidR="0054716C" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0054716C" w:rsidRPr="000E31D4">
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B31AE">
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0054716C">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ZB</w:t>
+      </w:r>
+      <w:r w:rsidR="0054716C" w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>PE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> folijas. Maisiņi </w:t>
+      </w:r>
+      <w:r w:rsidR="0054716C" w:rsidRPr="00173D9B">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ievietoti</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF215D">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papīra kastītē. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD51F0F" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4CF153" w14:textId="77777777" w:rsidR="00EF215D" w:rsidRPr="0042769C" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042769C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojuma lielumi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A156B59" w14:textId="6DDE96D2" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 tabletes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C41A8F" w14:textId="547349D0" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>50 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483BC900" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389AD1CD" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0A47F2" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45451916" w14:textId="77777777" w:rsidR="000E5EE1" w:rsidRPr="00525655" w:rsidRDefault="000E5EE1" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B76CC22" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
-      </w:r>
-[...92 lines deleted...]
-      </w:r>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6781F72F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FB153C" w14:textId="4CD5433E" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00E127A4" w:rsidP="0042769C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...454 lines deleted...]
-        <w:r w:rsidR="00091E81" w:rsidRPr="00B772D1">
+        <w:t>01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536A8BBE" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C08D53" w14:textId="77777777" w:rsidR="001F1C7E" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="001F1C7E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00525655">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="22"/>
-            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00091E81" w:rsidRPr="00B772D1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693D22FA" w14:textId="5C392B27" w:rsidR="000D35AE" w:rsidRDefault="000D35AE" w:rsidP="00711E0E">
-[...40 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="79F8C20E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573985A6" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00525655" w:rsidRDefault="00E70337" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C9272A" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00B13B6D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7627F">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
         <w:tab/>
-        <w:t>Kontaktinformācija:</w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F06BBF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00525655" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79625108" w14:textId="3E1BD5BF" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00CD0A05" w:rsidP="00DB468A">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00686238">
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...89 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525655">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="4BCB8728" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00525655" w:rsidRDefault="00DB468A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE1BBA0" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk219723868"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Bioveta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">, a. s. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="2DE7D2A0" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Komenského</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve"> 212/12 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31881460" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">683 23 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Ivanovice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...529 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Hané</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525655">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:i/>
+    </w:p>
+    <w:p w14:paraId="4C826EF5" w14:textId="6115EE38" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>Čehijas Republika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E77CCD" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t xml:space="preserve">Tālr.: +420517318911 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ABAF78" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00F70E84">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...12598 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525655">
+        <w:t>E-pasts: reklamace@bioveta.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE48436" w14:textId="77777777" w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidRDefault="00F70E84" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F70E84" w:rsidRPr="00525655" w:rsidSect="003837F1">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="790ACEB2" w14:textId="77777777" w:rsidR="00EE690A" w:rsidRDefault="00EE690A">
+    <w:p w14:paraId="7B6DEE0A" w14:textId="77777777" w:rsidR="00702F48" w:rsidRDefault="00702F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10B73B93" w14:textId="77777777" w:rsidR="00EE690A" w:rsidRDefault="00EE690A">
+    <w:p w14:paraId="3B0E9BF4" w14:textId="77777777" w:rsidR="00702F48" w:rsidRDefault="00702F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="EU Albertina"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman,Italic">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49BD2F5A" w14:textId="77777777" w:rsidR="006E5494" w:rsidRPr="00D34F7E" w:rsidRDefault="006E5494">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="440D421F" w14:textId="77777777" w:rsidR="00165F25" w:rsidRPr="00E0068C" w:rsidRDefault="00CD0A05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lang w:val="el-GR"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r w:rsidRPr="00E0068C">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r w:rsidRPr="00E0068C">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r w:rsidRPr="00E0068C">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>25</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r w:rsidRPr="00E0068C">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="012BE1FE" w14:textId="77777777" w:rsidR="006E5494" w:rsidRPr="00D34F7E" w:rsidRDefault="006E5494">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="0006C502" w14:textId="77777777" w:rsidR="00165F25" w:rsidRPr="00E0068C" w:rsidRDefault="00CD0A05">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lang w:val="el-GR"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D34F7E">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E0068C">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E0068C">
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E0068C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidRPr="00E0068C">
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E0068C">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C4C40AB" w14:textId="77777777" w:rsidR="00EE690A" w:rsidRDefault="00EE690A">
+    <w:p w14:paraId="23597826" w14:textId="77777777" w:rsidR="00702F48" w:rsidRDefault="00702F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58333423" w14:textId="77777777" w:rsidR="00EE690A" w:rsidRDefault="00EE690A">
+    <w:p w14:paraId="0461B066" w14:textId="77777777" w:rsidR="00702F48" w:rsidRDefault="00702F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09AA6D58"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D42DAFC"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="0A9EA1BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="78806012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="18CE1E6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5262E542" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C6A2174" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B6CADCFA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9226188" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F86CF2CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="044C3814" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="67C0B39E">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2A8E0CEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B2A85F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C44ADA24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="31FE62E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F784067C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0CCADDC0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="96E8C3D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="49407868" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="3A926DA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3A425AFA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A7445B7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1290" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="4C5A9FE0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E5B637C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2010" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E29ACA80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="209ED10C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3450" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="385EC07E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4170" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5D4C8A18" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4890" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="E13AEF12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5610" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1C50B158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6330" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29DA0EE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7050" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="1FF8BDE6">
+    <w:lvl w:ilvl="3" w:tplc="F634B050" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="PMingLiU" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7A1ABBF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39EEDC88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="040CBBDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DCE24F40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E4927A14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="7A30067E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5A3E73E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="692061E4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC08D0D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="561864BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="13A29EA6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DD64FA42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3918A622" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0DF2587A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="7C38D06A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F8009D1E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="15E8E1E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="015A24BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C97AC2D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91ACD800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04260001">
+    <w:lvl w:ilvl="6" w:tplc="2F0C2E50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2C60A510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0A98AF86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="525CF878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D25CC8AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="712AC30E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="90BE68CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9104F214" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="978A200C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B984AABE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C80E501A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6BD09628" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="FF12F1A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1E946842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2626D92C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0A720BCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5818E52E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="965AA16E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="67467894" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5612743E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100AC9A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="996347391">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="006EDC42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="732019F8">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C3BC83DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5564326A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5F409702" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C930CFF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AFD87270" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BB8C6F98" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="74FEB49A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="073AB3CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="87B48F06" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="58B0AFF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E1BEDFCA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CBEA8D2C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="52AAD282" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5888C12A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EAD0C100" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B6AC8688" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="2AF2F424">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C43473E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C53C3E8E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="56F44166" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3FD8D246" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3ECCA1C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D09692C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="35D0C5D2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AA9236F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="F0464F48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D8AC020E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13D88908" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7EBEA15C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DC02F568" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3DB48E96" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="83CCCE04" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="09206026" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F65CDE54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="17D0CF6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6F0C2EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D336684A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="426CBAC6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C3F8BEA0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="74264C6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="64E2968C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0082D1DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A6663B16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0C3C1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCC6941C"/>
+    <w:lvl w:ilvl="0" w:tplc="AB488552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Style3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="377C01C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="18C217CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FC34ED0C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="74623E76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9CA60388" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BB7047EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CD26A6F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="99B4FBF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="469EA25A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="00EE2782" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="26DC0946" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="446E9A38" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CC4E883A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9C40DFB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A1A7D26" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="808E6850" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="210C2F86" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="9A648B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B366C654" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="110AF378" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DA987878" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2B269476" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F516037C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2388627E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1640160C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="37AC27E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="571070DC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="05C48D8C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A0F42FB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0E32F726" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="29400878" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="635EA7AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="34F8567E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B4EA2D0C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AE72E0C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E1091A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="C6624076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="46ACCC4E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5680DA04" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="50B233CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="978C4960" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="60620498" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A056762A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C5606624" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DFD6C6FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="A12ECC46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0E482ACC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1A0C9A0A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="01E031B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BEAC7664" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5878767C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="114CEA26" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="45BCCE18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1F763D04" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1729844603">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="906306595">
+  <w:num w:numId="2" w16cid:durableId="1080254844">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="777145709">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1443500075">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="235627042">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1491167405">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="70739572">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1018460508">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="239945479">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1708487028">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="279289">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1779834539">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1099835333">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="75172144">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="256259032">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1373534952">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="190995721">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="758405575">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1969161524">
+  <w:num w:numId="19" w16cid:durableId="896013876">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2018997849">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1410542827">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="276135479">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1732538310">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="815997958">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="639501182">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="899244275">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="65880566">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="240793372">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1512909749">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="787313788">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="487861262">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="104035722">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1634755321">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="453014644">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1606769161">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1308585044">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="218830853">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1236739040">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1337926192">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="351291">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="000D35AE"/>
-[...514 lines deleted...]
-    <w:rsid w:val="00FF6DEC"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="0000795C"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00021C04"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00030AD8"/>
+    <w:rsid w:val="000349AA"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00037091"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="00056EE7"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="00063946"/>
+    <w:rsid w:val="00067023"/>
+    <w:rsid w:val="000735A6"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000838BB"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A5D8A"/>
+    <w:rsid w:val="000B5A7B"/>
+    <w:rsid w:val="000B6E7A"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C1DA8"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6C3F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000D7731"/>
+    <w:rsid w:val="000E115E"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E5EE1"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00115BD5"/>
+    <w:rsid w:val="00116067"/>
+    <w:rsid w:val="001214EE"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="001259E3"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="00136DCF"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014660A"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00152997"/>
+    <w:rsid w:val="00153B3A"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="00164C48"/>
+    <w:rsid w:val="00165F25"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="0017068D"/>
+    <w:rsid w:val="00173D9B"/>
+    <w:rsid w:val="00174721"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001757C1"/>
+    <w:rsid w:val="00175D17"/>
+    <w:rsid w:val="00176907"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="001822F6"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193958"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A1238"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001A621E"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001B7B38"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6052"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001D73C3"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F1C7E"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="001F6F38"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="00202A85"/>
+    <w:rsid w:val="00202EA3"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214394"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="00215245"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="00226630"/>
+    <w:rsid w:val="00233C79"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="002446DC"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00254D86"/>
+    <w:rsid w:val="00256A03"/>
+    <w:rsid w:val="0025748D"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="00272952"/>
+    <w:rsid w:val="00272B36"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="00283541"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A0EED"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002B6599"/>
+    <w:rsid w:val="002C1F27"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002D73AD"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E2C62"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002E6F58"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F3A7F"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F64C6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F6EE3"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="0030237C"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="0030564C"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="00306793"/>
+    <w:rsid w:val="00307EB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="00316ED6"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="003247F4"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="00330CC1"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355AB8"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00361607"/>
+    <w:rsid w:val="00365C0D"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="00367F82"/>
+    <w:rsid w:val="0037032C"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="00373806"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="00380765"/>
+    <w:rsid w:val="003817EF"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385CE3"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00391622"/>
+    <w:rsid w:val="00391B09"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="0039709B"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B0F22"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B516B"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C3E0E"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E6225"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00406F33"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414094"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="0042769C"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="0043586F"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="004439E0"/>
+    <w:rsid w:val="00445C95"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="004562A0"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004768DB"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00485746"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="004954B6"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="0049641F"/>
+    <w:rsid w:val="004A005B"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A62ED"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C0568"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004D2538"/>
+    <w:rsid w:val="004D2601"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F15E4"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="00525655"/>
+    <w:rsid w:val="0052718E"/>
+    <w:rsid w:val="005272F4"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="00536031"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="0054716C"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00554C27"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00557926"/>
+    <w:rsid w:val="00562715"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00580B08"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="00586904"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A5A1F"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005C0677"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C4E23"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D3F79"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005E66FC"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F2FAD"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="005F7EFC"/>
+    <w:rsid w:val="00601ED7"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="00614279"/>
+    <w:rsid w:val="00616F9E"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="00620FEF"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00631740"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="00633CD6"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="00650400"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667A57"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="0068507D"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00686238"/>
+    <w:rsid w:val="006872AF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="006954FF"/>
+    <w:rsid w:val="006A05FB"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B2722"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D5A42"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="00702F48"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="007136DF"/>
+    <w:rsid w:val="00713EA2"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00721E9E"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="00726BC5"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730908"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="00736B1E"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="007464DA"/>
+    <w:rsid w:val="0075340F"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="007616B4"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="00783C6D"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00787F81"/>
+    <w:rsid w:val="00792A66"/>
+    <w:rsid w:val="007974D1"/>
+    <w:rsid w:val="007A1EA1"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007D7608"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F16DD"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="007F42CE"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="0080514E"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="00812CD8"/>
+    <w:rsid w:val="008145D9"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00850794"/>
+    <w:rsid w:val="00852FF2"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="0086185D"/>
+    <w:rsid w:val="00861F86"/>
+    <w:rsid w:val="00863A6D"/>
+    <w:rsid w:val="00867C0D"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00874D4A"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00883F30"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A026F"/>
+    <w:rsid w:val="008A2F03"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C2B29"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008C7CE5"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008E7ED6"/>
+    <w:rsid w:val="008F450A"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="008F57F2"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00905CAB"/>
+    <w:rsid w:val="00906235"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00917328"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00936CA2"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00952C83"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953879"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="00984C2F"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="00995A7D"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2BF4"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D148B"/>
+    <w:rsid w:val="009D7158"/>
+    <w:rsid w:val="009E24B7"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F568A"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A16BAC"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A20ADC"/>
+    <w:rsid w:val="00A20E00"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A40C31"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A43C59"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A550B7"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A6482F"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A95E81"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00AA308A"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD43E5"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD4DE7"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AE7D64"/>
+    <w:rsid w:val="00AF406C"/>
+    <w:rsid w:val="00AF45ED"/>
+    <w:rsid w:val="00AF643B"/>
+    <w:rsid w:val="00AF71C3"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B02195"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B10098"/>
+    <w:rsid w:val="00B10790"/>
+    <w:rsid w:val="00B10D10"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B246B4"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B36E65"/>
+    <w:rsid w:val="00B41D57"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B506AF"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B660D6"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81AB8"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82E42"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B93797"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B9784D"/>
+    <w:rsid w:val="00BA1FC9"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB0C59"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6025"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB6835"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD41A6"/>
+    <w:rsid w:val="00BD5DD3"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01B78"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C12F42"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C32BD1"/>
+    <w:rsid w:val="00C341E6"/>
+    <w:rsid w:val="00C34260"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C4587E"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C56F31"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C65FCC"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA28D8"/>
+    <w:rsid w:val="00CA620B"/>
+    <w:rsid w:val="00CB04F8"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CD0A05"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CE5439"/>
+    <w:rsid w:val="00CF069C"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D00C6B"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D06C65"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D16FE0"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D57817"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D63575"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D74018"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D95BBB"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA0721"/>
+    <w:rsid w:val="00DA16B5"/>
+    <w:rsid w:val="00DA2A06"/>
+    <w:rsid w:val="00DB1C8C"/>
+    <w:rsid w:val="00DB28AB"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DC0570"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC4340"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD669D"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF35C8"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF4F68"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E0068C"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E070CA"/>
+    <w:rsid w:val="00E117F9"/>
+    <w:rsid w:val="00E124D3"/>
+    <w:rsid w:val="00E1267F"/>
+    <w:rsid w:val="00E127A4"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E33224"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E457DB"/>
+    <w:rsid w:val="00E47617"/>
+    <w:rsid w:val="00E53BE4"/>
+    <w:rsid w:val="00E54436"/>
+    <w:rsid w:val="00E548DE"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E579A6"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E639B8"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E65731"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E8099A"/>
+    <w:rsid w:val="00E81AA3"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E8486F"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9093C"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00EA60C5"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB0F1C"/>
+    <w:rsid w:val="00EB1682"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EC27E1"/>
+    <w:rsid w:val="00EC3E4B"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5045"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED028F"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF215D"/>
+    <w:rsid w:val="00EF2247"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F129C7"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F170D9"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26644"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F345A8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F50315"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F572EF"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F62DEC"/>
+    <w:rsid w:val="00F658DA"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F70E84"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F801AF"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F84AED"/>
+    <w:rsid w:val="00F94330"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00F9649E"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB6F2F"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC5EAA"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD642D"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD6FF1"/>
+    <w:rsid w:val="00FD7AB4"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE55DA"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF7577"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B45A0D8"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E6078A65-82B9-4A60-A03D-D55A7E85D7AF}"/>
+  <w14:docId w14:val="1EF5F3EF"/>
+  <w15:docId w15:val="{F704BE37-4664-40B4-A33C-DE5E2E31B1F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -45674,75 +20419,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -45891,680 +20635,1017 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="STYLEA"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001C1900"/>
     <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:rsid w:val="000D35AE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
-      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="PMingLiU" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="000D35AE"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="000D35AE"/>
+    <w:pPr>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 2_1"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="20"/>
-      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-    <w:name w:val="CM4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="STYLEA">
-    <w:name w:val="STYLE A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
+    <w:rPr>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D16FE0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407C22"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:lang w:val="lv-LV"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A26915"/>
+    <w:rsid w:val="00215245"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...63 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D2416F"/>
+    <w:rsid w:val="00215245"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00D2416F"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00306793"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:rsid w:val="00A553A4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...158 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -46822,616 +21903,313 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...286 lines deleted...]
-</ct:contentTypeSchema>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{295540DE-DB9F-41C4-80F9-22A4C55DF651}">
-[...25 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44CFAB6B-B5F0-42CA-9F9B-96416237E695}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98D49EC6-5DE6-4ED3-9F6B-9E8D3CB89866}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>19445</Characters>
+  <Pages>20</Pages>
+  <Words>3388</Words>
+  <Characters>24484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>162</Lines>
-  <Paragraphs>106</Paragraphs>
+  <Lines>204</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
-[...11 lines deleted...]
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Nexgard, afoxolaner</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>veterinary-product-information-qrd-templates_cs</vt:lpstr>
+      <vt:lpstr>veterinary-product-information-qrd-templates_cs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53453</CharactersWithSpaces>
+  <CharactersWithSpaces>27817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>Day +25</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eRoom">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Description0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="eRoom_Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>17/12/2024 13:36:50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/592407/2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="eRoom ID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="u49p">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Authorization Procedure">
-    <vt:lpwstr>CP</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Last approved">
-    <vt:lpwstr>last approved</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/592407/2024</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Document type">
-[...18 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Marketing authorization number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Implementation date">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Country">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Product number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="BIRDS number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Active substance">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Product name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
-    <vt:lpwstr>0x010100D0E6C19FE0F7F848AF3EF01C796F4799</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>17/12/2024 15:11:49</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>17/12/2024 15:11:49</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>veterinary-product-information-qrd-templates_cs</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/20 V- template revision - v. 9.1 (December 2024)/05 Currently published template v.9.1 (December 2024)/02 All languages template published/02 Language template CLEAN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="JobId">
+    <vt:lpwstr>358fdcd6-0801-48e0-844c-ad6b00ea55ef</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ba2cafe-b302-4156-804a-64c0bc6e3ae3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-10-26T09:19:45Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
 </Properties>
 </file>