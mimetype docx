--- v0 (2026-06-10)
+++ v1 (2026-06-11)
@@ -1,2631 +1,2822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="3B768B6B" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="1FE07D90" w14:textId="77777777" w:rsidR="00510E91" w:rsidRDefault="008C3C48" w:rsidP="00510E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3209E730" w14:textId="77777777" w:rsidR="000D4AC7" w:rsidRPr="00B44A08" w:rsidRDefault="000D4AC7" w:rsidP="000D4AC7">
+    <w:p w14:paraId="023DCF37" w14:textId="77777777" w:rsidR="00510E91" w:rsidRPr="00CA1480" w:rsidRDefault="00510E91" w:rsidP="00510E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D0EE8">
+      <w:r w:rsidRPr="00510E91">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V/DCP/15/0051</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25801056" w14:textId="77885ECC" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000949F9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/15/0049</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602B6D16" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cefaseptin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 750 mg tabletes suņiem</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="14B9676E" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t xml:space="preserve"> 75 mg tabletes suņiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00366741">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9AF1B9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42381076" w14:textId="77777777" w:rsidR="00B44CAC" w:rsidRPr="00CA1480" w:rsidRDefault="00B44CAC" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDC58ED" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REĢISTRĀCIJAS APLIECĪBAS ĪPAŠNIEKA UN RAŽOŠANAS LICENCES TURĒTĀJA, KURŠ ATBILD PAR SĒRIJAS IZLAIDI, NOSAUKUMS UN ADRESE, JA DAŽĀDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C1921F" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4F4C890A" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463211BC" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="002652D3" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Reģistrācijas apliecības īpašnieks un par sērijas izlaidi atbildīgais ražotājs:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14E394F3" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t>Reģistrācijas apliecības īpašnieks un par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DF2F9E" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vétoquinol SA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D5F947" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="52327D77" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Magny-Vernois</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C9122E" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7604197D" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>70200 Lure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCB2C13" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="1652D9C2" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Francija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7966CC09" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="007A10B8">
+    <w:p w14:paraId="03789902" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449297AD" w14:textId="77777777" w:rsidR="00B44CAC" w:rsidRPr="00CA1480" w:rsidRDefault="00B44CAC" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D1994B" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DE7489" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00AC1B8B">
+    <w:p w14:paraId="71F2BD17" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084D1C50" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053029E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cefaseptin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
-[...6 lines deleted...]
-    <w:p w14:paraId="32A90D49" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 mg tabletes suņiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00366741">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1143CD68" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC1B8B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cefalexinum</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="2D1BCF4D" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053029E">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>efalexin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712BC5ED" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37550950" w14:textId="77777777" w:rsidR="00B44CAC" w:rsidRPr="00CA1480" w:rsidRDefault="00B44CAC" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54531169" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AKTĪVO VIELU UN CITU VIELU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEC7552" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="11CFD0B3" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705D950A" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="6C86178D" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vienas tabletes sastāvs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512BA10F" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="6F4262B9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CEA32E" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="60D23FA0" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">efaleksīns (cefaleksīna monohidrāta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veidā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)…………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44A08">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>750 mg</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B44A08">
+        <w:t>75 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F56D050" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7CDFD708" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0082542C" w14:textId="54ADDFEB" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="009F2877" w:rsidP="00BE0B86">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002E61BF">
+    <w:p w14:paraId="32493C0D" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Iegarena bē</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FF8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ša</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tablete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E919929" w14:textId="77777777" w:rsidR="008C3C48" w:rsidRDefault="008C3C48" w:rsidP="008C3C48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tablet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72BAC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var sadalīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72BAC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>divās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienādās daļās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AD9CF2" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00501B62" w:rsidRDefault="00814C9B" w:rsidP="00501B62">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096AF511" w14:textId="77777777" w:rsidR="00B44CAC" w:rsidRPr="00CA1480" w:rsidRDefault="00B44CAC" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6748381C" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INDIKĀCIJA(-S)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589D6715" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29887376" w14:textId="77777777" w:rsidR="00366741" w:rsidRDefault="00366741" w:rsidP="00366741">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C23FBE" w14:textId="77777777" w:rsidR="00366741" w:rsidRPr="0068075C" w:rsidRDefault="00366741" w:rsidP="00366741">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret cefaleksīnu jutīgu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Streptococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC58A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Escherichia coli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spp. izraisītu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ādas un zemā</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5E4C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as infekciju (brūču un abscesu) ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E3DDEC" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00B44A08" w:rsidRDefault="009671A2" w:rsidP="00BE0B86">
-[...29 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="21145FF9" w14:textId="77777777" w:rsidR="00366741" w:rsidRDefault="00366741" w:rsidP="00366741">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B2A85A" w14:textId="77777777" w:rsidR="00366741" w:rsidRDefault="00366741" w:rsidP="00366741">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F156D1" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00E30F96" w:rsidRDefault="00814C9B" w:rsidP="00E30F96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00366741">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret cefaleksīnu jutīgu mikroorganismu, ieskaitot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00366741">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC553A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D09DB">
-[...34 lines deleted...]
-    <w:p w14:paraId="03382C31" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidRPr="00183E0E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spp., izraisītu bakteriālu ādas infekciju (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30F96">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ieskaitot dziļās un virsējās piodermas) ārstēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329C6CC3" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00E30F96" w:rsidRDefault="00814C9B" w:rsidP="0068075C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00366741">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pret cefaleksīnu jutīgu mikroorganismu, ieskaitot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC553A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Escherichia coli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183E0E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, izraisītu urīnceļu infekciju (ieskaitot nefrīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30F96">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u un cistītu) ārstēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360550B4" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F5D765" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6654F489" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>INDIKĀCIJA(-S)</w:t>
-[...115 lines deleted...]
-    <w:p w14:paraId="410642B9" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t>KONTRINDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64362A79" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283A90B8" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...161 lines deleted...]
-    <w:p w14:paraId="60E02787" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="0D0843B8" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nelietot</w:t>
       </w:r>
-      <w:r w:rsidR="009F2877">
+      <w:r w:rsidR="00E33FF8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gadījumos</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ja konstatēta pastiprināta jutība pret aktīvo vielu, citiem cefalosporīniem, citām β-laktāmu grupas vielām vai kādu no palīgvielām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125955FD" w14:textId="2D742FCA" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="009F2877" w:rsidP="00BE0B86">
+    <w:p w14:paraId="111AA291" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nelietot</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gadījumos</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D1886">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FF8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">konstatēta </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D1886">
-[...32 lines deleted...]
-    <w:p w14:paraId="08448CA0" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidR="00E33FF8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rezistence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret cefalosporīniem vai penicilīniem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DB5B68" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D39511" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="0B4E909B" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelietot trušiem, jūrascūciņām, kāmjiem un smilšu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pelēm</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780A76D4" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="600E4C65" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447D920F" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="1F95A07A" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20592AC9" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="4A3A1D5F" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IESPĒJAMĀS BLAKUSPARĀDĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CB12A0" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="32859011" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="734A1052" w14:textId="15E217B6" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="48F4ABC0" w14:textId="590CE931" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA1480">
-[...14 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="6D6DBAD7" w14:textId="5F5ADE5B" w:rsidR="005F4DF6" w:rsidRPr="00AC58A1" w:rsidRDefault="005F4DF6" w:rsidP="005F4DF6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Klīniskajos pētījum</w:t>
+      </w:r>
+      <w:r w:rsidR="0011304F">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s kaķiem bieži ir novērota viegla</w:t>
+      </w:r>
+      <w:r w:rsidR="0011304F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA1480">
-[...6 lines deleted...]
-    <w:p w14:paraId="540A1B3B" w14:textId="1DB44ED3" w:rsidR="00BE0B86" w:rsidRDefault="00B4044B" w:rsidP="00BE0B86">
+      <w:r>
+        <w:t xml:space="preserve">un pārejoša vemšana un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957FE4">
+        <w:t>diareja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A5BEFF" w14:textId="77777777" w:rsidR="005F4DF6" w:rsidRDefault="005F4DF6" w:rsidP="005F4DF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D1886">
+      <w:r>
+        <w:t>Lielāko daļu šādu blakusparādību novēroja vienu reizi. Tās bija atgriezeniskas bez simptomātiskas ārstēšanas un nepārtraucot cefaleksīna lietošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC54269" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ret</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FF8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir iespējama pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FF8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stiprināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a jutība.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0195397B" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ja rodas pa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E33FF8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stiprināta</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0B86" w:rsidRPr="00CA1480">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jutība, ārstēšana jāpārtrauc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C389DE" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00B4044B" w:rsidP="00BE0B86">
+    <w:p w14:paraId="54CACD45" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00072760" w:rsidP="00814C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ļ</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="428CBE8C" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00CA1480" w:rsidRDefault="00DC565E" w:rsidP="00BE0B86">
+        <w:t>Ļoti reti d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ažiem suņiem pēc šo zāļu ievadīšanas ir novērota slikta dūša, vemšana un/vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diareja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0331A2A5" w14:textId="77777777" w:rsidR="00072760" w:rsidRPr="00CA1480" w:rsidRDefault="00072760" w:rsidP="00814C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C76E3D7" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="002652D3" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
-[...185 lines deleted...]
-    <w:p w14:paraId="5FD4AC3A" w14:textId="62CA947F" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00DC565E" w:rsidP="00BE0B86">
+    <w:p w14:paraId="223932F7" w14:textId="77777777" w:rsidR="00E7431C" w:rsidRPr="00AC58A1" w:rsidRDefault="00E7431C" w:rsidP="00E7431C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro zāļu blakusparādību sastopamības biežums norādīts sekojošā secībā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0764E8DB" w14:textId="77777777" w:rsidR="00E7431C" w:rsidRPr="00AC58A1" w:rsidRDefault="00E7431C" w:rsidP="00E7431C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>- ļoti bieži (vairāk nekā 1 no 10 ārstētajiem dzīvniekiem novērota(-s) nevēlama(-s) blakusparādība(-s));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4545C9BD" w14:textId="77777777" w:rsidR="00E7431C" w:rsidRPr="00AC58A1" w:rsidRDefault="00E7431C" w:rsidP="00E7431C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>- bieži (vairāk nekā 1, bet mazāk nekā 10 dzīvniekiem no 100 ārstētajiem dzīvniekiem);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215929A2" w14:textId="77777777" w:rsidR="00E7431C" w:rsidRPr="00AC58A1" w:rsidRDefault="00E7431C" w:rsidP="00E7431C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>- retāk (vairāk nekā 1, bet mazāk nekā 10 dzīvniekiem no 1000 ārstētajiem dzīvniekiem);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749EFAC0" w14:textId="3C1135EE" w:rsidR="00E7431C" w:rsidRPr="00AC58A1" w:rsidRDefault="00E7431C" w:rsidP="00E7431C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>- reti (vairāk nekā 1, bet mazāk nekā 10 dzīvniekiem no 10000 ārstētajiem dzīvniekiem);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12067BDB" w14:textId="7B4EC260" w:rsidR="00E7431C" w:rsidRPr="00AC58A1" w:rsidRDefault="00E7431C" w:rsidP="00E7431C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>- ļoti reti (mazāk nekā 1 dzīvniekam no 10000 ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidR="002C702B">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem dzīvniekiem, ieskaitot atsevišķus ziņojumus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCA4DD0" w14:textId="77777777" w:rsidR="00E7431C" w:rsidRDefault="00E7431C" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7517E273" w14:textId="02B4E612" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00E30F96" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002652D3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ja novērojat jebkuras blakusparādības, </w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arī tās, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kas nav minētas šajā lietošanas instrukcijā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai domājat, ka zāles nav iedarbojušās, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lūdzu, informējiet par t</w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savu veterinārārstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30575754" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00E30F96" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Iespējams ziņot arī nacionālā ziņošanas sistēmā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE0215B" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...21 lines deleted...]
-    <w:p w14:paraId="0AC3024C" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="21BE0D9B" w14:textId="77777777" w:rsidR="00E30F96" w:rsidRPr="00CA1480" w:rsidRDefault="00E30F96" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131CAFDB" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E930F0B" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MĒRĶA SUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763BDD98" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...61 lines deleted...]
-    <w:p w14:paraId="373FA40B" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7AB4F275" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC66E10" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7431C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un kaķi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79792384" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375478A3" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA4DE74" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DEVAS ATKARĪBĀ NO DZĪVNIEKU SUGAS, LIETOŠANAS VEIDA UN METODES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F850DD8" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="55F6EECB" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E70D4C2" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7D33B5BD" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Iekšķīgai lietošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599F06A5" w14:textId="42A0DE64" w:rsidR="00DC565E" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="43D00540" w14:textId="0FE53453" w:rsidR="0011304F" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lietot </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15 mg cefaleksīna uz kilogramu ķermeņa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svara</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (atbilst 30 mg </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7431C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divreiz dienā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 30 mg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zāļu </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uz kilogramu ķermeņa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svara</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienā)</w:t>
       </w:r>
-      <w:r w:rsidR="00DC565E">
-[...12 lines deleted...]
-    <w:p w14:paraId="44CEBE8F" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidR="00E7431C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kas atbilst vienai tabletei uz 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kg ķermeņa svara </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7431C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>divreiz dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621" w:rsidRPr="00B81621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietojot sekojošu laika periodu</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4B44">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E66502E" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A714CE4" w14:textId="77777777" w:rsidR="00B4044B" w:rsidRPr="00AC58A1" w:rsidRDefault="00B4044B" w:rsidP="00B4044B">
-[...29 lines deleted...]
-    <w:p w14:paraId="205D0F53" w14:textId="722760E4" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00B4044B" w:rsidP="00BE0B86">
+    <w:p w14:paraId="561EA5B7" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C82F60" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Urīnceļu infekcija: 14 dienas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACE642B" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Virspusēja bakteriāla ādas infekcija: vismaz 15 dienas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE5ADD8" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dziļa bakteriāla ādas infekcija: vismaz 28 dienas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084B2AB6" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B249AE" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C16F94" w14:textId="77777777" w:rsidR="00901A3F" w:rsidRPr="00AC58A1" w:rsidRDefault="00901A3F" w:rsidP="00901A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ādas un zemādas infekcijas (brūces un abscesi): 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81621">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dienas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E252A9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2D21A145" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    </w:p>
+    <w:p w14:paraId="208A0BB1" w14:textId="67150BE6" w:rsidR="002F5C43" w:rsidRPr="001D1886" w:rsidRDefault="002F5C43" w:rsidP="002F5C43">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kucēnu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai kaķēnu ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uriem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazāks par</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB293D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kaķēnus vecumā līdz 10 nedēļām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEF4729" w14:textId="77777777" w:rsidR="002F5C43" w:rsidRPr="00CA1480" w:rsidRDefault="002F5C43" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E349DCB" w14:textId="5C499C7B" w:rsidR="00DC565E" w:rsidRDefault="00DC565E" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7889E322" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...44 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja nepieciešams, šīs tabletes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72BAC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72BAC" w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D1886">
-[...6 lines deleted...]
-    <w:p w14:paraId="43966AC2" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00CA1480" w:rsidRDefault="00DC565E" w:rsidP="00BE0B86">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sasmalcināt vai pievienot barībai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDB7747" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7C8A719C" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7BB63B" w14:textId="1C01FD62" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smagos vai akūtos gadījumos </w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārārsts var pieņemt lēmumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4" w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devu dubultot, ja vien nav diagnosticēta </w:t>
+      </w:r>
+      <w:r w:rsidR="00632FF3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nieru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazspēja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (skatīt apakšpunktu “Īpaši norādījumi lietošanai dzīvniekiem”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00114611">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Vienmēr jāievēro noteiktā deva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270AF4AA" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A58E191" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED26046" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IETEIKUMI PAREIZAI LIETOŠANAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C44D27" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D07E0C" w14:textId="3E15E10A" w:rsidR="00F72BAC" w:rsidRDefault="00F72BAC" w:rsidP="00F72BAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu un izvairītos no nepietiekamas devas lietošanas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00916D0A">
+        <w:t xml:space="preserve">ķermeņa svars jānosaka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pēc iespējas precīzāk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13611D0D" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA428FC" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IEROBEŽOJUMU PERIODS(-I) DZĪVNIEKU PRODUKCIJAS IZMANTOŠANĀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C4F3EF" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29802AD0" w14:textId="52C0B237" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="49CEEDFE" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smagos vai akūtos gadījumos </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="34F733D9" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228CFEC5" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A8CCDD9" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="161688B6" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C1B248" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="798769FB" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>9.</w:t>
+        <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>IETEIKUMI PAREIZAI LIETOŠANAI</w:t>
-[...170 lines deleted...]
-        </w:rPr>
         <w:t>ĪPAŠI UZGLABĀŠANAS NORĀDĪJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112204CE" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="5AF9C768" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="611EFA79" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="3B63B91F" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7BD12A" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7BC1BA04" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351436F6" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="520A30E6" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uzglabāt oriģinālā iepakojumā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638D5B33" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...25 lines deleted...]
-        <w:t> stundas</w:t>
+    <w:p w14:paraId="6C02D4B9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmās tiešā iepakojuma atvēršanas: 16 stundas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F09994" w14:textId="4B0F9CB3" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...47 lines deleted...]
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+    <w:p w14:paraId="43A7AFFF" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Visas daļēji izlietotās tabletes jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B653DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ieliek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atpakaļ atvērtajā bliste</w:t>
+      </w:r>
+      <w:r w:rsidR="00B653DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6940ABBD" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...10 lines deleted...]
-    <w:p w14:paraId="71095DDB" w14:textId="45C3AFFE" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="1317ADF8" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E79BEE4" w14:textId="4E7DDCF9" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, k</w:t>
       </w:r>
-      <w:r w:rsidR="00A03D86">
+      <w:r w:rsidR="00957FE4">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> norādīts uz </w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="30E356A6" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t xml:space="preserve"> norādīts uz k</w:t>
+      </w:r>
+      <w:r w:rsidR="00583929">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>astīte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s pēc EXP. Derīguma termiņš attiecas uz mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9CE25A" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A4995E" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759CA2F5" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A10B8">
+      <w:r w:rsidRPr="0068075C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ĪPAŠI BRĪDINĀJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7FF97F" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="15247BEE" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="749332C8" w14:textId="7F43723F" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="33B314BB" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši </w:t>
       </w:r>
-      <w:r w:rsidR="00A03D86">
+      <w:bookmarkStart w:id="0" w:name="_Hlk51836523"/>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">piesardzības pasākumi, lietojot </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA1480">
+        <w:t>piesardzības pasākumi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00326E8B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>dzīvniekiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1024F5" w14:textId="19988322" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="782F1768" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atbildīgajam veterinārārstam rūpīgi </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="009F2877">
+        <w:t>Atbildīgajam veterinārārstam rūpīgi jāapsver, vai virsēj</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s piodermas ārstēšanai </w:t>
       </w:r>
-      <w:r w:rsidR="009F2877">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lietot antibiotikas</w:t>
       </w:r>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F2877">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sistēmiski </w:t>
       </w:r>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vai to vietā lietot </w:t>
       </w:r>
-      <w:r w:rsidR="009F2877">
-[...3 lines deleted...]
-        <w:t>antibiotikas nesaturošas zāles</w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>antibiotikas nesaturoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00B653DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as zāles</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C66A00C" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="41A1E9F1" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6816CC6A" w14:textId="0AEB7FD4" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="7B989172" w14:textId="2F641267" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tāpat kā ar cit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -2656,2026 +2847,2160 @@
         </w:rPr>
         <w:t xml:space="preserve"> caur nierēm, nieru funkcijas traucējumu gadījumos ir iespējama sistēmiska zāļu uzkrāšanās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> organismā</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ja ir diagnosticēta nieru </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mazspēja</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, jāsamazina deva, </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="009F2877">
+        <w:t>, jāsamazina deva</w:t>
+      </w:r>
+      <w:r w:rsidR="00B653DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nelietot </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vienlaicīgi ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
+      <w:r w:rsidR="00D83D6D" w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nefrotoksiski</w:t>
       </w:r>
-      <w:r w:rsidR="009F2877">
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
+      <w:r w:rsidR="00D83D6D" w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pretmikrobu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009F2877" w:rsidRPr="001D1886">
-[...5 lines deleted...]
-      <w:r w:rsidR="009F2877">
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D" w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>līdzekļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DACF977" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="001D1886" w:rsidRDefault="00DC565E" w:rsidP="00BE0B86">
+    <w:p w14:paraId="2710CCE2" w14:textId="77777777" w:rsidR="00A32F11" w:rsidRPr="001D1886" w:rsidRDefault="00A32F11" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FEB26D7" w14:textId="439A2F83" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="009F2877" w:rsidP="00BE0B86">
+    <w:p w14:paraId="4A90C75A" w14:textId="2D22D641" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ne</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lietot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C75085">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00261F58">
+      <w:r w:rsidR="00B653DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidR="00B653DA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kucēnu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006E092B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai kaķēnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B653DA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārstēšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>uru</w:t>
+        <w:t>uriem</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ķermeņa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svars</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mazāks par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00261F58">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1 kg</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0B86" w:rsidRPr="001D1886">
+      <w:r w:rsidR="006E092B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="006E092B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kaķēnus vecumā līdz 10 nedēļām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3DF36C" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="2F3CABF3" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B0770A" w14:textId="427D9D2B" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="459D6477" w14:textId="6294755D" w:rsidR="00DC553A" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Veterināro </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="009F2877" w:rsidRPr="008054B6">
+        <w:t>Veterināro zāļu lietošana jāpamato ar no dzīvnieka izolētu baktēriju ju</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5BD4">
+        <w:t>tības</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:t xml:space="preserve">testu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pārbaudes rezultātiem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:lang w:val="lv"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja tas nav iespējams, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F2877">
+        <w:t xml:space="preserve">Ja tas nav iespējams, ārstēšanu pamatot ar vietējiem (reģiona, saimniecības līmeņa) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epidemioloģiskajiem datiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:lang w:val="lv"/>
         </w:rPr>
-        <w:t>ārstēšanu pamatot ar vietējiem (reģiona, saimniecības</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="16D37767" w14:textId="77777777" w:rsidR="009F2877" w:rsidRPr="002F2EC4" w:rsidRDefault="009F2877" w:rsidP="00BE0B86">
+        <w:t>par baktēriju jutību.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4224053E" w14:textId="77777777" w:rsidR="00D83D6D" w:rsidRDefault="00D83D6D" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE9F775" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="002F2EC4" w:rsidRDefault="00DC553A" w:rsidP="0068075C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002F2EC4">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lietojot šīs zāles, </w:t>
+        <w:t xml:space="preserve">Lietojot šīs </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk51836561"/>
+      <w:r w:rsidR="00957FE4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="002F2EC4">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2EC4">
         <w:t>jāņem vērā vispārpieņemtie antibakteriālo zāļu lietošanas pamatprincipi</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:lang w:val="lv"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC73ED5" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00114611" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve">Zināms, ka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>Pseudomonas aeruginosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> piemīt iekšēja (jeb dabiska) rezistence pret cefaleksīnu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205F1B4B" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="02C270FC" w14:textId="77777777" w:rsidR="0073159A" w:rsidRDefault="0073159A" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA6C94F" w14:textId="680345C6" w:rsidR="00BE0B86" w:rsidRDefault="009F2877" w:rsidP="00DC565E">
-[...13 lines deleted...]
-    <w:p w14:paraId="4885DD53" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00623712" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="787533E8" w14:textId="4352958E" w:rsidR="00DC553A" w:rsidRPr="00AC58A1" w:rsidRDefault="00DC553A" w:rsidP="00DC553A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tabletes ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:t>aromatizētas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D" w:rsidDel="00D83D6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(to sastāvā ir cūku aknu pulveris). Lai izvairītos no nejaušas norīšanas, uzglabāt tabletes dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43554C9C" w14:textId="77777777" w:rsidR="00DC553A" w:rsidRPr="00623712" w:rsidRDefault="00DC553A" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52889C48" w14:textId="59EDE8F3" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="009F2877" w:rsidP="00BE0B86">
+    <w:p w14:paraId="3A68DADB" w14:textId="232B3F8E" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="007A5BD4" w:rsidP="00814C9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lietojot šīs </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="59A0D3D2" w14:textId="3631097F" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidR="00D83D6D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zāles, neievērojot zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:t>dotos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> norādījumus, </w:t>
+      </w:r>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve">var palielināties pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t>cefaleksīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t>rezistento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve"> baktēriju </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:t>izplatība</w:t>
+      </w:r>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve"> un samazināties ārstēšanas efektivitāte ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t>cefalosporīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve"> un penicilīniem iespējam</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00814C9B">
+        <w:t xml:space="preserve">s krusteniskās rezistences dēļ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A0E9C2" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F34AE64" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši </w:t>
       </w:r>
-      <w:r w:rsidR="00A03D86">
+      <w:bookmarkStart w:id="2" w:name="_Hlk51836589"/>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">piesardzības pasākumi, kas jāievēro </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA1480">
+        <w:t>piesardzības pasākumi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">, kas jāievēro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>personai, kura lieto veterinārās zāles dzīvnieku ārstēšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EB118F" w14:textId="274C8243" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="1312EFEC" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+        <w:t>Penicilīni un cefalosporīni pēc injekcijas, ieelpošanas, norīšanas vai saskares ar ādu var izraisīt pa</w:t>
+      </w:r>
+      <w:r w:rsidR="0058767E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stiprinātu</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jutību (alerģiju). </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+        <w:t xml:space="preserve"> jutību (alerģiju). Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="0058767E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>stiprināta</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jutība pret penicilīniem var izraisīt krust</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eniskas</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reakcijas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cefalosporīniem vai otrādi. Dažkārt alerģiskās reakcijas uz šīm vielām var būt nopietnas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0D4E81" w14:textId="365C2839" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00B4044B" w:rsidP="00BE0B86">
+    <w:p w14:paraId="588AF00C" w14:textId="04B9B62A" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00D83D6D" w:rsidP="00814C9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nerīkoties</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0B86" w:rsidRPr="00CA1480">
+      <w:r w:rsidR="00814C9B" w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar šīm zālēm, ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jums ir </w:t>
       </w:r>
+      <w:r w:rsidR="00814C9B" w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zinā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ma pastiprināta</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>zinā</w:t>
-[...5 lines deleted...]
-        <w:t>ma pastiprināta</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2588">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jutī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ba</w:t>
+      </w:r>
+      <w:r w:rsidR="00814C9B" w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai jums ir ieteikts nestrādāt ar </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> vai jums ir ieteikts nestrādāt ar šād</w:t>
+        <w:t>šād</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ām zālēm</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D1886">
+      <w:r w:rsidR="00814C9B" w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B895D25" w14:textId="46F0880C" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="6527E8DB" w14:textId="6C88C0F2" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ar </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+        <w:t xml:space="preserve">Ar šīm zālēm </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rīkoties</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ļoti uzmanīgi</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00C22A74">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievērojot visus ieteiktos piesardzības pasākumus, lai nepieļautu </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="0058767E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>saskari ar tām</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Pēc lietošanas mazgā</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC70359" w14:textId="013E43F7" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="471CF3FF" w14:textId="5CFE1490" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="0058767E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>saskares</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>parādās</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tādi simptomi kā ādas izsitumi, </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>meklēt</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> medicīnisk</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> palīdzīb</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="002652D3">
+      <w:r w:rsidR="0073159A" w:rsidRPr="002652D3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Nopietnāki simptomi ir sejas, lūpu vai acu </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00D83D6D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pietūkums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai apgrūtināta elpošana, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kad</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir nepieciešama </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neatliekama</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> medicīniska palīdzība.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D83BF0" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="3CC960B1" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0280080F" w14:textId="54060633" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00A03D86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="148F4517" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00326E8B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00BE0B86" w:rsidRPr="00CA1480">
+      <w:r w:rsidR="00814C9B" w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rūsnība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE0B86" w:rsidRPr="00CA1480">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="00814C9B" w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>laktācija</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04C1DED4" w14:textId="77777777" w:rsidR="00B4044B" w:rsidRPr="00B4044B" w:rsidRDefault="00BE0B86" w:rsidP="00B4044B">
+        <w:t xml:space="preserve"> laktācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575A2E37" w14:textId="1A67BFF1" w:rsidR="00A7309D" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002652D3">
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002652D3">
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83D6D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nav </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B4044B" w:rsidRPr="002652D3">
+        <w:t>drošums</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">pierādīts šo veterināro zāļu </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
+      <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ku</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
-[...17 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67763">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kaķenēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grūsnības un laktācijas laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ABC9ED" w14:textId="5D16DDB4" w:rsidR="00A7309D" w:rsidRDefault="00A7309D" w:rsidP="0068075C">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Laboratoriskajos pētījumos netika konstatēta teratogēna iedarbība pelēm (līdz 400 mg cefaleksīns/kg ķ.sv./dienā) un žurkām (līdz 1200 mg cefaleksīns/kg ķ.sv./dienā). Pelēm ietekme uz mātīti un fetotoksicitāte novērota sākot no mazākās pārbaudītās devas (100 mg cefaleksīns/kg ķ.sv./dienā). Žurkām ir iegūti pierādījumi par fetotoksicitāti, lietojot 500 mg cefaleksīna/kg ķ.sv./dienā, kā arī ietekme uz mātīti, sākot no mazākās pārbaudītās devas (100 mg </w:t>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos </w:t>
+      </w:r>
+      <w:r w:rsidR="00916D0A">
+        <w:t>netika konstatēta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00916D0A">
+        <w:t>teratogēna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00916D0A">
+        <w:t xml:space="preserve"> iedarbība pelēm (līdz 400 mg cefaleksīns/kg ķ.sv./dienā) un žurkām (līdz 1200 mg cefaleksīns/kg ķ.sv./dienā). Pelēm ietekme uz mātīti un fetotoksicitāte novērota sākot no mazākās pārbaudītās devas (100 mg cefaleksīns/kg ķ.sv./dienā). Žurkām ir iegūti pierādījumi par fetotoksicitāti, lietojot 500 mg cefaleksīna/kg ķ.sv./dienā, kā arī ietekme uz mātīti, sākot no mazākās pārbaudītās devas (100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00916D0A">
         <w:t>cefaleksī</w:t>
       </w:r>
-      <w:r w:rsidR="00A03D86">
+      <w:r w:rsidR="00590DBB">
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00916D0A">
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00916D0A">
         <w:t>/kg ķ.sv./dienā).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1084116E" w14:textId="06EA31EA" w:rsidR="00BE0B86" w:rsidRDefault="00B4044B" w:rsidP="00B4044B">
+    <w:p w14:paraId="0E6E49B0" w14:textId="51442A9D" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383A19">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lietot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tikai </w:t>
       </w:r>
       <w:r w:rsidRPr="00383A19">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359D56AB" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00CA1480" w:rsidRDefault="00DC565E" w:rsidP="00BE0B86">
+    <w:p w14:paraId="380DAE71" w14:textId="77777777" w:rsidR="00A7309D" w:rsidRDefault="00A7309D" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7012B051" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEA0627" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1802F73C" w14:textId="27F34E8E" w:rsidR="00BE0B86" w:rsidRPr="001D1886" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="4FFB15F4" w14:textId="3F23BC46" w:rsidR="00376F9A" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lai nodrošinātu </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+        <w:t xml:space="preserve">Lai nodrošinātu efektivitāti, šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="001D1886">
-[...15 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietot kombinācijā ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="00EC6645">
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bakteriostatisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibiotikām</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7309D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A7309D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>makrolīdiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="00EC6645">
+      <w:r w:rsidR="00A7309D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="00EC6645">
+      <w:r w:rsidR="00A7309D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sulfonamīdiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="00EC6645">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> un </w:t>
+      <w:r w:rsidR="00A7309D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tetraciklīniem)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vienlaicīga pirmās paaudzes cefalosporīnu un aminoglikozīdu grupas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>antibiotiku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai dažu diurētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67763">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1886">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļu, piemēram, furosemīda, lietošana var palielināt nefrotoksicitātes risku.</w:t>
+      </w:r>
+      <w:r w:rsidR="0011304F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00376F9A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jāizvairās no lietošanas vienlaikus ar š</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2588">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īm</w:t>
+      </w:r>
+      <w:r w:rsidR="00376F9A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktīvajām vielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E86215B" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABA9998" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana (simptomi, rīcība ārkārtas situācijā, antidoti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A327AC" w14:textId="15F199AA" w:rsidR="00183E0E" w:rsidRDefault="00183E0E" w:rsidP="0068075C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ir veikti pētījumi ar dzīvniekiem, kuriem lietoja līdz pat 5 reizes lielāku cef</w:t>
+      </w:r>
+      <w:r w:rsidR="0011304F">
+        <w:t>aleksīna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dienas devu par </w:t>
+      </w:r>
+      <w:r w:rsidR="00916D0A">
+        <w:t>ieteiktajiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 15 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="00EC6645">
-[...3 lines deleted...]
-        <w:t>tetraciklīniem</w:t>
+      <w:r>
+        <w:t>cefaleksīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B4044B" w:rsidRPr="00EC6645">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00916D0A" w:rsidRPr="00916D0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00916D0A">
+        <w:t>divreiz dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FF8">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3535C7F4" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B44A6A4" w14:textId="70A0D7A9" w:rsidR="00814C9B" w:rsidRPr="001D1886" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vienlaicīga pirmās paaudzes cefalosporīnu un aminoglikozīdu grupas </w:t>
-[...5 lines deleted...]
-        <w:t>antibiotiku</w:t>
+        <w:t>Pēc pārdozēšanas ir paredzamas blakusparādības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas var rasties lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="0014201A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ieteikto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu</w:t>
+      </w:r>
+      <w:r w:rsidR="00183E0E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (slikta dūša, vemšana un/vai </w:t>
+      </w:r>
+      <w:r w:rsidR="0014201A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dia</w:t>
+      </w:r>
+      <w:r w:rsidR="00183E0E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reja)</w:t>
       </w:r>
       <w:r w:rsidRPr="001D1886">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vai dažu </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="44D36A2D" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+        <w:t>. Pārdozēšanas gadījumā ārstēšanai jābūt simptomātiskai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B9DAF6" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C11F319" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A7D6DA" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ĪPAŠI NORĀDĪJUMI NEIZLIETOTU VETERINĀRO ZĀĻU VAI TO ATKRITUMU IZNĪCINĀŠANAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEA620E" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C08C67" w14:textId="657E647B" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jebkuras neizlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00916D0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s veterinārās zāles vai to atkritumi jāiznīcina saskaņā ar nacionālajiem tiesību aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D712AE" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF446B9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0249F2D0" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00C74F34" w:rsidRDefault="00814C9B" w:rsidP="00C74F34">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DATUMS, KAD LIETOŠANAS INSTRUKCIJA PĒDĒJO REIZI TIKA APSTIPRINĀTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F4D39A" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00C74F34" w:rsidRDefault="00814C9B" w:rsidP="00C74F34">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7066A412" w14:textId="3CE1A6B7" w:rsidR="0011304F" w:rsidRDefault="00510E91" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>09/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB13150" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BD9DC2" w14:textId="77777777" w:rsidR="00B44CAC" w:rsidRPr="00CA1480" w:rsidRDefault="00B44CAC" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1959F132" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068075C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CITA INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A86DD36" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pārdozēšana (simptomi, rīcība ārkārtas situācijā, antidoti)</w:t>
-[...340 lines deleted...]
-    <w:p w14:paraId="04B850F8" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E1367D" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PVH/alumīnija/OPA-PVH blisteri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E06E794" w14:textId="3D74C8D6" w:rsidR="00BE0B86" w:rsidRPr="005811A5" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="64F41307" w14:textId="37C580C4" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005811A5">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona k</w:t>
+      </w:r>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>astīte</w:t>
       </w:r>
-      <w:r w:rsidRPr="005811A5">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar </w:t>
       </w:r>
-      <w:r w:rsidR="00B4044B">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00AC3350">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005811A5">
+      <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>blisteri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005811A5">
-[...6 lines deleted...]
-    <w:p w14:paraId="59EED60E" w14:textId="44499933" w:rsidR="00BE0B86" w:rsidRPr="005811A5" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pa 10 tabletēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028AE789" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005811A5">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona k</w:t>
+      </w:r>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>astīte</w:t>
       </w:r>
-      <w:r w:rsidRPr="005811A5">
-[...20 lines deleted...]
-    <w:p w14:paraId="3A96C741" w14:textId="5687231A" w:rsidR="00BE0B86" w:rsidRPr="005811A5" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar 10 blisteriem pa 10 tabletēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E12D24" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005811A5">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B4044B">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kartona k</w:t>
+      </w:r>
+      <w:r w:rsidR="00326E8B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>astīte</w:t>
       </w:r>
-      <w:r w:rsidRPr="005811A5">
-[...67 lines deleted...]
-    <w:p w14:paraId="168EB360" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+      <w:r w:rsidRPr="00CA1480">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar 25 blisteriem pa 10 tabletēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8D84AA" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8434A6" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="32273C49" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1480">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ne visi iepakojuma izmēri var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E4CF26" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...10 lines deleted...]
-    <w:p w14:paraId="79EBAE9B" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
+    <w:p w14:paraId="26407DC9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13264384" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61966D4A" w14:textId="77777777" w:rsidR="00BE0B86" w:rsidRPr="00CA1480" w:rsidRDefault="00BE0B86" w:rsidP="00BE0B86">
-[...6 lines deleted...]
-    <w:p w14:paraId="62EB88D2" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="3DF8DAF9" w14:textId="77777777" w:rsidR="00814C9B" w:rsidRPr="00CA1480" w:rsidRDefault="00814C9B" w:rsidP="00814C9B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF548E5" w14:textId="77777777" w:rsidR="00D15A61" w:rsidRDefault="00365241">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002652D3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar reģistrācijas apliecības īpašnieka vietējo pārstāvi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ECD16F" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00093FD3" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="72FA22C6" w14:textId="77777777" w:rsidR="00365241" w:rsidRPr="00093FD3" w:rsidRDefault="00365241" w:rsidP="00365241">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OÜ Zoovetvaru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182B4D71" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00093FD3" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="0114FEDE" w14:textId="77777777" w:rsidR="00365241" w:rsidRPr="00093FD3" w:rsidRDefault="00365241" w:rsidP="00365241">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Uusaru 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046B1C8" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="1D8244B8" w14:textId="77777777" w:rsidR="00365241" w:rsidRDefault="00365241" w:rsidP="00365241">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Saue 76505</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431F20CF" w14:textId="77777777" w:rsidR="00DC565E" w:rsidRPr="00093FD3" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="299317EB" w14:textId="77777777" w:rsidR="00365241" w:rsidRPr="00093FD3" w:rsidRDefault="00365241" w:rsidP="00365241">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Igaunija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3A6A96" w14:textId="77777777" w:rsidR="00D15A61" w:rsidRDefault="00DC565E" w:rsidP="00DC565E">
+    <w:p w14:paraId="0B0965E2" w14:textId="77777777" w:rsidR="00365241" w:rsidRDefault="00365241" w:rsidP="00365241">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tālr.: +</w:t>
       </w:r>
       <w:r w:rsidRPr="00093FD3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>372670900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D15A61" w:rsidSect="00C36F3B">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="00365241" w:rsidSect="007E0E37">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="60F0BDC3" w14:textId="77777777" w:rsidR="00481FA4" w:rsidRDefault="00481FA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="174C29FC" w14:textId="77777777" w:rsidR="00481FA4" w:rsidRDefault="00481FA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:p w14:paraId="172C57B3" w14:textId="77777777" w:rsidR="007E0E37" w:rsidRPr="00B94A1B" w:rsidRDefault="007E0E37">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:p w14:paraId="2CCA2AC7" w14:textId="77777777" w:rsidR="007E0E37" w:rsidRDefault="00B44CAC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="02964039" w14:textId="77777777" w:rsidR="00481FA4" w:rsidRDefault="00481FA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4BB80F86" w14:textId="77777777" w:rsidR="00481FA4" w:rsidRDefault="00481FA4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058D159A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A79C9C74"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4722,181 +5047,480 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44AC3A6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49268D2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="589E7CB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDEC8F2C"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE0B86"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00CF1A45"/>
+    <w:rsidRoot w:val="00814C9B"/>
+    <w:rsid w:val="00005F7B"/>
+    <w:rsid w:val="00043AC5"/>
+    <w:rsid w:val="00072760"/>
+    <w:rsid w:val="0011304F"/>
+    <w:rsid w:val="00114611"/>
+    <w:rsid w:val="0014201A"/>
+    <w:rsid w:val="00183E0E"/>
+    <w:rsid w:val="00195B2C"/>
+    <w:rsid w:val="001D288C"/>
+    <w:rsid w:val="00213EB7"/>
+    <w:rsid w:val="00245BD0"/>
+    <w:rsid w:val="00265537"/>
+    <w:rsid w:val="00280DD6"/>
+    <w:rsid w:val="002C2588"/>
+    <w:rsid w:val="002C702B"/>
+    <w:rsid w:val="002F3E93"/>
+    <w:rsid w:val="002F5C43"/>
+    <w:rsid w:val="002F5E4C"/>
+    <w:rsid w:val="0031609A"/>
+    <w:rsid w:val="00326E8B"/>
+    <w:rsid w:val="00365241"/>
+    <w:rsid w:val="00366741"/>
+    <w:rsid w:val="00370503"/>
+    <w:rsid w:val="00376F9A"/>
+    <w:rsid w:val="003F0CF0"/>
+    <w:rsid w:val="00481FA4"/>
+    <w:rsid w:val="004B74AE"/>
+    <w:rsid w:val="004C4B44"/>
+    <w:rsid w:val="00501B62"/>
+    <w:rsid w:val="00510E91"/>
+    <w:rsid w:val="00527DB4"/>
+    <w:rsid w:val="005305B4"/>
+    <w:rsid w:val="00583929"/>
+    <w:rsid w:val="0058767E"/>
+    <w:rsid w:val="00590DBB"/>
+    <w:rsid w:val="005B5CFE"/>
+    <w:rsid w:val="005C19BD"/>
+    <w:rsid w:val="005F4DF6"/>
+    <w:rsid w:val="006069F0"/>
+    <w:rsid w:val="00632DD1"/>
+    <w:rsid w:val="00632FF3"/>
+    <w:rsid w:val="0068075C"/>
+    <w:rsid w:val="006C2D6A"/>
+    <w:rsid w:val="006E092B"/>
+    <w:rsid w:val="00707850"/>
+    <w:rsid w:val="0073159A"/>
+    <w:rsid w:val="007A5BD4"/>
+    <w:rsid w:val="007E0E37"/>
+    <w:rsid w:val="00814C9B"/>
+    <w:rsid w:val="008C3C48"/>
+    <w:rsid w:val="008D3EC9"/>
+    <w:rsid w:val="008F0881"/>
+    <w:rsid w:val="00901A3F"/>
+    <w:rsid w:val="0091693E"/>
+    <w:rsid w:val="00916D0A"/>
+    <w:rsid w:val="00957FE4"/>
+    <w:rsid w:val="009949E1"/>
+    <w:rsid w:val="009C2A59"/>
+    <w:rsid w:val="009C7AA5"/>
+    <w:rsid w:val="00A32F11"/>
+    <w:rsid w:val="00A7309D"/>
+    <w:rsid w:val="00AB5EB3"/>
+    <w:rsid w:val="00AC14AA"/>
+    <w:rsid w:val="00AC3350"/>
+    <w:rsid w:val="00B44CAC"/>
+    <w:rsid w:val="00B653DA"/>
+    <w:rsid w:val="00B80DE2"/>
+    <w:rsid w:val="00B81621"/>
+    <w:rsid w:val="00BF1C03"/>
+    <w:rsid w:val="00C128DC"/>
+    <w:rsid w:val="00C22A74"/>
+    <w:rsid w:val="00C72E41"/>
+    <w:rsid w:val="00C74F34"/>
+    <w:rsid w:val="00CB293D"/>
     <w:rsid w:val="00D15A61"/>
-    <w:rsid w:val="00D20DF6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E21276"/>
+    <w:rsid w:val="00D3284B"/>
+    <w:rsid w:val="00D60E6C"/>
+    <w:rsid w:val="00D83D6D"/>
+    <w:rsid w:val="00DA1C91"/>
+    <w:rsid w:val="00DC553A"/>
+    <w:rsid w:val="00E30F96"/>
+    <w:rsid w:val="00E33FF8"/>
+    <w:rsid w:val="00E737D0"/>
+    <w:rsid w:val="00E7431C"/>
+    <w:rsid w:val="00F07229"/>
+    <w:rsid w:val="00F67763"/>
+    <w:rsid w:val="00F71FFF"/>
+    <w:rsid w:val="00F72BAC"/>
+    <w:rsid w:val="00FD100C"/>
+    <w:rsid w:val="00FD2597"/>
+    <w:rsid w:val="00FF2703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79ED601F"/>
-  <w15:docId w15:val="{E50C9967-B5B7-4165-BB84-1115A00C16FA}"/>
+  <w14:docId w14:val="5B0E12AB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5117296B-AB65-4BDE-BBED-2AF00E021F7E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5200,529 +5824,592 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE0B86"/>
+    <w:rsid w:val="00814C9B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00814C9B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="8930"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00814C9B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00366741"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009671A2"/>
+    <w:rsid w:val="00366741"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009671A2"/>
+    <w:rsid w:val="00366741"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
       <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D20DF6"/>
+    <w:rsid w:val="00DC553A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D20DF6"/>
+    <w:rsid w:val="00DC553A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D20DF6"/>
+    <w:rsid w:val="00DC553A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D20DF6"/>
+    <w:rsid w:val="00DC553A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D20DF6"/>
+    <w:rsid w:val="00DC553A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C36F3B"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C74F34"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:divs>
+    <w:div w:id="351342139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1266</Words>
-  <Characters>7218</Characters>
+  <Words>1352</Words>
+  <Characters>7709</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pealkiri</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8468</CharactersWithSpaces>
+  <CharactersWithSpaces>9043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>