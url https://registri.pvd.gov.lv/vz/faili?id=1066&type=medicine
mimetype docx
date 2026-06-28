--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,5308 +1,20022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="596FE429" w14:textId="6D5D54D0" w:rsidR="003777D9" w:rsidRPr="00B21271" w:rsidRDefault="008B2E90">
-      <w:pPr>
+    <w:p w14:paraId="5820212A" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="63A53F64" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="557DD830" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="57DB82C0" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="1B33ED5F" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="32262563" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="7C751290" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="32562915" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="2E72CD64" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="053E491A" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="418720C5" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="7800F37D" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="5789FF04" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="640918FD" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="4C108843" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="314850D3" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="3E518A5D" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="5935F836" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="06801513" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="7AB52B21" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134477CB" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8"/>
+    <w:p w14:paraId="44B46250" w14:textId="77777777" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="008B4FB8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1B6080" w14:textId="13315228" w:rsidR="008B4FB8" w:rsidRPr="00C21920" w:rsidRDefault="008B4FB8" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF06" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF07" w14:textId="15C2C289" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1440"/>
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="786"/>
         </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ZĀĻU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF09" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF0A" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spirovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šķīdums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>liellopiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF0B" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF0C" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF0D" w14:textId="1B602250" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>KVALITATĪVAIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>UN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>KVANTITATĪVAIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF0E" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF0F" w14:textId="5AE73B84" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>satur</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EA6BCB" w14:textId="77777777" w:rsidR="00E31642" w:rsidRPr="00C21920" w:rsidRDefault="00E31642">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF10" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="7" w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF11" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>IU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6160E728" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160B6088" w14:textId="03675401" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00FF0FDB" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E43B5C5" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4532"/>
+        <w:gridCol w:w="4529"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="3A46AA82" w14:textId="77777777" w:rsidTr="00B014C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7651D1A2" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Palīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE42405" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="282CB75E" w14:textId="77777777" w:rsidTr="00B014C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44081D23" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Benzilspirts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (E1519)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06528E60" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>41,6 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="30B2F72A" w14:textId="77777777" w:rsidTr="00B014C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5683575B" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Dimetilacetamīds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BB1F78" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w14:paraId="53E553BD" w14:textId="77777777" w:rsidTr="00B014C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0E56A" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ūdens injekcijām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2E0792" w14:textId="77777777" w:rsidR="00CA5DA2" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18C0A226" w14:textId="77777777" w:rsidR="006C69A8" w:rsidRPr="00C21920" w:rsidRDefault="006C69A8" w:rsidP="004561EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF17" w14:textId="4C23EA9C" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA5DA2" w:rsidP="004561EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Dzidrs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dzeltens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DDE294" w14:textId="77777777" w:rsidR="006C69A8" w:rsidRPr="00C21920" w:rsidRDefault="006C69A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF1D" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="6694"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF1E" w14:textId="25383024" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AE5A73">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>KLĪNISKĀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF1F" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF20" w14:textId="099BDC09" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00895F07">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Mērķ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="58E7CF21" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0DAD66" w14:textId="77777777" w:rsidR="001E56DA" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Liellopi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05351391" w14:textId="77777777" w:rsidR="001E56DA" w:rsidRPr="00C21920" w:rsidRDefault="001E56DA" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF24" w14:textId="35395B84" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>indikācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00960660" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00960660" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="58E7CF25" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF27" w14:textId="0043D7B8" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00895F07">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laktējošām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>govīm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>akūta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>klīniskā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mastīta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšanai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisījuši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>jutīgi</w:t>
+      </w:r>
+      <w:r w:rsidR="004561EC" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>celmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF28" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="004561EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF2A" w14:textId="24C1B39F" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00895F07">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Respiratoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšanai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisījušas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>baktērijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="004561EC" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mannheimia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>haemolytica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF2C" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF2D" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF2E" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF2F" w14:textId="713A643F" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00992739" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> gadījumos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pastiprināta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jutība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>aktīvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A28F5" w:rsidRPr="00C21920">
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF30" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF31" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF32" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF33" w14:textId="3ECC5734" w:rsidR="004561EC" w:rsidRDefault="00CA2306" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A804730" w14:textId="77777777" w:rsidR="00C21920" w:rsidRPr="00C21920" w:rsidRDefault="00C21920" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF35" w14:textId="2BA14382" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF36" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180ACCF7" w14:textId="282D0D63" w:rsidR="00C21920" w:rsidRPr="00A16BC4" w:rsidRDefault="00CA2306" w:rsidP="00A16BC4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>piesardzības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2289A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2289A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2289A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D9444A" w14:textId="718BB77B" w:rsidR="001E56DA" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Vienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nedrīkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vairāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D64DD55" w14:textId="77777777" w:rsidR="00C21920" w:rsidRPr="00C21920" w:rsidRDefault="00C21920" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F28571" w14:textId="6637DA19" w:rsidR="004561EC" w:rsidRPr="00C21920" w:rsidRDefault="00FF5DB5" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>āļu lietošana jāpamato ar no dzīvnieka iegūtu baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidR="00452755" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> identifikācijas un</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> jutības testa rezultātiem. Ja tas nav iespējams,</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> pamatā ir jābūt vietējai</w:t>
+      </w:r>
+      <w:r w:rsidR="00684D4F" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">epidemioloģiskai informācijai </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5984" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">un zināšanām </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">par mērķa </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2A0A" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">patogēnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>jutību</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42EDA" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>novietnes</w:t>
+      </w:r>
+      <w:r w:rsidR="00425C5D" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> vai vietējā/reģionālajā līmenī</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>. Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242BD8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>zāles,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>jāņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>vērā vispārpieņemtie antibakteriālo zāļu lietošanas pamatprincipi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010259ED" w14:textId="77777777" w:rsidR="004561EC" w:rsidRPr="00C21920" w:rsidRDefault="004561EC" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291E9DDF" w14:textId="07F5EFEF" w:rsidR="009C20B7" w:rsidRPr="00C21920" w:rsidRDefault="009C20B7" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Veterināro zāļu lietošana, neievērojot </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3674" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu aprakstā sniegtos norādījumus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>palielināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>rezistence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF3B" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CE0CEA" w14:textId="77777777" w:rsidR="00FC1B80" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mastītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāārstē,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tiklīdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>novērotas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>klīniskās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pazīmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE94505" w14:textId="77777777" w:rsidR="00FC1B80" w:rsidRPr="00C21920" w:rsidRDefault="00FC1B80" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF3D" w14:textId="6BD2468B" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mastītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tikai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>akūtos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>gadījumos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>klīniskās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>novērotas laika periodā, kas ir īsāks par 24 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF3E" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF40" w14:textId="6367534C" w:rsidR="00726E63" w:rsidRPr="00A16BC4" w:rsidRDefault="00563B9E" w:rsidP="00A16BC4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iesardzības</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pasākumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>jāievēro</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>personai,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="001E742C" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF41" w14:textId="42EA8AE1" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="006C69A8" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91" w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Personām ar pastiprinātu jutību š</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D74" w:rsidRPr="00C21920">
+        <w:t>īs veterinārās zāles v</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>alerģisku</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>reakciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF42" w14:textId="0E035646" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zināmu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pastiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jutību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiranomicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un/vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>citiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>makrolīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">zāļu sastāvdaļām </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54B6B" w:rsidRPr="00C21920">
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54B6B" w:rsidRPr="00C21920">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF43" w14:textId="5A835DFB" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Rīkojoties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00411F90" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">zālēm, jāievēro piesardzība, lai nenotiktu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">. Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nekavējoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>meklēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>medicīnisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>palīdzību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uzrādīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>instrukciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF44" w14:textId="236E9FA7" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="000D1F8F" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>āles</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>kairinājumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>nonākot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>saskarē</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>ādu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">acīm. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>zāļu izmantošanas nomazgā</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF45" w14:textId="1F209DE5" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E103F" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nejauši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nokļūst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>acīs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>skalot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF46" w14:textId="2956858F" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E103F" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nejauši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nokļūst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ādas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nekavējoties skarto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vietu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>noskalot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">ūdeni. Mazgāt rokas un skarto ādu pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90CC1" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF48" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="001E56DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF49" w14:textId="75055CCE" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00F90CC1" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF4A" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436311BE" w14:textId="75D4B8FF" w:rsidR="00F90CC1" w:rsidRPr="00C21920" w:rsidRDefault="00F90CC1" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Liellopi</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4423"/>
+        <w:gridCol w:w="4421"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="0F6455B3" w14:textId="77777777" w:rsidTr="00CD3E8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EB1C9C" w14:textId="27EF7BA2" w:rsidR="000D0A70" w:rsidRPr="00C21920" w:rsidRDefault="006B1989" w:rsidP="00CD3E8C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>Biežums nav zināms (</w:t>
+            </w:r>
+            <w:r w:rsidR="00855EAB" w:rsidRPr="00C21920">
+              <w:t>nevar noteikt pēc pieejamajiem datiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2874E67D" w14:textId="77777777" w:rsidR="000D0A70" w:rsidRPr="00C21920" w:rsidRDefault="00267E66" w:rsidP="00CD3E8C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>Bojājumi injekcijas vietā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B55AAB" w14:textId="12A50718" w:rsidR="00267E66" w:rsidRPr="00C21920" w:rsidRDefault="003B1E46" w:rsidP="00CD3E8C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>Pastiprināta siekalošanās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EBC4332" w14:textId="4E91A2B0" w:rsidR="007B0A79" w:rsidRPr="00C21920" w:rsidRDefault="00B03184" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> Šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>reakcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var novērot vēl 42 dienas pēc injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3CD360" w14:textId="77777777" w:rsidR="00FC1B80" w:rsidRPr="00C21920" w:rsidRDefault="00B03184" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:t>stundas</w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894784" w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79309A06" w14:textId="77777777" w:rsidR="00FC1B80" w:rsidRPr="00C21920" w:rsidRDefault="00FC1B80" w:rsidP="00FC1B80">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="744"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BA4902" w14:textId="13D54E7C" w:rsidR="00F5395E" w:rsidRPr="00C21920" w:rsidRDefault="00F5395E" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97355" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF4E" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF4F" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Lietošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>grūsnības,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF50" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A3B0B4" w14:textId="5F86E7F4" w:rsidR="00A46B94" w:rsidRPr="00C21920" w:rsidRDefault="00A46B94" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4651C53D" w14:textId="67F913E8" w:rsidR="00F04D99" w:rsidRPr="00C21920" w:rsidRDefault="00F04D99" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00185A31" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> govīm</w:t>
+      </w:r>
+      <w:r w:rsidR="0029084B" w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354A71A5" w14:textId="1D18718B" w:rsidR="0029084B" w:rsidRPr="00C21920" w:rsidRDefault="00622E16" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laboratori</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>skajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">s pētījumos trušiem </w:t>
+      </w:r>
+      <w:r w:rsidR="005F073E" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">veterinārās zāles lietojot iekšķīgi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F073E" w:rsidRPr="00C21920">
+        <w:t>maternotoksiskā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F073E" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> devā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63609" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">ir konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F63609" w:rsidRPr="00C21920">
+        <w:t>embriotoksicitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F63609" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C96AF9C" w14:textId="6B441909" w:rsidR="00F63609" w:rsidRPr="00C21920" w:rsidRDefault="0009400A" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laboratori</w:t>
+      </w:r>
+      <w:r w:rsidR="006C69A8" w:rsidRPr="00C21920">
+        <w:t>skaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00185A31" w:rsidRPr="00C21920">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> pētījum</w:t>
+      </w:r>
+      <w:r w:rsidR="00185A31" w:rsidRPr="00C21920">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2379" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">pelēm netika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>teratogenitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF51" w14:textId="771879D0" w:rsidR="00CD3E8C" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E34C7" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laikā,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>toksikoloģisku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ietekmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>jāuztraucas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE76E2E" w14:textId="77777777" w:rsidR="00C21920" w:rsidRDefault="00C21920" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36263A5F" w14:textId="00FF3D83" w:rsidR="00084C23" w:rsidRPr="00C21920" w:rsidRDefault="00C21920" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r w:rsidR="00084C23" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A7E6CE" w14:textId="5E0D0CDA" w:rsidR="005E34C7" w:rsidRPr="00C21920" w:rsidRDefault="005E6D6E" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums </w:t>
+      </w:r>
+      <w:r w:rsidR="00B527D0" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">vīriešu kārtas vaislas dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF52" w14:textId="3619627A" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laboratori</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2379" w:rsidRPr="00C21920">
+        <w:t>skajos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pētījumos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>žurkām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>konstatēts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ļoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>augstās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">devās 2050000 IU/kg ķermeņa svara 56 dienas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00263879" w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> novērota ietekme uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spermatoģenēzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF53" w14:textId="5A2D5889" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Šiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">dzīvniekiem zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18CF" w:rsidRPr="00C21920">
+        <w:t>drīkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF54" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF55" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Mijiedarbība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>citām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>citi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mijiedarbības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF56" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF57" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF59" w14:textId="0DF37DA1" w:rsidR="00A16BC4" w:rsidRDefault="00A16BC4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D455C7B" w14:textId="2ACADE4A" w:rsidR="00920B4F" w:rsidRPr="00C21920" w:rsidRDefault="003C36BB" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:lastRenderedPageBreak/>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00920B4F" w:rsidRPr="00C21920">
+        <w:t>ietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FD52CC" w14:textId="77777777" w:rsidR="00920B4F" w:rsidRPr="00C21920" w:rsidRDefault="00920B4F" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF5C" w14:textId="01DFA66D" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="007458EA" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Intra</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>muskulārai</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF5D" w14:textId="4F5EB625" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="006656BC" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Lai nodrošinātu pareizu devu, ķ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71CAB" w:rsidRPr="00C21920">
+        <w:t>ermeņa svars jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF5E" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF5F" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Mastīts: 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(t. i.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5 ml zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>100 kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa svara) divas reizes ar 24 stundu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF60" w14:textId="1F42E78E" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>infekcijas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00185A31" w:rsidRPr="00C21920">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>i.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg ķermeņa svara) divas reizes ar 48 stundu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF61" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Neievadīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vairāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF62" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F589927" w14:textId="77777777" w:rsidR="0061301C" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja deva jāsadala divās injekcijās, tās ir jāveic kakla pretējās pusēs. Ja nepieciešams veikt vairāk nekā divas injekcijas, tad jāievēro, ka attālumam starp injekcijas vietām jābūt vismaz 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kakla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pusē.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26030" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF65" w14:textId="666A840B" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00C26030" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Otrajai devai (pēc 24  vai 48 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18CF" w:rsidRPr="00C21920">
+        <w:t>stundām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>) jāievēr</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18CF" w:rsidRPr="00C21920">
+        <w:t>o tas pats princips</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>, nodrošinot, ka starp visām ārstēšanas laikā ievadītajām injekcijām, tiek ievērots vismaz 15 cm attālums.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>Šī</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>procedūra</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>nepieciešama,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>lai</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>nodalītu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>atsevišķas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">vietas. Neievērojot šos nosacījumus, atliekvielu daudzums muskuļaudos var pārsniegt maksimāli pieļaujamo atliekvielu daudzumu, kas ir 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>/kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF66" w14:textId="7224C8DE" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="785"/>
+        </w:tabs>
+        <w:spacing w:before="212"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42641" w:rsidRPr="00C21920">
+        <w:t>s simptomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(ārkārtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42641" w:rsidRPr="00C21920">
+        <w:t>procedūras un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42641" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF67" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF68" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>toksicitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ļoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zema,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nerada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>toksisku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF69" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5558F229" w14:textId="083ADB79" w:rsidR="00B036B7" w:rsidRPr="00C21920" w:rsidRDefault="00B036B7" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="785"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1523B" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3E2A1C" w14:textId="77777777" w:rsidR="00B036B7" w:rsidRPr="00C21920" w:rsidRDefault="00B036B7" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="785"/>
+        </w:tabs>
+        <w:ind w:left="785" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9AE1C5" w14:textId="275DE16F" w:rsidR="00B036B7" w:rsidRPr="00C21920" w:rsidRDefault="00B036B7" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="785"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav piemērojami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA36EE3" w14:textId="77777777" w:rsidR="00B036B7" w:rsidRPr="00C21920" w:rsidRDefault="00B036B7" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="785"/>
+        </w:tabs>
+        <w:ind w:left="785" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF6A" w14:textId="01BCEB4A" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="785"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ierobežojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF6B" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF6C" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Mastīts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>i.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>svara) divas reizes ar 24 h intervālu):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF6D" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dienas. Pienam: 13,5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF6E" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF6F" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>infekcijas (100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">SV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>i.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg ķermeņa svara) divas reizes ar 48 h intervālu):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF70" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF71" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāveic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>slimībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nepieciešamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>devu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nav reģistrētas lietošanai dzīvniekiem, kuru pienu paredzēts izmantot cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FDA71C" w14:textId="77777777" w:rsidR="00BA58A8" w:rsidRPr="00C21920" w:rsidRDefault="00BA58A8" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF73" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF74" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>FARMAKOLOĢISKĀS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF77" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F67A427" w14:textId="35D4DC0C" w:rsidR="00CD3E8C" w:rsidRDefault="003828DE" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AC5" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>QJ01FA02</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AC5" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F086FDE" w14:textId="77777777" w:rsidR="00C21920" w:rsidRPr="00C21920" w:rsidRDefault="00C21920" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF78" w14:textId="734922D5" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00CD3E8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF79" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF7A" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00146F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> iedarbojas uz baktērijas olbaltumvielu sintēzi, saistoties ar 50S ribosomu apakšvienībām, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>inhibējot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>translokācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> darbību. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> var sasniegt tik lielu koncentrāciju audos, ka tas iekļūst šūnās, lai saistītos ar 50S ribosomu apakšvienībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF7B" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00146F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CF7C" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00146F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>antibiotikas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">kas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>bakteriostatiski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>iedarbojas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mikoplazmām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>gramnegatīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>grampozitīvām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> baktērijām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CF7D" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00146F89">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F80CDAA" w14:textId="71B85B4E" w:rsidR="009863C8" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00146F89">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ir aktīvs pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mannheimia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>haemolytica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B858055" w14:textId="6F37222F" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00146F89">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Eiropas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izolātos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>iegūti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>slimiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>2007.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>2012.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">gadam, Minimālās inhibitoru koncentrācijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Minimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inhibitory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Concentrations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — MIC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir šādas</w:t>
+      </w:r>
+      <w:r w:rsidR="00804BCE" w:rsidRPr="00C21920">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128E45BB" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE">
+      <w:pPr>
+        <w:ind w:left="220" w:right="768"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1947"/>
+        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1347"/>
+        <w:gridCol w:w="1334"/>
+        <w:gridCol w:w="1822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="1E39C2B6" w14:textId="77777777" w:rsidTr="00146F89">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FB6172" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DD638D8" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E4F758F" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="278"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Baktēriju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>suga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="095DC68B" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D9682EF" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="247" w:lineRule="auto"/>
+              <w:ind w:left="407" w:hanging="264"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dzīvnieku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>suga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4229ECC1" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6C9189" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="auto"/>
+              <w:ind w:left="400" w:hanging="293"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ierosinātāju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celmu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>skaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4503" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2918246A" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000B1C8D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="376"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Spiramicīna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>koncentrācija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>μg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>/ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="4D5D899C" w14:textId="77777777" w:rsidTr="00146F89">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28EF8F8B" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09628FA8" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252DD070" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A21933" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000B1C8D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Diapazons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AADA26E" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000B1C8D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423D14D3" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="127" w:lineRule="exact"/>
+              <w:ind w:left="473" w:right="532"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C54CBB4" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000B1C8D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3" w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>MIC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C178532" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000B1C8D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="127" w:lineRule="exact"/>
+              <w:ind w:left="561"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="544D4B90" w14:textId="77777777" w:rsidTr="00146F89">
+        <w:trPr>
+          <w:trHeight w:val="906"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1874F33A" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="532" w:hanging="70"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Pasteurella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>multocida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A3AB78" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76F60BA8" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="260"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Liellopi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="582A2FE7" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="657CA521" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="504" w:right="497"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D7D89F" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000E71A1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="190"/>
+              <w:ind w:left="338"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>1–≥512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="689E52B5" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
+              <w:ind w:left="542" w:right="532"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D40A6D7" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="735" w:right="722"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="34E019A1" w14:textId="77777777" w:rsidTr="00146F89">
+        <w:trPr>
+          <w:trHeight w:val="904"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3458BBC3" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="434" w:hanging="20"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Mannheimia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>haemolytica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B28099F" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A05F42C" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:right="260"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Liellopi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31752CE7" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7748697D" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="504" w:right="497"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3003DCDE" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000E71A1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="118"/>
+              <w:ind w:left="398"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>4–512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3CFF40" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="190"/>
+              <w:ind w:left="542" w:right="532"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1481066C" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="735" w:right="722"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804BCE" w:rsidRPr="00C21920" w14:paraId="78AD0BFD" w14:textId="77777777" w:rsidTr="00146F89">
+        <w:trPr>
+          <w:trHeight w:val="768"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14440F68" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="671" w:hanging="384"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Staphylococcus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>aureus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120FBB10" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="008803B9" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="260"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Liellopi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D037871" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="093075A6" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00B014C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="504" w:right="497"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231E2438" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000E71A1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="391"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>1–≥64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="566033B0" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="000E71A1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E406D47" w14:textId="77777777" w:rsidR="00804BCE" w:rsidRPr="00C21920" w:rsidRDefault="00804BCE" w:rsidP="00714C3D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="13"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58E7CFB2" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFB3" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00146F89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:spacing w:before="91"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>dati</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFB4" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFB5" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="007E7B7B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Pēc intramuskulāras injekcijas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ātri uzsūcas un 3 stundu laikā sasniedz maksimālo koncentrāciju plazmā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ir vāja bāze, tas nav jonizēts un ir taukos šķīstošs; tas pasīvās difūzijas ceļā viegli šķērso šūnu membrānas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> vāji saistās ar plazmas olbaltumvielām. Tas plaši izkliedējas audos, augstas koncentrācijas galvenokārt tiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">sasniegtas bronhu sekrētā, plaušu parenhīmā, alveolu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>makrofāgos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>, tesmeņa audos un pienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFB6" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="007E7B7B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>metabolizē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> aknas, tā primārajam metabolītam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>neospiramicīnam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pretmikrobu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFB7" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="007E7B7B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>primāri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izvadīts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>žulti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFB8" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFB9" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFBA" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="007E7B7B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>FARMACEITISKĀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFBF" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFC0" w14:textId="4EBB014B" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00044663" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>esaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFC1" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFC2" w14:textId="530656EC" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>veikti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>saderības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pētījumi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3EF6" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>maisījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFC3" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFC4" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AA7D03" w14:textId="77777777" w:rsidR="00B52FFC" w:rsidRPr="00C21920" w:rsidRDefault="00B52FFC" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06450022" w14:textId="77777777" w:rsidR="00AC6884" w:rsidRPr="00C21920" w:rsidRDefault="00B52FFC" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>derīguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izplatīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AC5" w:rsidRPr="00C21920">
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>iepakojumā:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">gadi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB78BDF" w14:textId="0550C292" w:rsidR="00B52FFC" w:rsidRPr="00C21920" w:rsidRDefault="00B52FFC" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB522B" w:rsidRPr="00C21920">
+        <w:t>reizēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00185A31" w:rsidRPr="00C21920">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB522B" w:rsidRPr="00C21920">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0875715F" w14:textId="77777777" w:rsidR="00712E72" w:rsidRPr="00C21920" w:rsidRDefault="00712E72" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A84095" w14:textId="77777777" w:rsidR="00B52FFC" w:rsidRPr="00C21920" w:rsidRDefault="00B52FFC" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uzglabāšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5831587F" w14:textId="77777777" w:rsidR="00A06236" w:rsidRPr="00C21920" w:rsidRDefault="00A06236" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D8B839" w14:textId="7EED3755" w:rsidR="00AC6884" w:rsidRDefault="00A06236" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA58A8" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2343A43C" w14:textId="77777777" w:rsidR="00C21920" w:rsidRPr="00C21920" w:rsidRDefault="00C21920" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B06116A" w14:textId="278E2B85" w:rsidR="00B52FFC" w:rsidRPr="00C21920" w:rsidRDefault="00B52FFC" w:rsidP="00C21920">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063338B7" w14:textId="77777777" w:rsidR="00A06236" w:rsidRPr="00C21920" w:rsidRDefault="00A06236" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="220" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFCE" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="76" w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>raksturojums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627C3B81" w14:textId="77777777" w:rsidR="00AC6884" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="346"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="125" w:hanging="125"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Bezkrāsains</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tipa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>stikla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>flakons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD0" w14:textId="32CFA1BA" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="346"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="125" w:hanging="125"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Caurspīdīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>daudzslāņu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>flakons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>polipropilēna/etilēna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vinila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>alkohola (EVOH)/polipropilēna flakons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD1" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="346"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:ind w:left="125" w:hanging="125"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Hlorobutila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>gumijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>korķis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD2" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="346"/>
+        </w:tabs>
+        <w:spacing w:before="21"/>
+        <w:ind w:left="125" w:hanging="125"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Alumīnija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>noņemamā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>drošības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kapsula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD3" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFD4" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9B8666" w14:textId="51779B76" w:rsidR="00E92560" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ar vienu 50 ml stikla flakonu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B138FE7" w14:textId="7493E378" w:rsidR="00E92560" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ar vienu 100 ml stikla flakonu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57176E47" w14:textId="688A6395" w:rsidR="00E92560" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ar vienu 250 ml stikla flakonu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD5" w14:textId="201B4809" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:lastRenderedPageBreak/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>flakonu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBE5E09" w14:textId="51A7533E" w:rsidR="00E92560" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">flakonu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD6" w14:textId="1B31406D" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92560" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>flakonu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD7" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFD8" w14:textId="3B66FDDB" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00AC6884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>visi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07152" w:rsidRPr="00C21920">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07152" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFD9" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DF717A" w14:textId="77777777" w:rsidR="00E344F4" w:rsidRPr="00C21920" w:rsidRDefault="00E344F4" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFDB" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D33C2EC" w14:textId="5C5AE622" w:rsidR="00FD5B40" w:rsidRPr="00C21920" w:rsidRDefault="00FD5B40" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C8C09F" w14:textId="77777777" w:rsidR="00FD5B40" w:rsidRPr="00C21920" w:rsidRDefault="00FD5B40" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C77688" w14:textId="5832559D" w:rsidR="00FD5B40" w:rsidRPr="00C21920" w:rsidRDefault="0020557F" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14591" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14591" w:rsidRPr="00C21920">
+        <w:t>nacionālajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14591" w:rsidRPr="00C21920">
+        <w:t>atkritumu sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFDD" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650F0FFE" w14:textId="77777777" w:rsidR="00BA58A8" w:rsidRPr="00C21920" w:rsidRDefault="00BA58A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFDE" w14:textId="30C05AF8" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="000D78FF" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>TIRDZNIECĪBAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFDF" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFE0" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ceva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Santé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Animale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2B9D1332" w14:textId="77777777" w:rsidR="00BA58A8" w:rsidRPr="00C21920" w:rsidRDefault="00BA58A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220" w:right="6933"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFE2" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFE3" w14:textId="4AC88B98" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="000D78FF" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFE4" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFE5" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>V/MRP/12/0056</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFE6" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618C610A" w14:textId="77777777" w:rsidR="00BA58A8" w:rsidRPr="00C21920" w:rsidRDefault="00BA58A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFE7" w14:textId="3C696447" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="000D78FF" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PIRMĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00766E8A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFE8" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC2E105" w14:textId="1BA1AA1B" w:rsidR="00766E8A" w:rsidRPr="00C21920" w:rsidRDefault="00766E8A" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums</w:t>
+      </w:r>
+      <w:r w:rsidR="000114F5" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47B72" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6A2A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47B72" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6A2A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47B72" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFE9" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A12E6DA" w14:textId="77777777" w:rsidR="00BA58A8" w:rsidRPr="00C21920" w:rsidRDefault="00BA58A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFEA" w14:textId="31C510DD" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="008B3209" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6A2A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFEB" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFEC" w14:textId="79C291C7" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00CB2649" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6A2A" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFED" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451328A8" w14:textId="77777777" w:rsidR="00BA58A8" w:rsidRPr="00C21920" w:rsidRDefault="00BA58A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7CFEE" w14:textId="1B39D353" w:rsidR="00726E63" w:rsidRPr="00E1596B" w:rsidRDefault="00A80AA4" w:rsidP="00E1596B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1596B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E7CFEF" w14:textId="77777777" w:rsidR="00726E63" w:rsidRPr="00C21920" w:rsidRDefault="00726E63">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502CB19D" w14:textId="1C81CC41" w:rsidR="00CA2306" w:rsidRPr="00C21920" w:rsidRDefault="00CA2306" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Recepšu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zāles.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk73467306"/>
+    </w:p>
+    <w:p w14:paraId="3A859003" w14:textId="77777777" w:rsidR="00B003E4" w:rsidRPr="00C21920" w:rsidRDefault="00B003E4" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC9A5C4" w14:textId="49A07907" w:rsidR="00CA2306" w:rsidRPr="00C21920" w:rsidRDefault="00DE1F43" w:rsidP="00FF5CB0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CA2306" w:rsidRPr="00C21920">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E689379" w14:textId="24E93D27" w:rsidR="00DE1F43" w:rsidRPr="00C21920" w:rsidRDefault="00DE1F43" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5C87B12E" w14:textId="560628AE" w:rsidR="00AA13FB" w:rsidRPr="00C21920" w:rsidRDefault="00AA13FB">
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455388FB" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="5CA51105" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="438AC874" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="3E38E99A" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="28667C28" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="7EB5E1BF" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="22A246B6" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="467F845E" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="2505D23B" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="6B5EF13B" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="34594F6F" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="6149177C" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="4C16D8CC" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="2387E167" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="2EDEF759" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="3AC3DD63" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="0710E075" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="2D7F928A" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="12258E27" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="45CB35B9" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="1FD8E5F5" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFAA31F" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="5050C22A" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4535A04C" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC">
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355351B0" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="58718AC1" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="16E4E256" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="65CBB703" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="5338C9A7" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="449CE429" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="51E9C03A" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="0F8047EA" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="4753A37D" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="6EB3D730" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="0453320B" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="06B38F2A" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="3187F675" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="4806A2D2" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="41A13498" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="606B910B" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="19A84D6E" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="68AF4728" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="2749AD56" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="508B93FC" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="15B8F8ED" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="74324F6C" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="491DCC55" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC"/>
+    <w:p w14:paraId="1734BA83" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE40110" w14:textId="77777777" w:rsidR="004A3ECC" w:rsidRPr="00C21920" w:rsidRDefault="004A3ECC" w:rsidP="004A3ECC">
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9180"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00643EFB" w:rsidRPr="00C21920" w14:paraId="4859094D" w14:textId="77777777" w:rsidTr="00872C78">
+        <w:trPr>
+          <w:trHeight w:val="830"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CEA0F6" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00872C78">
+            <w:pPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D01F4CE" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00872C78">
+            <w:pPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F194AD8" w14:textId="63CCE051" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00872C78">
+            <w:pPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kartona kastes 50 ml, 100 ml un 250 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AC697BB" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB7A2B8" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EA591D" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05300062" w14:textId="2FBD7EB3" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Spirovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 600 000 IU/ml šķīdums injekcijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B277E4" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8B66E7" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F76158" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385E3400" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D763D27" w14:textId="77322D74" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2552"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 600 000 IU/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B06BCB1" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2552"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C14CD11" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450C0574" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEPAKOJUMA LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793A0BC7" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60546D7D" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>50 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F94494" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B51427F" w14:textId="4EDB8690" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>250 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C61B1A" w14:textId="77777777" w:rsidR="00ED19C5" w:rsidRPr="00C21920" w:rsidRDefault="00ED19C5" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4770BF47" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B66E906" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46066A0A" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628E4015" w14:textId="3D2F2E4F" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00ED19C5" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063D43AB" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BFCBF2" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7759A905" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B623F8" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778EC45F" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B106434" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE0E3BF" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299B1577" w14:textId="330B4E2B" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D933638" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65414949" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5393E0D4" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2500BA" w14:textId="1DD5E969" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0870F56F" w14:textId="77777777" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70845B71" w14:textId="77777777" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Mastīts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B50021" w14:textId="77777777" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 75 dienas. Pienam: 13,5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD2B20D" w14:textId="77777777" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6005822D" w14:textId="77777777" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Elpceļu infekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5FCFF0" w14:textId="77777777" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Gaļai un blakusproduktiem: 75 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326830DF" w14:textId="4CB910FD" w:rsidR="00EA7108" w:rsidRPr="00C21920" w:rsidRDefault="00EA7108" w:rsidP="00EA7108">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pienam: Ja ārstēšana jāveic ar elpceļu slimībām nepieciešamo devu, veterinārās zāles nav reģistrētas lietošanai dzīvniekiem, kuru pienu paredzēts izmantot cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0599C600" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25104C07" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774DAD29" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F902D0" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C31468B" w14:textId="04D6380A" w:rsidR="006E481D" w:rsidRPr="00C21920" w:rsidRDefault="006E481D" w:rsidP="006E481D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16BC4">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A16BC4">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EBDAA7" w14:textId="44880012" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="006E481D" w:rsidP="006E481D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidR="0045591E">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>caurduršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlietot 28 dienu laikā līdz: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13300433" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5100ABA4" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341DCF9A" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B20DD3" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E38354" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58321BF6" w14:textId="72A235D1" w:rsidR="00643EFB" w:rsidRPr="0045591E" w:rsidRDefault="00643EFB" w:rsidP="0045591E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045591E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156787A2" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF6E968" w14:textId="20097F92" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="007207D2" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A65367C" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339A2BAE" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E82F0E" w14:textId="49B7E89F" w:rsidR="00643EFB" w:rsidRPr="0045591E" w:rsidRDefault="00643EFB" w:rsidP="0045591E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045591E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4161F73D" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6656C01E" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29151A63" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A2197D" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB89BDD" w14:textId="3B31BE4A" w:rsidR="00643EFB" w:rsidRPr="0045591E" w:rsidRDefault="00643EFB" w:rsidP="0045591E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045591E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274043C1" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67740E1D" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4E67EB" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF58619" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52266438" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DF8AD7" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE336C" w14:textId="4918066B" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="007207D2" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39BB00E7" wp14:editId="63C27CA3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="660400" cy="635000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Picture 10" descr="A blue circle with white text&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1796978424" name="Picture 1796978424" descr="A blue circle with white text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="660400" cy="635000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66677D7D" w14:textId="6CC773F6" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB883E7" w14:textId="53A8FF2C" w:rsidR="007207D2" w:rsidRPr="00C21920" w:rsidRDefault="007207D2" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1552150D" w14:textId="77777777" w:rsidR="007207D2" w:rsidRPr="00C21920" w:rsidRDefault="007207D2" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B461AA6" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F7E2B9" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B791DE8" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307D31B0" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E379CC" w14:textId="19090C3E" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="0000433D" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>V/MRP/12/0056</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C463CC" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A57C35" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1335570A" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0058CA84" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695DE00D" w14:textId="77777777" w:rsidR="00643EFB" w:rsidRPr="00C21920" w:rsidRDefault="00643EFB" w:rsidP="00643EFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D1666C" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="512BEDE2" w14:textId="77777777" w:rsidTr="00DD7182">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A531F8B" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="006617DB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31EDD6F6" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="006617DB"/>
+          <w:p w14:paraId="0C5C6F71" w14:textId="554FFC87" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00D87E63" w:rsidP="006617DB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Flakons</w:t>
+            </w:r>
+            <w:r w:rsidR="00B24663" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100</w:t>
+            </w:r>
+            <w:r w:rsidR="002C29CA" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B24663" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">ml </w:t>
+            </w:r>
+            <w:r w:rsidR="00B24663" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>un 250</w:t>
+            </w:r>
+            <w:r w:rsidR="002C29CA" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B24663" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D51DAE9" w14:textId="25F27100" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="6847CE05" w14:textId="05727E74" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="0045591E">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B78A8E" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="0D4B4347" w14:textId="5714BB80" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91" w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spirovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šķīdums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B60BE88" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="697A22AC" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="0D911454" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVO(-AJĀM) VIELU(-ĀM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C586F4" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D6E71A" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> 600 000 IU/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6CAD96" w14:textId="77777777" w:rsidR="00B24663" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1E74BA" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404BFE80" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6F5861" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509E5FF2" w14:textId="30777A79" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Liellopi</w:t>
+      </w:r>
+      <w:r w:rsidR="0045591E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D3B787" w14:textId="77777777" w:rsidR="00B24663" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669B0097" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6334B678" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7849002B" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38164888" w14:textId="682EA980" w:rsidR="00066C63" w:rsidRPr="00C21920" w:rsidRDefault="00066C63" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23986503" w14:textId="49CC278E" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2867F371" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="36F2F73D" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2203BA0D" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t xml:space="preserve">IEROBEŽOJUMU PERIODS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040544DE" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="592F9858" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="92" w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ierobežojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>periods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F43B71" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mastīts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61991EDD" w14:textId="27EDA5C0" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00914711" w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> Pienam: 13,5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A41E2B2" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>infekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA29B68" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6530CF54" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāveic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>slimībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nepieciešamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>devu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>reģistrētas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dzīvniekiem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>paredzēts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izmantot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>cilvēku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8EAE99" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="28CCD855" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559409EC" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4D82CB" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="579F7A57" w14:textId="54480891" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92" w:line="253" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16BC4">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A16BC4">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C253838" w14:textId="5FE2911B" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4418"/>
+          <w:tab w:val="left" w:pos="4920"/>
+          <w:tab w:val="left" w:pos="5361"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771359" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pirmreizēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00914711" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00771359" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="0045591E">
+        <w:t>caurduršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izlietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEA834D" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BBFB55" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A5EE54" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB4EF80" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B54B2F3" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B620FFB" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0C0C30" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753C7EF3" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="611213BD" wp14:editId="076C6099">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="660400" cy="635000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1974471006" name="Picture 1974471006" descr="A blue circle with white text&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1796978424" name="Picture 1796978424" descr="A blue circle with white text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="660400" cy="635000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDF37AD" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A67A405" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450C01D3" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78AEC35B" w14:textId="77777777" w:rsidR="00B24663" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7FAF49" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00B24663">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638973BE" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2A1944" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:p w14:paraId="091805FF" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD94313" w14:textId="20745BA3" w:rsidR="005F0A7F" w:rsidRDefault="005F0A7F">
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC4712" w14:textId="77777777" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="00B24663" w:rsidP="00B24663"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="100F3754" w14:textId="77777777" w:rsidTr="00872C78">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768789E0" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C15454" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E9D3537" w14:textId="76530F3A" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00D87E63" w:rsidP="00DD7182">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Flakons</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7182" w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">  50 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FE46A79" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00B24663"/>
+    <w:p w14:paraId="7B7029A7" w14:textId="65988496" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDCD394" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003777D9" w:rsidRPr="00B21271">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08106C1A" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spirovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790FE09B" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22DF63A9" wp14:editId="5F3EE5A6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>59846</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="923258" cy="622300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Picture 11" descr="A black silhouette of a goat&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1009937849" name="Picture 1009937849" descr="A black silhouette of a goat&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="923258" cy="622300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71289F3B" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E717D44" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104A41ED" w14:textId="07E8B8A5" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06004E6A" w14:textId="77777777" w:rsidR="00D93D0B" w:rsidRPr="00C21920" w:rsidRDefault="00D93D0B" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7520D718" w14:textId="10D30AB8" w:rsidR="00D93D0B" w:rsidRPr="00C21920" w:rsidRDefault="00D93D0B" w:rsidP="00D93D0B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DAA68" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRPr="00C21920" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4D424B" w14:textId="77777777" w:rsidR="00D93D0B" w:rsidRPr="00C21920" w:rsidRDefault="00D93D0B" w:rsidP="00D93D0B">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>600 000 IU/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421A5A8B" w14:textId="77777777" w:rsidR="00DD7182" w:rsidRDefault="00DD7182" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585BB9BB" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="00DD7182">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C269391" w14:textId="17206FF4" w:rsidR="0054620B" w:rsidRPr="00C21920" w:rsidRDefault="0054620B" w:rsidP="0054620B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF7EC88" w14:textId="3F5C1C53" w:rsidR="0054620B" w:rsidRPr="00C21920" w:rsidRDefault="0054620B" w:rsidP="0054620B">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7839E27D" w14:textId="4BB77F0F" w:rsidR="0054620B" w:rsidRPr="00C21920" w:rsidRDefault="0054620B" w:rsidP="0054620B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D55F89" w14:textId="77777777" w:rsidR="0054620B" w:rsidRDefault="0054620B" w:rsidP="0054620B">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFDF054" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRPr="00C21920" w:rsidRDefault="005F0A7F" w:rsidP="0054620B">
+      <w:pPr>
+        <w:ind w:right="113"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBEE2CF" w14:textId="119ABBF5" w:rsidR="0054620B" w:rsidRPr="00C21920" w:rsidRDefault="0054620B" w:rsidP="0054620B">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>DERĪGUMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2B0B9" w14:textId="77777777" w:rsidR="005F0A7F" w:rsidRDefault="005F0A7F" w:rsidP="005F0A7F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418DC9CB" w14:textId="47773739" w:rsidR="0054620B" w:rsidRPr="00C21920" w:rsidRDefault="0054620B" w:rsidP="005F0A7F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0A7F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAE4B72" w14:textId="175D07AB" w:rsidR="00B24663" w:rsidRPr="00C21920" w:rsidRDefault="0054620B" w:rsidP="005F0A7F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1440"/>
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="4418"/>
+          <w:tab w:val="left" w:pos="4920"/>
+          <w:tab w:val="left" w:pos="5361"/>
         </w:tabs>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidR="0045591E">
+        <w:t>caurduršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izlietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF25955" w14:textId="33B761CB" w:rsidR="0030469F" w:rsidRPr="00C21920" w:rsidRDefault="0030469F">
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB94761" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="2DF41068" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="07263A28" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="6091B1DF" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="5061B1B2" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="4EEAD2E7" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="21A9CE92" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="0A668B0A" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="1AF0A380" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="1CBD2711" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="1F90682E" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="01F97E9D" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="5B7AEE9A" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="1620722D" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="75C8E5DC" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="37272DFF" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="751C59E3" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="5BB159E4" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="3DD2668E" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="4BB5308C" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="01145855" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE"/>
+    <w:p w14:paraId="048D76D2" w14:textId="77777777" w:rsidR="00D108CE" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="00D108CE">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFAF662" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00D108CE" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="0" w:right="76" w:firstLine="0"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">INSTRUKCIJA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CAD947" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00BA3261">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FE642B" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="17"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42558443" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B21271">
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BFD27B" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spirovet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šķīdums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>liellopiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFAB837" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F79CF4D" w14:textId="668CC532" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F129517" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009630F9">
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EE5E35" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9F108D" w14:textId="77777777" w:rsidR="00B60C41" w:rsidRPr="00C21920" w:rsidRDefault="00B60C41" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1E62B0" w14:textId="1D626E96" w:rsidR="00B60C41" w:rsidRPr="00C21920" w:rsidRDefault="00B60C41" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Aktīvā viela</w:t>
+      </w:r>
+      <w:r w:rsidR="00B647D1" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A102B4" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2875"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Spiramicīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>IU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F178FF" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2875"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BBC507" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2875"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488250B8" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2603"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Benzilspirts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(E1519)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:tab/>
+        <w:t xml:space="preserve">41,6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC7063E" w14:textId="77777777" w:rsidR="001B456C" w:rsidRPr="00C21920" w:rsidRDefault="001B456C" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5F7F01" w14:textId="49EB1D12" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Dzidrs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dzeltens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C98333D" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F277E4" w14:textId="2FFB351E" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="41EE194E" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664D9701" w14:textId="70760B82" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Liellopi</w:t>
+      </w:r>
+      <w:r w:rsidR="000475A8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A7011E" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E2AA20" w14:textId="0683CB77" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A55960" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="31DB59E3" w14:textId="17E0D16F" w:rsidR="003B256D" w:rsidRPr="00B21271" w:rsidRDefault="003777D9" w:rsidP="00B21271">
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B041A6" w14:textId="4441C371" w:rsidR="001B456C" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laktējošām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>govīm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>akūta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>klīniskā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mastīta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšanai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisījuši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jutīgi</w:t>
+      </w:r>
+      <w:r w:rsidR="00833829" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Staphylococcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>celmi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E1B566" w14:textId="77777777" w:rsidR="001B456C" w:rsidRPr="00C21920" w:rsidRDefault="001B456C" w:rsidP="00833829">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E28E0DC" w14:textId="77DF9796" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Respiratoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>infekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7425A" w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisījušas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>baktēr</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3732" w:rsidRPr="00C21920">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>multocida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mannheimia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>haemolytica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614752CD" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08407E7C" w14:textId="49865021" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="both"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40FFC3" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A0B5D4" w14:textId="56B79B6C" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24CC5" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> gadījumos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pastiprināta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jutība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>aktīvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00877732" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">jebkuru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6C659F" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42837C46" w14:textId="397629A1" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4943587B" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A6325D" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE6DECA" w14:textId="7BA466F2" w:rsidR="00BA3261" w:rsidRPr="000475A8" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000475A8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Nav</w:t>
+      </w:r>
+      <w:r w:rsidR="000475A8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFDF6C0" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EFF7E5" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7205E55A" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Vienā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nedrīkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vairāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673CB3BD" w14:textId="794F1852" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="140"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Veterināro zāļu lietošana jāpamato ar no dzīvnieka iegūtu baktēriju identifikācijas un jutības testa rezultātiem. Ja tas nav iespējams, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9318F" w:rsidRPr="00C21920">
+        <w:t>ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> pamatā ir jābūt vietējai epidemioloģiskai informācijai un zināšanām par mērķa patogēnu jutību </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9318F" w:rsidRPr="00C21920">
+        <w:t>novietnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> vai vietējā/reģionālajā līmenī. Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāņem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vērā vispārpieņemtie antibakteriālo zāļu lietošanas pamatprincipi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC85837" w14:textId="0D4D9511" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="140"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterināro zāļu lietošana, neievērojot veterināro zāļu aprakstā sniegtos norādījumus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>palielināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>baktēriju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>rezistence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237D924E" w14:textId="77777777" w:rsidR="00303FBB" w:rsidRPr="00C21920" w:rsidRDefault="00303FBB" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06ED07CE" w14:textId="094126E3" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mastītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāārstē,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tiklīdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>novērotas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>klīniskās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pazīmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E512ACC" w14:textId="1ADD9892" w:rsidR="00833829" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>aureus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>mastītu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tikai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>akūtos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>gadījumos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>klīniskās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pazīmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>novērotas laika periodā, kas ir īsāks par 24 stundām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4232D92E" w14:textId="77777777" w:rsidR="00833829" w:rsidRPr="00C21920" w:rsidRDefault="00833829">
+      <w:r w:rsidRPr="00C21920">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5B1502" w14:textId="04326985" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši piesardzības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pasākumi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>jāievēro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>personai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4F9C" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4F9C" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7741B2A8" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6FDB6E" w14:textId="29C223B1" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00FA35F2" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Personām ar pastiprinātu jutību š</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>īs veterinārās zāles var</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>alerģisku</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>reakciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1441E34E" w14:textId="4C71C86C" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA35F2" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> zināmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pastiprinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jutību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiranomicīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un/vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>citiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>makrolīdiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šo</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5BD9" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu sastāvdaļām jāizvairās no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB9E0BB" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Rīkojoties ar veterinārajām zālēm, jāievēro piesardzība, lai nenotiktu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">. Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nekavējoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>meklēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>medicīnisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>palīdzību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uzrādīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>instrukciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEF4504" w14:textId="17E000AA" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kairinājumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nonākot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>saskarē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ādu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">acīm. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3353" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu izmantošanas nomazgā</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3353" w:rsidRPr="00C21920">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2537978D" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nejauši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nokļūst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>acīs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>skalot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>daudzumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ūdens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BDC1AE" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nejauši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nokļūst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ādas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nekavējoties skarto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vietu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>noskalot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ūdeni. Mazgāt rokas un skarto ādu pēc veterināro zāļu lietošanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABC18A9" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0AED2D" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3739B2C3" w14:textId="326A14B4" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00337EBE" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> govīm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8BAD65" w14:textId="433434F1" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laborator</w:t>
+      </w:r>
+      <w:r w:rsidR="000A46CE" w:rsidRPr="00C21920">
+        <w:t>iskajos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> pētījumos trušiem veterinārās zāles lietojot iekšķīgi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>maternotoksiskā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> devā, ir konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>embriotoksicitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7887CB43" w14:textId="2DB2D44D" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laboratori</w:t>
+      </w:r>
+      <w:r w:rsidR="000A46CE" w:rsidRPr="00C21920">
+        <w:t>skaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00337EBE" w:rsidRPr="00C21920">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> pētījum</w:t>
+      </w:r>
+      <w:r w:rsidR="00337EBE" w:rsidRPr="00C21920">
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> pelēm netika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>teratogenitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8DC5CD" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laktācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laikā,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>toksikoloģisku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ietekmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>jāuztraucas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9F1B6" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AEA9B59" w14:textId="0F716967" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="002C29CA" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45568311" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums vīriešu kārtas vaislas dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EF0602" w14:textId="602666B7" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Laboratori</w:t>
+      </w:r>
+      <w:r w:rsidR="00C809F6" w:rsidRPr="00C21920">
+        <w:t>skajos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pētījumos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>žurkām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>konstatēts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lietojot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ļoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>augstās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">devās 2050000 IU/kg ķermeņa svara 56 dienas, ir novērota ietekme uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spermatoģenēzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C6449B" w14:textId="3C3F62A2" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Šiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">dzīvniekiem zāles </w:t>
+      </w:r>
+      <w:r w:rsidR="002C29CA" w:rsidRPr="00C21920">
+        <w:t>drīkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F42CBE5" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0094E504" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B226F3E" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>toksicitāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ļoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zema,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nerada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>toksisku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>iedarbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23127E7C" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178B1BB6" w14:textId="7662FE32" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska nesa</w:t>
+      </w:r>
+      <w:r w:rsidR="00901F55" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>erība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB2E597" w14:textId="2035D320" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>veikti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>saderības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pētījumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C809F6" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>maisījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401EAED8" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742657E7" w14:textId="69B82DA9" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E072509" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7324CEAA" w14:textId="4BC11A2A" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Liellopi</w:t>
+      </w:r>
+      <w:r w:rsidR="002C29CA" w:rsidRPr="00C21920">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4423"/>
+        <w:gridCol w:w="4421"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C21920" w:rsidRPr="00C21920" w14:paraId="37362164" w14:textId="77777777" w:rsidTr="00833829">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66194E76" w14:textId="3F1F4C72" w:rsidR="00833829" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="16"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>Biežums nav zināms (nevar noteikt pēc pieejamajiem datiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E3E4B3" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="16"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>Bojājumi injekcijas vietā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C98D15" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="16"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21920">
+              <w:t>Pastiprināta siekalošanās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21920">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32ABCD19" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> Šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>reakcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var novērot vēl 42 dienas pēc injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E814C6" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>stundas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7971977D" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CD9305" w14:textId="236664DB" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00C21920">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>www.pvd.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007A49D8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8DDCFE" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F63BC42" w14:textId="2D9245CE" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303A34D3" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44095E71" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Intramuskulārai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3678DC15" w14:textId="028B2468" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00E337EC" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E7D35D" w14:textId="77777777" w:rsidR="00FE3373" w:rsidRPr="00C21920" w:rsidRDefault="00FE3373" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559FF2F6" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Mastīts: 30 000 IU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (t. i., 5 ml zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz 100 kg ķermeņa svara) divas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>reizes ar 24 stundu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0146FF77" w14:textId="77777777" w:rsidR="00833829" w:rsidRPr="00C21920" w:rsidRDefault="00833829" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="142" w:right="227" w:firstLine="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74389F55" w14:textId="5CA6ACFB" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:lastRenderedPageBreak/>
+        <w:t>Elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>infekcijas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00111338" w:rsidRPr="00C21920">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>i.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa svara) divas reizes ar 48 stundu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B456329" w14:textId="72C5511A" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00FE3373" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Neievadīt vairāk par 15 ml v</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>ienā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339C85EC" w14:textId="77777777" w:rsidR="00D10EA5" w:rsidRPr="00C21920" w:rsidRDefault="00D10EA5" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1D9FA2" w14:textId="4FF51609" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>deva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāsadala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>divās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekcijās,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>tās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāveic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kakla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pretējās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pusēs. Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nepieciešams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vairāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nekā divas injekcijas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10EA5" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> tad jāievēro, ka attālumam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>starp injekcijas vietām jāievēro vismaz 15 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10EA5" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> vienā kakla pusē. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk150946581"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ievadot otru devu (pēc 24 vai 48 stundām) jāievēro</w:t>
+      </w:r>
+      <w:r w:rsidR="002C29CA" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> tas pats princips</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>, nodrošinot, ka starp visām ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>veikto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>injekciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vietām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vismaz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>attālums.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Šī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>procedūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nepieciešama,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lai nodalītu atsevišķas injekcijas vietas. Neievērojot šos nosacījumus, atliekvielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>daudzums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>muskuļaudos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pārsniegt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>noteikto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>maksimāli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pieļaujamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>atliekvielu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">daudzumu, kas ir 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>/kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0481E69E" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0678E9EF" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Ieteikumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>pareizai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B32195" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B3ED39" w14:textId="2D00EF5E" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA05AA1" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC1B1CB" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Mastīts (30 000 IU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> uz kg ķermeņa svara (t. i., 5 ml zāļu uz 100 kg ķermeņa svara) divas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>reizes ar 24 h intervālu):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CEBAC0" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dienas. Pienam: 13,5 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DF10EB" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3898F7EA" w14:textId="6D19F31C" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>infekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A144E8" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>IU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>spiramicīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>(t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>i.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ķermeņa svara) divas reizes ar 48 h intervālu):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6B9F40" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Gaļai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC952E3" w14:textId="5E27366B" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00833829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>jāveic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>elpceļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>slimībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nepieciešamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>devu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>reģistrētas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>lietošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>dzīvniekiem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>paredzēts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>izmantot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>cilvēku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7D92E0" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08786F00" w14:textId="370E7C77" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uzglabāšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>norādījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F46FB64" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3126DB22" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="253" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB17CD8" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="253" w:lineRule="exact"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Uzglabāt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>bērniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>neredzamā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>nepieejamā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460F4DF9" w14:textId="250B2F38" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77A3D" w:rsidRPr="00C21920">
+        <w:t>pirmreizēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00337EBE" w:rsidRPr="00C21920">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77A3D" w:rsidRPr="00C21920">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 28 dienas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542F2BB0" w14:textId="4A218DE7" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77A3D" w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>beidzies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>derīguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>termiņš,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>norādīts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0E20" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0050543D" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0050543D" w:rsidRPr="00C21920">
+        <w:t>Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C68B34D" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B362CB" w14:textId="6D817192" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00111338" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="449"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E1ED12" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:firstLine="16"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6150B7E2" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AB4BF7" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768E2E06" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788A094" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F85261B" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E70324" w14:textId="00A10E93" w:rsidR="00D77A3D" w:rsidRPr="00C21920" w:rsidRDefault="00D77A3D" w:rsidP="002F69E8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB8DB38" w14:textId="77777777" w:rsidR="00D77A3D" w:rsidRPr="00C21920" w:rsidRDefault="00D77A3D" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6182D592" w14:textId="687E88BD" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73482DDC" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="1816" w:firstLine="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3314395F" w14:textId="411398F4" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="002F69E8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E9D372" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="1816" w:firstLine="16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A617F67" w14:textId="42329F85" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00862025" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:t>irdzniecības atļaujas numurs (-i) un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BBE416" w14:textId="5FE99C53" w:rsidR="00862025" w:rsidRPr="00C21920" w:rsidRDefault="00862025" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="21" w:line="500" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>V/MRP/12/0056</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596154BA" w14:textId="6FB4BCCC" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="21" w:line="500" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FC5A43" w14:textId="10FF9DC8" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ar vienu 50 ml stikla pudeli. K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ar vienu 50 ml stikla flakonu. K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>stikla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>flakonu. K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">stikla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>flakonu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1F6507" w14:textId="023502A7" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="5025"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve"> ar vienu 50 ml plastmasas flakonu. K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t xml:space="preserve">flakonu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:lastRenderedPageBreak/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00954123" w:rsidRPr="00C21920">
+        <w:t>aste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>vienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>plastmasas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>flakonu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78738938" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="1816" w:firstLine="16"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036414B8" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1816" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317B958F" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRDefault="00BA3261" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9A6B92" w14:textId="77777777" w:rsidR="00A16BC4" w:rsidRPr="00C21920" w:rsidRDefault="00A16BC4" w:rsidP="000B1C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="142" w:firstLine="16"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D256A0F" w14:textId="7980265B" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F62BCDB" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F3FDB2" w14:textId="549957D1" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="008D7E65" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>06/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40584ADD" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163CD8C7" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5ABC17" w14:textId="77777777" w:rsidR="00862025" w:rsidRPr="00C21920" w:rsidRDefault="00862025" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B21271">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(https://medicines.health.europa.eu/veterinary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09703935" w14:textId="77777777" w:rsidR="00862025" w:rsidRPr="00C21920" w:rsidRDefault="00862025" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375511A0" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4703"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Header"/>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5591FDF7" w14:textId="4824CE7B" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4703"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0125DED6" w14:textId="6E77D25C" w:rsidR="003B256D" w:rsidRPr="00B21271" w:rsidRDefault="003777D9" w:rsidP="00B21271">
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC8DA93" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="both"/>
-[...134 lines deleted...]
-    <w:p w14:paraId="17FD318D" w14:textId="0B2A3D21" w:rsidR="003B256D" w:rsidRPr="00B21271" w:rsidRDefault="003777D9" w:rsidP="00B21271">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E70B050" w14:textId="411DBD8B" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="00A16BC4">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7428D296" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ceva Santé Animale, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D23C97D" w14:textId="0F92A263" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="008D7E65" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7E65">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8 rue de Logrono</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3261" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F5AA22" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>33500 Libourne, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8CBF82" w14:textId="25CA4992" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3732" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ālr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: +800 35 22 11 51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519B99F2" w14:textId="6EB377DF" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3732" w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pasts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00C21920">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>pharmacovigilance@ceva.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F19572C" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="002F69E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2192393E" w14:textId="2CFD60DA" w:rsidR="00BA3261" w:rsidRPr="00A16BC4" w:rsidRDefault="00BA3261" w:rsidP="00A16BC4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1440"/>
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="28E6628E" w14:textId="7D5E0044" w:rsidR="003B256D" w:rsidRPr="00B21271" w:rsidRDefault="003777D9" w:rsidP="00B21271">
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AAC85C" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
+      <w:pPr>
+        <w:ind w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Ceva Santé Animale, 10 av. de La Ballastière, 33500 Libourne, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD513D1" w14:textId="77777777" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="00BA3261" w:rsidP="000A3447">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="-1440"/>
-          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0" w:firstLine="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C65FAB6" w14:textId="0683F2AA" w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidRDefault="000A6956" w:rsidP="000A3447">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
-[...12 lines deleted...]
-          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...3876 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21920">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Cita informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BA3261" w:rsidRPr="00C21920" w:rsidSect="004561EC">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-    <w:sdtEndPr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072A7DD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A8A5E82"/>
+    <w:lvl w:ilvl="0" w:tplc="09926C5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
       <w:rPr>
-        <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...47 lines deleted...]
-      <w:ind w:right="360"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DB7CDE0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1207" w:hanging="567"/>
+      </w:pPr>
       <w:rPr>
-        <w:i/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
-    </w:pPr>
-[...27 lines deleted...]
-    <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BC6865A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2071" w:hanging="567"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="10"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
-    </w:pPr>
-[...12 lines deleted...]
-      <w:lvlText w:val="*"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8AAEA50C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2935" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="36D4D208">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3799" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="223CC644">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4663" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C5EA38F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5527" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A0183D5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A1D03AFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7254" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C920065"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0F400CC"/>
+    <w:lvl w:ilvl="0" w:tplc="336E75A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EF03042"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11CC06E4"/>
+    <w:lvl w:ilvl="0" w:tplc="336E75A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1847196D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E327BF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22455C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63F04946"/>
+    <w:lvl w:ilvl="0" w:tplc="B570FFAE">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26C758C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C007D5E"/>
+    <w:lvl w:ilvl="0" w:tplc="336E75A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B883E7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D30603FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0EECDD42">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30724433"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20A25988"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="579" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1158" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1377" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1956" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2175" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2754" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2973" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3552" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34236116"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D5A24E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36841647"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CDE24B2"/>
+    <w:lvl w:ilvl="0" w:tplc="5F9E9584">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="924" w:hanging="564"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="382363B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16B6CD18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC6022D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A920B07C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC706A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="079EB7B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1778" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2716" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3655" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5532" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6470" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7409" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="420A3DD8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B167364"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5B77F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0FC2EEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FFD5486"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="681EE816"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="551" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="551" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="220" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2499" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4438" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5408" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6377" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7347" w:hanging="128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D66D3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1512" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2448" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2952" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3456" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4464" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58CA7D87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60F63DEC"/>
+    <w:lvl w:ilvl="0" w:tplc="F84873FE">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B657E5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C4E743E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8CA66374"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0C3C1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCC6941C"/>
+    <w:lvl w:ilvl="0" w:tplc="03F8A624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Style3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F2866EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B5B094CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A6A219A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="50E23D58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EDFA4A40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CBBA39A4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="93E40140" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6396E6B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="835339890">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="540364100">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="545993896">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="956369523">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="15811817">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...13 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
-[...15 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="6" w16cid:durableId="343285363">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-[...15 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="7" w16cid:durableId="1453134187">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="599795690">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1652562727">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="744307309">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1358845647">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="838422501">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="102456576">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1563364447">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="111293743">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="183370206">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1647736041">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1687445158">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="460151810">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="314912931">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="481779909">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...5 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00734162"/>
-[...374 lines deleted...]
-    <w:rsid w:val="00FF101F"/>
+    <w:rsidRoot w:val="00726E63"/>
+    <w:rsid w:val="0000433D"/>
+    <w:rsid w:val="00010B1A"/>
+    <w:rsid w:val="000114F5"/>
+    <w:rsid w:val="000266A6"/>
+    <w:rsid w:val="00032D15"/>
+    <w:rsid w:val="00044663"/>
+    <w:rsid w:val="000475A8"/>
+    <w:rsid w:val="000625A9"/>
+    <w:rsid w:val="00066C63"/>
+    <w:rsid w:val="00084C23"/>
+    <w:rsid w:val="0009400A"/>
+    <w:rsid w:val="000A3447"/>
+    <w:rsid w:val="000A46CE"/>
+    <w:rsid w:val="000A4F9C"/>
+    <w:rsid w:val="000A6956"/>
+    <w:rsid w:val="000B1C8D"/>
+    <w:rsid w:val="000D0A70"/>
+    <w:rsid w:val="000D0D74"/>
+    <w:rsid w:val="000D1F8F"/>
+    <w:rsid w:val="000D78FF"/>
+    <w:rsid w:val="000E71A1"/>
+    <w:rsid w:val="00111338"/>
+    <w:rsid w:val="00146F89"/>
+    <w:rsid w:val="00177894"/>
+    <w:rsid w:val="0017794A"/>
+    <w:rsid w:val="00185A31"/>
+    <w:rsid w:val="0019586E"/>
+    <w:rsid w:val="001A28F5"/>
+    <w:rsid w:val="001B1757"/>
+    <w:rsid w:val="001B456C"/>
+    <w:rsid w:val="001B5BD9"/>
+    <w:rsid w:val="001B6400"/>
+    <w:rsid w:val="001C077B"/>
+    <w:rsid w:val="001E56DA"/>
+    <w:rsid w:val="001E742C"/>
+    <w:rsid w:val="0020557F"/>
+    <w:rsid w:val="00242BD8"/>
+    <w:rsid w:val="00263879"/>
+    <w:rsid w:val="0026777E"/>
+    <w:rsid w:val="00267E66"/>
+    <w:rsid w:val="0029084B"/>
+    <w:rsid w:val="002C29CA"/>
+    <w:rsid w:val="002F3732"/>
+    <w:rsid w:val="002F69E8"/>
+    <w:rsid w:val="00303FBB"/>
+    <w:rsid w:val="0030469F"/>
+    <w:rsid w:val="003148D5"/>
+    <w:rsid w:val="00337EBE"/>
+    <w:rsid w:val="00353BDD"/>
+    <w:rsid w:val="003828DE"/>
+    <w:rsid w:val="003925EE"/>
+    <w:rsid w:val="00397A97"/>
+    <w:rsid w:val="003A2379"/>
+    <w:rsid w:val="003B1E46"/>
+    <w:rsid w:val="003C2A0A"/>
+    <w:rsid w:val="003C36BB"/>
+    <w:rsid w:val="00404826"/>
+    <w:rsid w:val="00411F90"/>
+    <w:rsid w:val="00421694"/>
+    <w:rsid w:val="00425C5D"/>
+    <w:rsid w:val="00452755"/>
+    <w:rsid w:val="0045591E"/>
+    <w:rsid w:val="004561EC"/>
+    <w:rsid w:val="00467EC1"/>
+    <w:rsid w:val="004A3ECC"/>
+    <w:rsid w:val="004E0C31"/>
+    <w:rsid w:val="004E5A50"/>
+    <w:rsid w:val="004F0E20"/>
+    <w:rsid w:val="0050543D"/>
+    <w:rsid w:val="0054620B"/>
+    <w:rsid w:val="005566A1"/>
+    <w:rsid w:val="00563B9E"/>
+    <w:rsid w:val="005E34C7"/>
+    <w:rsid w:val="005E6D6E"/>
+    <w:rsid w:val="005F073E"/>
+    <w:rsid w:val="005F0A7F"/>
+    <w:rsid w:val="0061301C"/>
+    <w:rsid w:val="00622E16"/>
+    <w:rsid w:val="00643EFB"/>
+    <w:rsid w:val="006656BC"/>
+    <w:rsid w:val="006836AA"/>
+    <w:rsid w:val="00684D4F"/>
+    <w:rsid w:val="00694AC5"/>
+    <w:rsid w:val="006B1989"/>
+    <w:rsid w:val="006C20DB"/>
+    <w:rsid w:val="006C4EAC"/>
+    <w:rsid w:val="006C69A8"/>
+    <w:rsid w:val="006E481D"/>
+    <w:rsid w:val="006F3674"/>
+    <w:rsid w:val="00712E72"/>
+    <w:rsid w:val="00714C3D"/>
+    <w:rsid w:val="007207D2"/>
+    <w:rsid w:val="00726E63"/>
+    <w:rsid w:val="007340CA"/>
+    <w:rsid w:val="007458EA"/>
+    <w:rsid w:val="00766E8A"/>
+    <w:rsid w:val="00771359"/>
+    <w:rsid w:val="007A49D8"/>
+    <w:rsid w:val="007B0A79"/>
+    <w:rsid w:val="007B4423"/>
+    <w:rsid w:val="007C60DE"/>
+    <w:rsid w:val="007D3353"/>
+    <w:rsid w:val="007E7B7B"/>
+    <w:rsid w:val="00804BCE"/>
+    <w:rsid w:val="0082373F"/>
+    <w:rsid w:val="00833829"/>
+    <w:rsid w:val="00855EAB"/>
+    <w:rsid w:val="00862025"/>
+    <w:rsid w:val="00877732"/>
+    <w:rsid w:val="008865A8"/>
+    <w:rsid w:val="0089007F"/>
+    <w:rsid w:val="00894784"/>
+    <w:rsid w:val="00895F07"/>
+    <w:rsid w:val="008B3209"/>
+    <w:rsid w:val="008B4FB8"/>
+    <w:rsid w:val="008D7E65"/>
+    <w:rsid w:val="008E103F"/>
+    <w:rsid w:val="00901F55"/>
+    <w:rsid w:val="00914711"/>
+    <w:rsid w:val="00920B4F"/>
+    <w:rsid w:val="00954123"/>
+    <w:rsid w:val="00960660"/>
+    <w:rsid w:val="00970152"/>
+    <w:rsid w:val="009863C8"/>
+    <w:rsid w:val="00987FC6"/>
+    <w:rsid w:val="00992739"/>
+    <w:rsid w:val="009C20B7"/>
+    <w:rsid w:val="009D4C7D"/>
+    <w:rsid w:val="00A05F76"/>
+    <w:rsid w:val="00A06236"/>
+    <w:rsid w:val="00A144E8"/>
+    <w:rsid w:val="00A16BC4"/>
+    <w:rsid w:val="00A24CC5"/>
+    <w:rsid w:val="00A42641"/>
+    <w:rsid w:val="00A42EDA"/>
+    <w:rsid w:val="00A4353D"/>
+    <w:rsid w:val="00A46B94"/>
+    <w:rsid w:val="00A80AA4"/>
+    <w:rsid w:val="00AA13FB"/>
+    <w:rsid w:val="00AA17C0"/>
+    <w:rsid w:val="00AA6B7D"/>
+    <w:rsid w:val="00AC1CA2"/>
+    <w:rsid w:val="00AC6884"/>
+    <w:rsid w:val="00AC7488"/>
+    <w:rsid w:val="00AE5A73"/>
+    <w:rsid w:val="00B003E4"/>
+    <w:rsid w:val="00B03184"/>
+    <w:rsid w:val="00B036B7"/>
+    <w:rsid w:val="00B07152"/>
+    <w:rsid w:val="00B24663"/>
+    <w:rsid w:val="00B527D0"/>
+    <w:rsid w:val="00B52FFC"/>
+    <w:rsid w:val="00B54FE7"/>
+    <w:rsid w:val="00B60C41"/>
+    <w:rsid w:val="00B647D1"/>
+    <w:rsid w:val="00B9318F"/>
+    <w:rsid w:val="00BA3261"/>
+    <w:rsid w:val="00BA3568"/>
+    <w:rsid w:val="00BA58A8"/>
+    <w:rsid w:val="00BB522B"/>
+    <w:rsid w:val="00BD3E8D"/>
+    <w:rsid w:val="00C14591"/>
+    <w:rsid w:val="00C1523B"/>
+    <w:rsid w:val="00C21920"/>
+    <w:rsid w:val="00C26030"/>
+    <w:rsid w:val="00C71CAB"/>
+    <w:rsid w:val="00C809F6"/>
+    <w:rsid w:val="00CA2306"/>
+    <w:rsid w:val="00CA5DA2"/>
+    <w:rsid w:val="00CB18CF"/>
+    <w:rsid w:val="00CB2649"/>
+    <w:rsid w:val="00CB5984"/>
+    <w:rsid w:val="00CD3E8C"/>
+    <w:rsid w:val="00CD3EF6"/>
+    <w:rsid w:val="00CE79DD"/>
+    <w:rsid w:val="00D108CE"/>
+    <w:rsid w:val="00D10EA5"/>
+    <w:rsid w:val="00D2289A"/>
+    <w:rsid w:val="00D3056E"/>
+    <w:rsid w:val="00D31E92"/>
+    <w:rsid w:val="00D54B6B"/>
+    <w:rsid w:val="00D77A3D"/>
+    <w:rsid w:val="00D87E63"/>
+    <w:rsid w:val="00D93D0B"/>
+    <w:rsid w:val="00DB20BF"/>
+    <w:rsid w:val="00DD68B1"/>
+    <w:rsid w:val="00DD7182"/>
+    <w:rsid w:val="00DE1F43"/>
+    <w:rsid w:val="00E148A2"/>
+    <w:rsid w:val="00E1596B"/>
+    <w:rsid w:val="00E31642"/>
+    <w:rsid w:val="00E337EC"/>
+    <w:rsid w:val="00E344F4"/>
+    <w:rsid w:val="00E47B72"/>
+    <w:rsid w:val="00E7425A"/>
+    <w:rsid w:val="00E92560"/>
+    <w:rsid w:val="00EA01B4"/>
+    <w:rsid w:val="00EA7108"/>
+    <w:rsid w:val="00ED19C5"/>
+    <w:rsid w:val="00EF3C3D"/>
+    <w:rsid w:val="00F04D99"/>
+    <w:rsid w:val="00F5395E"/>
+    <w:rsid w:val="00F63609"/>
+    <w:rsid w:val="00F65EB0"/>
+    <w:rsid w:val="00F90CC1"/>
+    <w:rsid w:val="00F91B3A"/>
+    <w:rsid w:val="00F97355"/>
+    <w:rsid w:val="00FA35F2"/>
+    <w:rsid w:val="00FC1B80"/>
+    <w:rsid w:val="00FD5B40"/>
+    <w:rsid w:val="00FD6A2A"/>
+    <w:rsid w:val="00FE3373"/>
+    <w:rsid w:val="00FF0FDB"/>
+    <w:rsid w:val="00FF5CB0"/>
+    <w:rsid w:val="00FF5DB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46C80F5A"/>
-  <w15:docId w15:val="{C33C3D33-BA36-478B-8FBF-FCD681A31E79}"/>
+  <w14:docId w14:val="58E7CF04"/>
+  <w15:docId w15:val="{56B3417C-246B-C146-92EE-9890F0A9AA3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="lv-LV"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5451,709 +20165,473 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003B256D"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008F263F"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="786" w:hanging="566"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008F263F"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="786" w:hanging="566"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...42 lines deleted...]
-      <w:b/>
       <w:bCs/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alinea">
-[...173 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="008F263F"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="008F263F"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:ind w:left="786" w:hanging="566"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ballontekst1">
-    <w:name w:val="Ballontekst1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-[...74 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF0E21"/>
+    <w:rsid w:val="00B54FE7"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="008B4FB8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="008B4FB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000D0A70"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E344F4"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CA2306"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00CA2306"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A3ECC"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B24663"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B24663"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B24663"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:rsid w:val="00BA3261"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="260" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E75F1A"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A49D8"/>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...109 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pharmacovigilance@ceva.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6286,84 +20764,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2EA6FC2-65C4-40E4-B0BB-5EECC902B15C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9436B8EC-9EB0-4394-89A9-A4DA586B9D0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11577</Characters>
+  <Pages>18</Pages>
+  <Words>12919</Words>
+  <Characters>7364</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>PART IB Forthyron 200 and 400</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13217</CharactersWithSpaces>
+  <CharactersWithSpaces>20243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>