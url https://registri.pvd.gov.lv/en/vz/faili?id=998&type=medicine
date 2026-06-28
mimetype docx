--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -1,23017 +1,18946 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B270A2">
-[...239 lines deleted...]
-    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B270A2">
+    <w:p w14:paraId="285D2048" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B270A2">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AE36D9" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0895C2AE" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47649B1B" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D688251" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3992517B" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D45EC3" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FAC285" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29751BFF" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342A2851" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1534F50F" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3435E34B" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2920DF2D" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479C4FFC" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBA4493" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364ED142" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1497F204" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FEC637" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00067D7B" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E9D6F0" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20332A3B" w14:textId="140877D5" w:rsidR="00466114" w:rsidRPr="00E57A7D" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B270A2">
+    <w:p w14:paraId="65E7E14A" w14:textId="77777777" w:rsidR="00466114" w:rsidRPr="00E57A7D" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBAB525" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        </w:tabs>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6694BE4A" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B99B026" w14:textId="44579E9A" w:rsidR="00466114" w:rsidRDefault="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706C63F7" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00EC3456">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B7E92D" w14:textId="65D33E96" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00EC3456">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B270A2">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5C9CF00B" w14:textId="2B41A699" w:rsidR="00674E15" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A1046A" w14:textId="77777777" w:rsidR="00433B54" w:rsidRPr="00D6425A" w:rsidRDefault="00433B54" w:rsidP="008E7950">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB1C9D7" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00DC27FF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B270A2">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00F231EB">
+    <w:p w14:paraId="3E98E98A" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4421F6" w14:textId="3F8A96FC" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="002A4E33" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004079B9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64583">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>NDUPART</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0FD0" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC2BEA">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F231EB">
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidR="00210CD9" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7297">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB7297">
+      <w:bookmarkStart w:id="0" w:name="_Hlk5362133"/>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mikrogram</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4573">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ml </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šķīdums injekcijām liellopiem, cūkām un zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2043357E" w14:textId="77777777" w:rsidR="00433B54" w:rsidRPr="00DA3362" w:rsidRDefault="00433B54" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE7E374" w14:textId="77777777" w:rsidR="006948D0" w:rsidRPr="00DA3362" w:rsidRDefault="006948D0" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0D96A9" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665989BD" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14060848" w14:textId="42CF0DF9" w:rsidR="00674E15" w:rsidRDefault="00D64583" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0FD0" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml satur</w:t>
+      </w:r>
+      <w:r w:rsidR="00785BA6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0FD0" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...82 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="7BC17D07" w14:textId="77777777" w:rsidR="007673CB" w:rsidRPr="00DA3362" w:rsidRDefault="007673CB" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A56EA9D" w14:textId="02FAB7E2" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="00AF24C0" w:rsidP="00AF24C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E86923" w14:textId="3230F624" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00DD1CE4" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75 µg </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rostenols (D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rostenola nātrij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0038191D" w:rsidRPr="00B112F4">
-[...108 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00674EEA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sāls </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veidā)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A57DB" w:rsidRPr="00DA3362" w:rsidDel="000A57DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...97 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="561630BD" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C58B860" w14:textId="7D4D26D3" w:rsidR="00674E15" w:rsidRDefault="00AF24C0" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>alīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D776AC" w14:textId="77777777" w:rsidR="007673CB" w:rsidRDefault="007673CB" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8217"/>
+        <w:gridCol w:w="4524"/>
+        <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0038191D" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="0038191D">
+      <w:tr w:rsidR="007673CB" w:rsidRPr="00D21B9F" w14:paraId="50A61FE5" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB8C0F" w14:textId="702D6FC3" w:rsidR="0038191D" w:rsidRPr="00E57A7D" w:rsidRDefault="0038191D" w:rsidP="00B270A2">
+          <w:p w14:paraId="00EE037D" w14:textId="11DFDB1B" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D6425A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E57A7D">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46088A15" w14:textId="2AB5BF73" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>alīgvielu</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E57A7D">
+            </w:pPr>
+            <w:r w:rsidRPr="00D6425A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un citu sastāvdaļu </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> sastāvs</w:t>
+              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="00D867D8">
+      <w:tr w:rsidR="007673CB" w:rsidRPr="007673CB" w14:paraId="0C4C57F6" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D64428A" w14:textId="1091C707" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="10227873" w14:textId="24CED704" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30BE7">
-              <w:t>Titāna dioksīds (E 171)</w:t>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Hlorkrezols</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1573889B" w14:textId="456A6A33" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1,0 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="00D867D8">
+      <w:tr w:rsidR="007673CB" w:rsidRPr="007673CB" w14:paraId="37000668" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F56C01E" w14:textId="438D12A9" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="67D72DF0" w14:textId="5AD202A4" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="00D6425A">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30BE7">
-              <w:t>Melnais dzelzs oksīds (E 172)</w:t>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ilspirts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 96%</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="00D867D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03630E69" w14:textId="1611C34D" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="450A4B85" w14:textId="77777777" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="00D867D8">
+      <w:tr w:rsidR="007673CB" w:rsidRPr="007673CB" w14:paraId="13C17D5B" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27960972" w14:textId="427E15A6" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="17029C80" w14:textId="1C57EDCA" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="00D6425A">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="567" w:hanging="567"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F30BE7">
+            <w:r w:rsidRPr="00DA3362">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Propilēnglikola</w:t>
+              <w:t xml:space="preserve">Nātrija hidroksīds (pH </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F30BE7">
+            <w:r w:rsidR="00D64583">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>pielāgošanai</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F30BE7">
+            <w:r w:rsidRPr="00DA3362">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>dikaprilokaprāts</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="1AE2F62B" w14:textId="77777777" w:rsidTr="00D867D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00392A89" w14:textId="7A114F60" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="5A3A905F" w14:textId="77777777" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007673CB" w:rsidRPr="007673CB" w14:paraId="599CB99B" w14:textId="77777777" w:rsidTr="002543A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F2D4AB" w14:textId="59DB083D" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="00D6425A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Epoksidēta</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>C</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> sojas pupiņu eļļa</w:t>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>itronskābe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, bezūdens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pH </w:t>
+            </w:r>
+            <w:r w:rsidR="00D64583">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pielāgošanai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="508AAFEB" w14:textId="77777777" w:rsidTr="00D867D8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38CDF708" w14:textId="051F206C" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="7ED557F8" w14:textId="77777777" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C858D8" w14:paraId="0E6CFAA0" w14:textId="77777777" w:rsidTr="00D867D8">
+      <w:tr w:rsidR="007673CB" w:rsidRPr="007673CB" w14:paraId="0025B383" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36379C1E" w14:textId="162B7D2B" w:rsidR="00C858D8" w:rsidRPr="00E57A7D" w:rsidRDefault="00C858D8" w:rsidP="00B270A2">
+          <w:p w14:paraId="6C896611" w14:textId="39BD300F" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="00D6425A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA3362">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ūdens injekcijām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1D968E" w14:textId="77777777" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F30BE7">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00B270A2">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D023F7F" w14:textId="77777777" w:rsidR="007673CB" w:rsidRPr="00D6425A" w:rsidRDefault="007673CB" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A5FC10" w14:textId="3111A327" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00971348" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971348">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzidrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00433B54">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971348">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bezkrāsains šķīdums</w:t>
+      </w:r>
+      <w:r w:rsidR="00433B54">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injekcijām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2656471C" w14:textId="77777777" w:rsidR="00433B54" w:rsidRPr="009A78A1" w:rsidRDefault="00433B54" w:rsidP="007673CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C3CCB4" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200174E9" w14:textId="6B2FEE50" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EEBF93" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C384C55" w14:textId="4447BDF0" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F212C" w:rsidDel="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D5424E" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5D739D" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi (govis), cūkas (sivēnmātes) un zirgi (ķēves)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4229409A" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A0235F" w14:textId="5110CBB0" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7179BBAA" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662165E3" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4E9C7E" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>meklēšanās ierosināšanai vai sinhronizēšanai;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D65E40" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzemdību ierosināšanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEA73DF" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>olnīcu disfunkcija (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paliekošais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzeltenais ķermenis, lute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cista);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C1BD0" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>endometrīts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piometra;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3573C052" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aizkavēta dzemdes involūcija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A5E7C0" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aborta ierosināšanai grūsnības pirmajā pusē;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB8820C" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mumificētu augļu izvadīšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5061E345" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5658B0E5" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23873170" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzemdību ierosināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14804CEA" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19135B77" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A8AF63" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Luteolīzes ierosināšanai ķēvēm ar funkcionālu dzelteno ķermeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702A006F" w14:textId="0C63018C" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165F9A36" w14:textId="4D3F0CD5" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E356FF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CABD511" w14:textId="485D3736" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot grūsniem dzīvniekiem, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00433B54">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nav vēlams</w:t>
+      </w:r>
+      <w:r w:rsidR="00433B54">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BAB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ierosināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzemdības vai abortu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1719EA02" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neievadīt intravenozi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583319E1" w14:textId="462F4724" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar sirds un asinsvadu, kuņģa-zarnu trakta vai elpošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00433B54">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B74ADB2" w14:textId="44FFE740" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neievadīt, lai ierosinātu dzemdības sivēnmātēm vai govīm gadījumos, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kad paredzamas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apgrūtinātas dzemdības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mehānisku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzemdību ceļ</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u nosprostošanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai augļa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nepareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guļ</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as dēļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06386128" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF3E6B1" w14:textId="3C1E1CE3" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši brīdinājumi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E5DFC2" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC5C596" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D39B022" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6926DB5F" w14:textId="6A470DC0" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BAAF3F" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273A77F9" w14:textId="41104116" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F212C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E86C1B" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39882120" w14:textId="6B1FCD59" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Dzemdību un aborta ierosināšana var </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palielināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komplikāciju, placentas aiztures, augļa </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nāves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un metrīta risku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366B8FE2" w14:textId="4E188D1C" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Lai </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>samazinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anaerobo infekciju risku, kas var</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> būt saistīts ar prostaglandīnu farmakoloģiskajām īpašībām, ir jāievēro piesardzība, lai nepieļautu injekcijas ievadīšanu kontaminētas ādas </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi notīrīt un dezinficēt injekcijas viet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577BA0F9" w14:textId="3EC6AE4D" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista10"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>eklēšanās ierosināšana</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> govīm: </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. dien</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir nepieciešama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>atbilstoš</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meklēšanās </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noteikšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDB626C" w14:textId="578234A4" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="008000"/>
-[...68 lines deleted...]
-      <w:r w:rsidRPr="00E57A7D">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Dzemdību ierosināšana sivēnmātēm pirms 114. grūsnības dienas var </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palielināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nedzīvi dzimušo sivēnu risku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nepieciešamību </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>manuāl</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palīdzības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzemdību </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4DB6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475BADA3" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23212F57" w14:textId="392A564A" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievada veterinārās zāles dzīvniekiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B21F060" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459B1C17" w14:textId="6D6BF074" w:rsidR="00E34FC4" w:rsidRPr="00E34FC4" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-kloprostenols, tāpat kā visi F2α prostaglandīni, var uzsūkties caur ādu un izraisīt bronhu spazmas un abortu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A918022" w14:textId="776A039D" w:rsidR="00E34FC4" w:rsidRPr="00E34FC4" w:rsidRDefault="005E069B" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ītie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no tiešas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saskares ar lietotāja ādu vai gļotādām. Grūtniecēm, sievietēm reproduktīvā vecumā, astmas slimniekiem un personām ar bronhu vai cita</w:t>
+      </w:r>
+      <w:r w:rsidR="00026A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veida</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elpošanas problēmām jāizvairās no saskares </w:t>
+      </w:r>
+      <w:r w:rsidR="00026A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00026A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīšanas laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jālieto vienreizlieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00026A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jami gumijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimdi</w:t>
+      </w:r>
+      <w:r w:rsidR="00026A94">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AED9A20" w14:textId="77777777" w:rsidR="00E34FC4" w:rsidRPr="00E34FC4" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB5EBC5" w14:textId="6C56BA21" w:rsidR="00E34FC4" w:rsidRDefault="00026A94" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rīkoties ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242BE9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārajā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m zālēm piesardzīgi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, lai izvairītos no nejaušas pašinjicēšanas vai saskares ar ādu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E5F812" w14:textId="64F70678" w:rsidR="00E34FC4" w:rsidRPr="00E34FC4" w:rsidRDefault="00026A94" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja notikusi n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ejauša pašinjicēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekavējoties meklēt medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00785BA6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzību un uzrādīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietošanas instrukciju vai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marķējumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FC4" w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596AC45F" w14:textId="2C8C3A3E" w:rsidR="00E34FC4" w:rsidRPr="00E34FC4" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nekavējoties meklējiet medicīnisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00785BA6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzību, ja rodas elpošanas grūtības, ko izraisa nejauša ieelpošana vai </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6BAB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašinjekcija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFC57AF" w14:textId="1090C744" w:rsidR="00E34FC4" w:rsidRPr="00E34FC4" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notikusi nejauša saskare ar ādu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skarto vietu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nekavējoties nomazgāt ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B74D141" w14:textId="219EDD88" w:rsidR="00E34FC4" w:rsidRPr="00DA3362" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00242BE9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm, neēst, nedzert un nesmēķēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274A8175" w14:textId="3C733241" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30259300" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C853022" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C94469F" w14:textId="2008A049" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C943C7F" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE1A7D4" w14:textId="29BFB1C0" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
-[...252 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00D6565D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F212C" w:rsidDel="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="54F06C19" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0559B212" w14:textId="6AD0A557" w:rsidR="00512A3A" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi (govis)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3826 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008364C2" w14:paraId="78F33475" w14:textId="77777777" w:rsidTr="00B270A2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00512A3A" w:rsidRPr="00512A3A" w14:paraId="768BA336" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EECB07F" w14:textId="77777777" w:rsidR="008364C2" w:rsidRPr="00E57A7D" w:rsidRDefault="008364C2" w:rsidP="00B270A2">
+          <w:p w14:paraId="3FB19A76" w14:textId="00F48696" w:rsidR="00512A3A" w:rsidRPr="004079B9" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Reti</w:t>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nenoteikt</w:t>
+            </w:r>
+            <w:r w:rsidR="00242BE9" w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00242BE9" w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>biežums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="593BE229" w14:textId="77777777" w:rsidR="008364C2" w:rsidRPr="00E57A7D" w:rsidRDefault="008364C2" w:rsidP="00B270A2">
+          <w:p w14:paraId="693E69B5" w14:textId="1B7F87E5" w:rsidR="00512A3A" w:rsidRPr="00D6425A" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(nevar noteikt pēc pieejamajiem datiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512A3A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="696019A1" w14:textId="0125B76E" w:rsidR="008364C2" w:rsidRDefault="008364C2" w:rsidP="00B270A2">
-[...42 lines deleted...]
-          <w:p w14:paraId="26C4346B" w14:textId="1EFAA977" w:rsidR="008364C2" w:rsidRDefault="008364C2" w:rsidP="00B270A2">
+          <w:p w14:paraId="6CD32561" w14:textId="5C7BC7CE" w:rsidR="00512A3A" w:rsidRDefault="00242BE9" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...65 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Dia</w:t>
+              <w:t>Infekcija injekcijas vietā</w:t>
             </w:r>
-            <w:r w:rsidR="008364C2" w:rsidRPr="00036D75">
+            <w:r w:rsidR="00410BA1" w:rsidRPr="00410BA1">
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>reja</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>pastiprināta</w:t>
+              <w:t>(pietūkums, krepitācija)</w:t>
             </w:r>
-            <w:r w:rsidR="008364C2" w:rsidRPr="00036D75">
+            <w:r w:rsidR="00410BA1">
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> siekalošanās</w:t>
-[...36 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E859B4" w14:textId="77777777" w:rsidR="008364C2" w:rsidRDefault="008364C2" w:rsidP="00B270A2">
+          <w:p w14:paraId="1A6A2EA1" w14:textId="71613F46" w:rsidR="00410BA1" w:rsidRPr="00D6425A" w:rsidRDefault="00242BE9" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>I</w:t>
+              <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00036D75">
+            <w:r w:rsidR="00410BA1" w:rsidRPr="00410BA1">
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>zmaiņas barības uzņemšanā</w:t>
+              <w:t>lacentas aizture</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00410BA1">
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...238 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65DA1CD0" w14:textId="317ACDCD" w:rsidR="008364C2" w:rsidRPr="00FE6992" w:rsidRDefault="008364C2" w:rsidP="00B270A2">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="361F4F4B" w14:textId="5847FCA7" w:rsidR="00512A3A" w:rsidRDefault="00410BA1" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410BA1">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00410BA1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja anaerobās baktērijas iekļūst injekcijas vietas audos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C38A84" w14:textId="18CC33F6" w:rsidR="00410BA1" w:rsidRDefault="00410BA1" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410BA1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietojot govju atnešanās ierosināšanai un atkarībā no ārstēšanas laika attiecībā pret apaugļošanās datumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C456B70" w14:textId="77777777" w:rsidR="00F523AB" w:rsidRDefault="00F523AB" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C864321" w14:textId="31151E03" w:rsidR="00512A3A" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ūkas (sivēnmātes)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...12818 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00135DD1" w14:paraId="343408A3" w14:textId="77777777" w:rsidTr="0018631A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00512A3A" w:rsidRPr="00512A3A" w14:paraId="2826AC58" w14:textId="77777777" w:rsidTr="002543A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39F48F22" w14:textId="77777777" w:rsidR="00135DD1" w:rsidRPr="00E57A7D" w:rsidRDefault="00135DD1" w:rsidP="0018631A">
+          <w:p w14:paraId="3DB679B1" w14:textId="3E4A58EE" w:rsidR="00512A3A" w:rsidRPr="004079B9" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>Reti</w:t>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nenoteikt</w:t>
+            </w:r>
+            <w:r w:rsidR="002543A3" w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002543A3" w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>biežums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7623E018" w14:textId="77777777" w:rsidR="00135DD1" w:rsidRPr="00E57A7D" w:rsidRDefault="00135DD1" w:rsidP="0018631A">
+          <w:p w14:paraId="0558F98D" w14:textId="1C674F26" w:rsidR="00512A3A" w:rsidRPr="00D6425A" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E57A7D">
-              <w:t>(1 līdz 10 dzīvniekiem/10 000 ārstētajiem dzīvniekiem):</w:t>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(nevar noteikt pēc pieejamajiem datiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512A3A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5958E344" w14:textId="7E8DC12B" w:rsidR="00135DD1" w:rsidRDefault="00135DD1" w:rsidP="0018631A">
-[...31 lines deleted...]
-          <w:p w14:paraId="42138CEE" w14:textId="1F3897BE" w:rsidR="00135DD1" w:rsidRDefault="00135DD1" w:rsidP="0018631A">
+          <w:p w14:paraId="416A5AB5" w14:textId="66A62959" w:rsidR="00512A3A" w:rsidRPr="00D6425A" w:rsidRDefault="00F523AB" w:rsidP="002543A3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042349B">
+            <w:r w:rsidRPr="00F523AB">
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Uzvedības traucējumi</w:t>
+              <w:t>Uzvedības izmaiņas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...392 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DE181FC" w14:textId="63867DFE" w:rsidR="00135DD1" w:rsidRPr="00FE6992" w:rsidRDefault="00135DD1" w:rsidP="00B270A2">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="55221E9C" w14:textId="6529BCF3" w:rsidR="00512A3A" w:rsidRDefault="00F523AB" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F523AB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īdzīgi tiem, kas novēroti dabiskās dzemdībās, un izzūd 1 stundas laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328D71D7" w14:textId="77777777" w:rsidR="00512A3A" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD170A3" w14:textId="45427D46" w:rsidR="00512A3A" w:rsidRPr="00EB44D5" w:rsidRDefault="00512A3A" w:rsidP="00512A3A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>irgi (ķēves)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433A1715" w14:textId="22CCC5F7" w:rsidR="00512A3A" w:rsidRDefault="00512A3A" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512A3A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav zinām</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512A3A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBA86E3" w14:textId="77777777" w:rsidR="002543A3" w:rsidRDefault="002543A3" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406E692A" w14:textId="42D7E88C" w:rsidR="00794192" w:rsidRDefault="00794192" w:rsidP="00D6425A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcij</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3DBF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE7019C" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C35B929" w14:textId="64C1CC3C" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040D0B47" w14:textId="2105084A" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591BD041" w14:textId="4B425486" w:rsidR="00E34FC4" w:rsidRPr="00D6425A" w:rsidRDefault="00E34FC4" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Grūsnība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB17511" w14:textId="7BA0FD0C" w:rsidR="00E34FC4" w:rsidRPr="002543A3" w:rsidRDefault="00E34FC4" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot (</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>visu grūsnības laiku vai daļu no tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>), ja vien nav</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tas nav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēlams</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, lai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF748B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>erosinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzemdības vai terapeitisku </w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārtraukšanu, jo lietošana dzīvniekiem grūsnības periodā izraisa abortu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C209A86" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D4F0C7" w14:textId="7AC3AA44" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3925E3ED" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA5C892" w14:textId="4FEFA189" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1CE4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...23 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidR="002543A3" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1CE4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vienlaicīgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar nesteroīdiem pretiekaisuma līdzekļiem, jo t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ie kavē endogēno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prostaglandīnu sintēz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EBAD6D" w14:textId="45C7AB81" w:rsidR="006F212C" w:rsidRDefault="00794192" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00794192">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc kloprostenola lietošanas var palielināties citu oksitocīdu aktivitāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00795597" w:rsidRPr="00795597">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180B544C" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRPr="00215763" w:rsidRDefault="003E3DBF" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6912B3" w14:textId="1D877C5D" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F212C" w:rsidDel="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFF50A5" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC587E7" w14:textId="22D3E427" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="00E34FC4" w:rsidP="006F212C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ntramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FBB170" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D2EDBB" w14:textId="7174D82C" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Gov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt 2 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CE4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas atbilst 150 µg D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenola</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CE4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5A0AF0" w14:textId="77777777" w:rsidR="00DD1CE4" w:rsidRPr="00DA3362" w:rsidRDefault="00DD1CE4" w:rsidP="006F212C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F6E2D2" w14:textId="70812562" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista20"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Meklēšanās sinhroniz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles divas reizes ar 11 dienu intervālu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc tam divas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reizes veikt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mākslīg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apsēklošan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72 un 96 stund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc otrās injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A685B7E" w14:textId="1D1D0DD1" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Meklēšanās ierosināšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (arī govīm</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kurām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>r vāj</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai klus</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meklēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="002543A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="0064754F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt veterinārās zāles pēc dzeltenā ķermeņa klātbūtnes konstatēšanas (cikla 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>18. dienā); meklēšanās pazīmes parasti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parādās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>60 stundu laikā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc tam veikt apsēklošanu 72</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>96 stundas pēc injekcijas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja meklēšanās pazīmju nav, </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu ievadīšan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atkārto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 dienas pēc pirmās injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708ADC5E" w14:textId="514DB073" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzemdību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ierosināšana pēc 270. grūsnības dienas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A40F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grūsnības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzemdības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parasti sākas 30</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>60 stundu laikā pēc injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A34FC0F" w14:textId="35F0BA4F" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Olnīcu disfunkcija (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>paliekošais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzeltenais ķermenis, luteālā cista)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ja ir konstatēta dzeltenā ķermeņa klātbūtne, ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles un pēc tam veikt apsēklošanu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirmajā meklēšanās reizē pēc injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja meklēšanās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pazīmes neparādās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, veikt ginekoloģisko izmeklēšanu un atkārtot injekciju 11 dienas pēc pirmās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apsēklošana vienmēr jāveic 72</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>96 stundas pēc injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB6934D" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Endometrīts, piometra:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt 1 veterināro zāļu devu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja nepieciešams, ārstēšanu atkārtot pēc 10 dienām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603DF897" w14:textId="0C9F7D07" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aborta ierosināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grūsnības pirmajā pusē (līdz 150. grūsnības dienai):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles grūsnības pirmajā pusē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4476B05E" w14:textId="311005FD" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mumificēta augļa izvadīšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu devu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Augļa </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izstumšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novēro 3</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 dienu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu ievadīšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1858D520" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aizkavēta dzemdes involūcija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt veterinārās zāles un, ja tiek uzskatīts par nepieciešamu, veikt vienu vai divas secīgas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>injekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar 24 stundu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F4F156" w14:textId="77777777" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DB3960" w14:textId="74AC985F" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sivēnmāt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intramuskulāri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00986C4C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas atbilst 75 </w:t>
+      </w:r>
+      <w:r w:rsidR="005018C0" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:r w:rsidR="005018C0" w:rsidRPr="00DA3362" w:rsidDel="005018C0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne ātrāk kā 114. grūsnības dienā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atkārtot pēc 6 stundām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alternatīvi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>20 stundas pēc sākotnējās devas ievadīšanas var arī ievadīt dzemdes musku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>latūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stimulējošu līdzekli (oksitocīnu vai karazololu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A34D624" w14:textId="0FA91FB4" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ievērojot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>divu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievadīšanas protokolu, aptuveni 70</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% dzīvnieku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzemdības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sākas 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6445">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>30 stundu laikā pēc pirmās devas ievadīšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3807FABF" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252B38CC" w14:textId="42AB0C60" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ķēv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>luteolīzes ierosināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ķēvēm ar funkcionālu dzelteno ķermeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt 1 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterināro zāļu dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00870B90">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas atbilst 75 µg D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniekam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062EA18F" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F8AE4F" w14:textId="243133F9" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7043F1DA" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A21A46" w14:textId="5D7157E7" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="00A3651C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc desmitkārtīgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsnie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapeitisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as ievadīšanas, g</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ovīm un sivēnmātēm n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>etika</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konstatētas blakusparādības. Kopumā </w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ļoti</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lielas pārdozēšanas gadījumā var rasties šādi simptomi: </w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>paātrināta</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sirdsdarbība un elpošana, bronhokonstrikcijas, paaugstināta ķermeņa temperatūra, palielināts mīkstu </w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>fekāliju</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un urīna daudzums, siekalu izdalīšanās un vemšana. Tā kā nav noskaidrots īpašs antidots, pārdozēšanas gadījumā ieteicams uzsākt simptomātisku ārstēšanu. Pārdozēšana nepaātrina dzeltenā ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regresiju</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD6E6CA" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0160BADD" w14:textId="60461621" w:rsidR="006F212C" w:rsidRDefault="00A3651C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc trīskārši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsnie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapeitisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķēvēm </w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tika konstatēta mērena svīšana un mīkst</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>fekālijas</w:t>
+      </w:r>
+      <w:r w:rsidR="006F212C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD168E1" w14:textId="21DAF70F" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536BCA5E" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00E57A7D" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7177CB4B" w14:textId="77777777" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6844B424" w14:textId="00846087" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F212C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojami</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ED5DD7" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B35EBBC" w14:textId="0C64612E" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA1363B" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AA5257" w14:textId="01F0E4A0" w:rsidR="006F212C" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>em:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1625DCCD" w14:textId="117F8979" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle stundas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45946E6D" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5D3026" w14:textId="64C9950A" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 diena</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140D18DE" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557FC82D" w14:textId="24678650" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>em:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aļai un blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2 dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222F43C9" w14:textId="32987132" w:rsidR="006F212C" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle stundas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BBCBEF" w14:textId="77777777" w:rsidR="004320DF" w:rsidRPr="00D6425A" w:rsidRDefault="004320DF" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADD8074" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="007B7726">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E95DA2C" w14:textId="24127373" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DFC9BC" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0079C532" w14:textId="77777777" w:rsidR="006F212C" w:rsidRPr="00E57A7D" w:rsidRDefault="006F212C" w:rsidP="006F212C">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet kods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7260B669" w14:textId="77777777" w:rsidR="006F212C" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFC2117" w14:textId="30FE3500" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>QG02AD90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198E3737" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE8F3DF" w14:textId="0359C33A" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E0A960" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CE88FE" w14:textId="25A33208" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="004320DF" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>eterinārās zāles satur dekstrorotācijas kloprostenolu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D95" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D95" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenol</w:t>
+      </w:r>
+      <w:r w:rsidR="00780E33">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D95" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00780E33">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ir prostaglandīna F</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F061"/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sintētisks analogs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00780E33" w:rsidRPr="009846FA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00780E33" w:rsidRPr="009846FA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenol</w:t>
+      </w:r>
+      <w:r w:rsidR="00780E33">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ir kloprostenola bioloģiski aktīva lute</w:t>
+      </w:r>
+      <w:r w:rsidR="000C47D7" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ālā</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sastāvdaļa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756A25D4" w14:textId="00C32BF6" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="004320DF" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...23 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ir aptuveni 3,</w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reizes iedarbīgāka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par līdzīgiem racēmiska kloprostenola preparātiem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00780E33">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šī iemesla dēļ </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var lietot </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>attiecīgi</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zemāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043A20A4" w14:textId="11FD0AA8" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00A32405" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eterinārās zāles ir iedarbīgākas un ir labāk panesamas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>racēmisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kloprostenol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4502F956" w14:textId="4CB2B970" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:leader="dot" w:pos="4860"/>
+          <w:tab w:val="right" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rostenola ievadīšana </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>cikla lute</w:t>
+      </w:r>
+      <w:r w:rsidR="000C47D7" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>āl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā fāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olnīcās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inducē luteinizējošā hormona (LH) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receptoru skaita </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samazināšanos, tādējādi ierosinot dzeltenā </w:t>
+      </w:r>
+      <w:r w:rsidR="000C47D7" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ķermeņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funkcionālo un morfoloģisko regresiju</w:t>
+      </w:r>
+      <w:r w:rsidR="000C47D7" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (luteolīzi)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas izraisa strauju progesterona līmeņa pazemināšanos. Hipofīzes priekšējā da</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastiprina folikulu stimulējošā hormona (FSH) izdalīšanu, kas stimulē folikulu nobriešanu, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FF7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m seko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meklēšanās un ovulācija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB6D92A" w14:textId="15427399" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Farmakokinētiskie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īpašības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F212C" w:rsidDel="006F212C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB5EA22" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E41E4D" w14:textId="5412DD9F" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00130600">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intramuskulāri ievadot </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75 </w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μg </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6A06">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rostenol</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sivēnmātēm, maksimālā </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6A06">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rostenola koncentrācija </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32405">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plazmā bija aptuveni </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μg/l, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>konstatēta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD29E9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD29E9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minūtes pēc injekcijas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32405">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>prēķināts, ka eliminācijas pusperiods T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2β </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386B44DE" w14:textId="7F17B1E6" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00130600">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intramuskulāri ievadot </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150 </w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">μg </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6A06">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rostenol</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> govīm, augstākā </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6A06">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35B79" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>klop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rostenola koncentrācija </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32405">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>plazmā konstatēta 90 minūtes pēc injekcijas (aptuveni 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>μg/l).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379A1CF5" w14:textId="77777777" w:rsidR="004320DF" w:rsidRPr="009A78A1" w:rsidRDefault="004320DF" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B98C468" w14:textId="77777777" w:rsidR="00130600" w:rsidRPr="009A78A1" w:rsidRDefault="00130600" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4726BB28" w14:textId="51AB8E92" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="006F212C" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B5EBAA" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1E99DE" w14:textId="4CEDD469" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F02D95" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>esaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D01D3EF" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C3C16" w14:textId="5AFA9902" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti saderības pētījumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E09DDAD" w14:textId="77777777" w:rsidR="00130600" w:rsidRPr="009A78A1" w:rsidRDefault="00130600" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8A0CD7" w14:textId="7DB71F27" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1B6986" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48AC1637" w14:textId="70011B46" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā:</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1865" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="005D1865" w:rsidRPr="00044009">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDD2256" w14:textId="75330AE2" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F480C" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7AF55E" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A23CC7F" w14:textId="188B0D77" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="006F212C" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A690A90" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00E01DC2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760E8D6F" w14:textId="2990599C" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt flakonu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6BAB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ārējā iepakojumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2754E3FF" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="002942A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBB6D19" w14:textId="7163B81B" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77555283" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A53A96D" w14:textId="35E3D291" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00DA3362">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinārās zāles ir iepildītas </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2A14" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I tipa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>bezkrāsain</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2A14" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stikla flakonā</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2A14" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas noslēgts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar brombutila gumijas aizbāzni</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2A14" w:rsidRPr="00CC2D7D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="009E2A14" w:rsidRPr="0034196B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alumīnija vāciņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66979110" w14:textId="199ADCD2" w:rsidR="00F02D95" w:rsidRPr="009A78A1" w:rsidRDefault="00F02D95" w:rsidP="00F02D95">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3651C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA5042D" w14:textId="77777777" w:rsidR="00F02D95" w:rsidRPr="009A78A1" w:rsidRDefault="00F02D95" w:rsidP="00F02D95">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 20 ml flakonu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589E2BBB" w14:textId="77777777" w:rsidR="00F02D95" w:rsidRPr="009A78A1" w:rsidRDefault="00F02D95" w:rsidP="00F02D95">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar pieciem 20 ml flakoniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D8DDE7" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="000A731B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C5C04F" w14:textId="65162540" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016F64EE" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297FA3DA" w14:textId="1C775E16" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="009A78A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši norādījumi neizlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2A14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BDAE2D" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="009A78A1" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FC93D2" w14:textId="681B7B78" w:rsidR="00E34FC4" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk79763389"/>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015CA807" w14:textId="77777777" w:rsidR="00E34FC4" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC00984" w14:textId="0BCFCB5B" w:rsidR="00E34FC4" w:rsidRPr="00D6425A" w:rsidRDefault="00E34FC4" w:rsidP="00E34FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="286EFFB6" w14:textId="77777777" w:rsidR="004320DF" w:rsidRPr="009A78A1" w:rsidRDefault="004320DF" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5946787B" w14:textId="77777777" w:rsidR="00130600" w:rsidRPr="009A78A1" w:rsidRDefault="00130600" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F88E4F1" w14:textId="36EAEEC2" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...3 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0052494A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C3DEB9" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A4F5D1" w14:textId="51420736" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETPHARMA ANIMAL HEALTH, S.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B770FC4" w14:textId="4554B039" w:rsidR="00130600" w:rsidRDefault="00130600" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF96301" w14:textId="77777777" w:rsidR="004320DF" w:rsidRPr="00D6425A" w:rsidRDefault="004320DF" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A4BEEE" w14:textId="36F46593" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D5314" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A8FCF5" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="003B5073" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>V/DCP/14/0028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8D1FB1" w14:textId="77777777" w:rsidR="004320DF" w:rsidRPr="00D6425A" w:rsidRDefault="004320DF" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEA6DC7" w14:textId="77777777" w:rsidR="006948D0" w:rsidRPr="00D6425A" w:rsidRDefault="006948D0" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8239E4" w14:textId="0F801588" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6425A" w:rsidDel="0052494A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6992">
-[...39 lines deleted...]
-      <w:r w:rsidR="008448D9">
+    </w:p>
+    <w:p w14:paraId="71F3CE6B" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00D6425A" w:rsidRDefault="00674E15" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3142E2F9" w14:textId="56EE38A5" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās </w:t>
+      </w:r>
+      <w:r w:rsidR="004320DF" w:rsidRPr="004320DF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tirdzniecības atļaujas piešķiršanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5073" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3651C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5073" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3651C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5073" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8AE157" w14:textId="25AABFF7" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00130600" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E15" w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0052494A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052494A" w:rsidDel="0052494A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
-[...48 lines deleted...]
-        <w:r w:rsidR="006C102E" w:rsidRPr="00692E6B">
+    </w:p>
+    <w:p w14:paraId="1A5C97E7" w14:textId="77777777" w:rsidR="0052494A" w:rsidRPr="00DA3362" w:rsidRDefault="0052494A" w:rsidP="008E7950">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27106F68" w14:textId="52376091" w:rsidR="003E3DBF" w:rsidRDefault="000B311C" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46581E49" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRDefault="003E3DBF" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001FEE5B" w14:textId="77777777" w:rsidR="00FD29E9" w:rsidRPr="00DA3362" w:rsidRDefault="00FD29E9" w:rsidP="008E7950">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4901D9EF" w14:textId="77777777" w:rsidR="0052494A" w:rsidRPr="00E57A7D" w:rsidRDefault="0052494A" w:rsidP="0052494A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E9D311" w14:textId="77777777" w:rsidR="00674E15" w:rsidRPr="00DA3362" w:rsidRDefault="00674E15" w:rsidP="00362AB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5314CF" w14:textId="231EF367" w:rsidR="00674E15" w:rsidRDefault="00674E15" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3362">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756C8158" w14:textId="49E516D3" w:rsidR="0052494A" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776DA522" w14:textId="77777777" w:rsidR="0052494A" w:rsidRPr="00D6425A" w:rsidRDefault="0052494A" w:rsidP="0052494A">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D6425A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...1317 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C41C3">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00D6425A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="74A9767D" w14:textId="77777777" w:rsidR="0052494A" w:rsidRPr="00D6425A" w:rsidRDefault="0052494A" w:rsidP="00A44F92">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6987B0" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00220525" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512C10B5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00D6425A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B74D06" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2812A803" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC443D8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6B9D9E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8AA2D3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9525D6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D94A85" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390CD0F8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB98F36" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B7F1A4" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BE176B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E951A7E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49263D92" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B14F629" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3460DB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7482DB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CCE878" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FF266D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C71ED8E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B31EC8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B088FE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8443CE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F29ECE9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56726D87" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE0A76F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8453E6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E935AB8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260C3F94" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEFD89F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12562D06" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F09E9D1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5BB7F8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAD4BAE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423D40F5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F1BC76" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED7E351" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B387C35" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5101D8AA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE1E2AD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC1D66C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094BC355" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A913C0B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B93342" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF04CD6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC069E9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CABE404" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0957352A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719F3936" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0462CC39" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D416712" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311BF881" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191933F9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00466114" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EB9964" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47688B89" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BDEA81" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9167"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C219B6" w:rsidRPr="003E3DBF" w14:paraId="1D267EC4" w14:textId="77777777" w:rsidTr="00F749CA">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DA0145" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777B5D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A810A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266FACED" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2549D96A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A810A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>KASTĪTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68D9F513" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9BCBDF" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE8E80D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351B23D9" w14:textId="6AC5CDF9" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7798C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7798C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>NDUPART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75 mikrogrami/ml šķīdums injekcijām </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3B0F99" w14:textId="32812D93" w:rsidR="00C219B6" w:rsidRDefault="00DE6B28" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D436E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D-kloprostenols (nātrija sāls)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B00E14" w14:textId="77777777" w:rsidR="00DE6B28" w:rsidRPr="00D436E8" w:rsidRDefault="00DE6B28" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD263A3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B450BDA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734" w:rsidDel="00777B5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E48769" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142B7920" w14:textId="417BBFFE" w:rsidR="00C219B6" w:rsidRPr="001444DA" w:rsidRDefault="00E7798C" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="001444DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml satur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="001444DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D27A05" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA007E7" w14:textId="3FC900CE" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001444DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>75 µg D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001444DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kloprostenols (D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21B9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001444DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kloprostenola nātrija </w:t>
+      </w:r>
+      <w:r w:rsidR="00674EEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sāls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001444DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veidā) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795C0CF2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B698C8F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B423279" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777B5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359734B5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CDDB33" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 ml </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685EE607" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5 x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 ml </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAB84B8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0F4915" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7373FC" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27355DB8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45592726" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065700">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi (govis), cūkas (sivēnmātes) un zirgi (ķēves).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083FA557" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB6A77E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564438AE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB3EE5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>INDIKĀCIJA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123F55FD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D2782B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F58D85E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>LIETOŠANAS VEID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E718AAF" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E20ADB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC73EA3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBACD35" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455F2380" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE1B6A5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0728CD48" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43580804" w14:textId="43815AE6" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liellopiem: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle dienas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23385886" w14:textId="28879D87" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A8C2B4" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C424BCE" w14:textId="70A5BA44" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidR="000A732F">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 diena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56630490" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB2E347" w14:textId="20E7BBB7" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC5E1E6" w14:textId="75191C71" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E781CDB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F7D167" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E294012" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8BE2DB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748AD02F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70461">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Exp. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C61991B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>atvēršanas izlietot 28 dienu laikā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173B685E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirmreizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atvēršanas izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1FA388" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D179E4" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3DDF5D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAEF42F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDAA397" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt flakonu ārējā iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C29CB6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6902EF8C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ACAA66" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B11CB0B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A7437C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD4A179" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4365FD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">VĀRDI “LIETOŠANAI DZĪVNIEKIEM” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AC7C3E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B272E7D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392F54B1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D0D7A0" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51ED0059" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C332D67" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22617E72" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113C8D78" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0BF4F5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C135F7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33403234" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D2B6E7" w14:textId="5F650765" w:rsidR="00C219B6" w:rsidRDefault="00E7798C" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBF96BB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETPHARMA ANIMAL HEALTH, S.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47066378" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53874849" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ECF77F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DF6C33" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E46A8B0" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7693">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>V/DCP/14/0028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C21858" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2CA87C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28485F96" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B87BC5B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2151D81C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDC771F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D2CF02" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395C4509" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D144C9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1D972B" w14:textId="285505DF" w:rsidR="007767EB" w:rsidRPr="00065700" w:rsidRDefault="007767EB" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2467B70C" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="00065700" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065700">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E60B3F" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="00065700" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494A3917" w14:textId="2EF15082" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007767EB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20 ml flakons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7D12F4" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4CEE30" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F64A4">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5A6F37" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5304C90B" w14:textId="02750A28" w:rsidR="007767EB" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EEA">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00674EEA">
+        <w:t>NDUPART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007767EB">
+        <w:t xml:space="preserve"> 75 mikrogrami/ml šķīdums injekcijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCCF6D4" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A198FD" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477714A0" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F64A4">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A84A1C9" w14:textId="77777777" w:rsidR="007A1D7D" w:rsidRDefault="007A1D7D" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5F1B90" w14:textId="5F135B6C" w:rsidR="007767EB" w:rsidRDefault="007A1D7D" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1D7D">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0080394C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1D7D">
+        <w:t>kloprostenols (kā nātrija sāls) 75 µg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9D2C52" w14:textId="77777777" w:rsidR="007A1D7D" w:rsidRPr="002F64A4" w:rsidRDefault="007A1D7D" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B12A31" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AC938F" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F64A4">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA5B528" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F23A210" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>Lot {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D1430" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CC16C7" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D92C9F9" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F64A4">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335B5510" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DB072D" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB">
+      <w:bookmarkStart w:id="5" w:name="_Hlk172711925"/>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="002F64A4">
+        <w:t>. {mm/gggg}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAF244F" w14:textId="77777777" w:rsidR="007767EB" w:rsidRPr="002F64A4" w:rsidRDefault="007767EB" w:rsidP="007767EB"/>
+    <w:p w14:paraId="4936832D" w14:textId="77777777" w:rsidR="007A1D7D" w:rsidRDefault="007A1D7D" w:rsidP="007A1D7D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pēc pirmreizējas atvēršanas izlietot 28 dienu laikā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8B98EC" w14:textId="24B9E97B" w:rsidR="007767EB" w:rsidRPr="00224123" w:rsidRDefault="007A1D7D" w:rsidP="007A1D7D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pēc pirmreizējas atvēršanas izlietot līdz ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04850463" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0606BA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483D19B0" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0F4230" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00224123" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436B0FB1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D45D4A3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB5B29" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E52E1B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E267F2D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E9B21F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616321C2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3312E8CB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77797B00" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A70A53E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7FE0EA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE43CFD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1104706F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725A007A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D14455" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543715AB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60472214" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F34BC2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AE19EF" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D25B219" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2E65D7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5105AD37" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D2F517" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75115296" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349A3F87" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C83DB69" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09851BEC" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528CD8DE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006895F8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474DEBFD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136318CA" w14:textId="05CCF84C" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815375">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00815375">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>NDUPART</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C177C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>75 mikrogrami/ml šķīdums injekcijām liellopiem, cūkām un zirgiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBAB102" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24257956" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C177C4" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CACA964" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C177C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EB304E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A8E50B" w14:textId="71ED51E2" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00815375" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml satur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0567C67E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79368E09" w14:textId="175C8227" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenols (D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">kloprostenola nātrija </w:t>
+      </w:r>
+      <w:r w:rsidR="00815375">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sāls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veidā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>75 mikrogrami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Hlorkrezols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF3ED4D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E36A87" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002A4734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains šķīdums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injekcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537AA8CA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AA2F04" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C177C4" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DA79EE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mērķsugas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22847242" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E201CCD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi (govis), cūkas (sivēnmātes) un zirgi (ķēves).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FDC19C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F94F0B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002A4734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C177C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345A3CE0" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002A4734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DE3C17" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002A4734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB3E23F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002A4734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFB64F2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>meklēšanās ierosināšanai vai sinhronizēšanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765CA4DA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzemdību ierosināšanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2D32A9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>olnīcu disfunkcija (paliekošais dzeltenais ķermenis, luteālā cista);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFD53C9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>endometrīts, piometra;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6484306A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aizkavēta dzemdes involūcija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E425003" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aborta ierosināšanai grūsnības pirmajā pusē;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11046673" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mumificētu augļu izvadīšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DAF7B5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B5DC1DC" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E2C5FF" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4734">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzemdību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ierosināšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D2C6DD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5523F69C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB88EEB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Luteolīzes ierosināšanai ķēvēm ar funkcionālu dzelteno ķermeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464FBBD1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE510B9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBF7435" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D9D76A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4429E642" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16734945" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot grūs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>niem dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nav vēlams ierosināt dzemdības vai abortu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCEA6FE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neievadīt intravenozi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E950B1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar sirds un asinsvadu, kuņģa-zarnu trakta vai elpošanas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C957CA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neievadīt, lai ierosinātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzemdības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sivēnmātēm vai govīm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gadījumos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kad paredzamas apgrūtinātas dzemdības </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mehānisku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzemdību ceļu nosprostošanos vai augļa nepareiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as dēļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7139B0C7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3FBEAC" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AF8098" w14:textId="77777777" w:rsidR="00865AEB" w:rsidRDefault="00865AEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2182BA68" w14:textId="7E5E033F" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F35ED2B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D845BD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF8498F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzemdību un aborta ierosināšana var </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palielināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komplikāciju, placentas aiztures, augļa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nāves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un metrīta risku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392AF45A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Lai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>samazinātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anaerobo infekciju risku, kas var</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ētu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> būt saistīts ar prostaglandīnu farmakoloģiskajām īpašībām, ir jāievēro piesardzība, lai nepieļautu injekcijas ievadīšanu kontaminētas ādas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vietā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pirms </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpīgi notīrīt un dezinficēt injekcijas vietu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FECEED9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>eklēšanās ierosināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> govīm: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc injekcijas ievadīšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir nepieciešama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meklēšanās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noteikšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F93BF9D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Dzemdību ierosināšana sivēnmātēm pirms 114. grūsnības dienas var </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>palielināt nedzīvi dzimušo sivēnu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risku un nepieciešamību </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>manuāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as palīdzības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzemdību </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622AE07F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F348B9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3999DB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D-kloprostenols, tāpat kā visi F2α prostaglandīni, var uzsūkties caur ādu un izraisīt bronhu spazmas un abortu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D02652" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izvairīties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no tiešas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saskares ar lietotāja ādu vai gļotādām. Grūtniecēm, sievietēm reproduktīvā vecumā, astmas slimniekiem un personām ar bronhu vai jebkāda cita veida elpošanas problēmām jāizvairās no saskares</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīšanas laikā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jālieto vienreiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lietojamie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gumijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cimdi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5B07BB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38447929" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Rīkoties ar šīm veterinārajām zālēm piesardzīgi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lai izvairītos no nejaušas pašinjicēšanas vai saskares ar ādu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E8E6C6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E9FB58" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja notikusi n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ejauša pašinjicēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekavējoties meklēt medicīnisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzību un uzrādīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietošanas instrukciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>marķējumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255C2867" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nekavējoties meklējiet medicīnisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palīdzību, ja rodas elpošanas grūtības, ko izraisa nejauša ieelpošana vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašinjekcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B86AB31" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notikusi nejauša saskare ar ādu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skarto vietu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nekavējoties nomazgāt ar ziepēm un ūdeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58626458" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm, neēst, nedzert un nesmēķēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B0733D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7941BAE1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AB5421" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot (visas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>grūsnības laiku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai daļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), ja vien nav vēlams izraisīt dzemdības vai terapeitisku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārtraukšanu, jo lietošana dzīvniekiem grūsnības periodā izraisa abortu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC762B5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3822A919" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BDFAED" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vienlaicīgi ar nesteroīdiem pretiekaisuma līdzekļiem, jo tie kavē endogēno prostaglandīnu sintēzi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27501D95" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A484B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc kloprostenola lietošanas var palielināties citu oksitocīdu aktivitāte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478B9B8B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DB0919" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF8E99C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc desmitkārtīgi pārsniegtas terapeitiskās devas ievadīšanas, g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ovīm un sivēnmātē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>netika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konstatētas blakusparādības.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kopumā ļoti lielas pārdozēšanas gadījumā var rasties šādi simptomi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>paātrināta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sirdsdarbība un elpošana, bronhokonstrikcijas, paaugstināta ķermeņa temperatūra, palielināts mīkstu fekāliju un urīna daudzums, siekalu izdalīšanās un vemšana.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tā kā nav noskaidrots īpašs antidots, pārdozēšanas gadījumā ieteicams uzsākt simptomātisku ārstēšanu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pārdozēšana nepaātrina dzeltenā ķermeņa regresiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A26E43C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc trīskārši pārsniegtas terapeitiskās devas ievadīšanas, ķ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ēvēm tika konstatēta mērena svīšana un mīkstas fekālijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610E8E1D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066ED0D8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644EADEE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nav piemērojam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39737DE5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB18C64" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00270EDD" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>esaderība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6395C6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33757E4F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7B6B13" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Blakusparādības </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C79197" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2937F3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Liellopi (govis)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31546D46" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6629"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C219B6" w:rsidRPr="004F4708" w14:paraId="69C34DFB" w14:textId="77777777" w:rsidTr="00F749CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF0E3FC" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004079B9" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nenoteikts biežums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A66EDF3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004079B9" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(nevar noteikt pēc pieejamajiem datiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C219B6" w14:paraId="1540343B" w14:textId="77777777" w:rsidTr="00F749CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="049373B3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004079B9" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Infekcija injekcijas vietā (pietūkums, krepitācija)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27CA4184" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004079B9" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Placentas aizture</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B2075A7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja anaerobās baktērijas iekļūst injekcijas vietas audos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074E66AE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lietojot govju atnešanās ierosināšanai un atkarībā no ārstēšanas laika attiecībā pret apaugļošanās datumu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C5E0F9" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7354A066" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkas (sivēnmātes)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6629"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C219B6" w:rsidRPr="004F4708" w14:paraId="7C769AC5" w14:textId="77777777" w:rsidTr="00F749CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109A5122" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004079B9" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nenoteikts biežums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B27445F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:r w:rsidRPr="004079B9">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(nevar noteikt pēc pieejamajiem datiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A5734">
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C219B6" w14:paraId="74FB370A" w14:textId="77777777" w:rsidTr="00F749CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1C627D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C2709A" w:rsidRDefault="00C219B6" w:rsidP="00F749CA">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007746EE">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Uzvedības izmaiņas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007746EE">
+              <w:rPr>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="647B6E8C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Līdzīgi tiem, kas novēroti dabiskās dzemdībās, un izzūd 1 stundas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4CCAB2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130906B4" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgi (ķēves).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C52DA91" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>av zinām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7197C8D6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6700A39D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E91B134" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5647D255" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5CFACC" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Deva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360E1783" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A8C74B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="OLE_LINK1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ntramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="46F265C2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Govīm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt 2 ml </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniekam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas atbilst 150 µg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1" w:rsidDel="002E2A20">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniekam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C369153" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00B270A2">
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Meklēšanās sinhronizācija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divas reizes ar 11 dienu intervālu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc tam divas reizes veikt mākslīgo apsēklošanu 72 un 96 stundas pēc otrās injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347212CA" w14:textId="350667ED" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Meklēšanās ierosināšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (arī govīm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, kurām ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vāj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai klus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meklēšan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt veterinārās zāles pēc dzeltenā ķermeņa klātbūtnes konstatēšanas (cikla 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>18. dienā); meklēšanās pazīmes parasti parādās 48</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>60 stundu laikā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc tam veikt apsēklošanu 72</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>96 stundas pēc injekcijas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja meklēšanās pazīmju nav,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīšanu atkārtot 11 dienas pēc pirmās injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1747AFF8" w14:textId="6E3E2897" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dzemdību ierosināšana pēc 270. grūsnības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc grūsnības 270. dienas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dzemdības parasti sākas 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>60 stundu laikā pēc injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343675BE" w14:textId="6EFB0A36" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Olnīcu disfunkcija (paliekošais dzeltenais ķermenis, luteālā cista):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja ir konstatēta dzeltenā ķermeņa klātbūtne, ievadīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un pēc tam veikt apsēklošanu pirmajā meklēšanās reizē pēc injekcijas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja meklēšanās pazīmes neparādās, veikt ginekoloģisko izmeklēšanu un atkārtot injekciju 11 dienas pēc pirmās zāļu ievadīšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apsēklošana vienmēr jāveic 72</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>96 stundas pēc injekcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284FB9CA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Endometrīts, piometra:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt 1 veterināro zāļu devu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja nepieciešams, ārstēšanu atkārtot pēc 10 dienām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159743F7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aborta ierosināšanai grūsnības pirmajā pusē (līdz 150. grūsnības dienai):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grūsnības pirmajā pusē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67171C71" w14:textId="386B3520" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Mumificēta augļa izvadīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="0064754F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Augļa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izstumšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novēro 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4 dienu laikā pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7FEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievadīšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB005A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aizkavēta dzemdes involūcija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievadīt veterinārās zāles un, ja tiek uzskatīts par nepieciešamu, veikt vienu vai divas secīgas injekcijas ar 24 stundu intervālu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47396CB7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A7FEA" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Sivēnmātēm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievadīt intramuskulāri 1 ml </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dzīvniekam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas atbilst 75 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>µg D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenola dzīvniekam, ne ātrāk kā 114. grūsnības dienā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Atkārtot pēc 6 stundām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alternatīvi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">stundas pēc sākotnējās devas ievadīšanas var arī ievadīt dzemdes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>muskulatūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stimulējošu līdzekli (oksitocīnu vai karazololu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010C713D" w14:textId="66864B77" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ievērojot divu devu ievadīšanas protokolu, aptuveni 70</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–8</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0 % dzīvnieku dzemdības sākas 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00865AEB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>30 stundu laikā pēc pirmās devas ievadīšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5560F2F2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03551A31" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ķēvēm: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>luteolīzes ierosināšanai ķēvēm ar funkcionālu dzelteno ķermeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīt 1 ml </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veterināro zāļu dzīvniekam, kas atbilst 75 µg  D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>kloprostenola dzīvniekam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DA746F" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B1ADBA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58629C99" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ieteikumi pareizai lietošanai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1E863A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60104772" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B91BB3A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C87F9A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D42790" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="009B7D77" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Liellopiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle dienas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FE9961" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594EDE73" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2835"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B8D52B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Cūkām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1 diena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6A1F8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47108EA5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Zirgiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>blakusproduktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613D2AFA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nulle stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A6AD43" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F51A128" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A04FC2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši uzglabāšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66206FE2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057129F7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61639BAE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004F4708" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Uzglabāt flakonu ārējā iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45584FD5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā pēc EXP. Derīguma termiņš attiec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s uz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādītā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FB6E40" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pirmreizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 28 dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C17F38" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213A4563" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5384A9BA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23701858" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E629E4B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485F712C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10857B3B" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B5A6FA" w14:textId="77777777" w:rsidR="00865AEB" w:rsidRDefault="00865AEB" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD53C88" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E800CCA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41778410" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21123C32" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539C1099" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25358D88" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12836CFB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F8931A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002E32AE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193035F2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69925529" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD9F457" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002E32AE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojuma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7F7D68" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002E32AE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kastīte ar vienu 20 ml flakonu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFAC36A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar pieciem 20 ml flakoniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3527A209" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:t xml:space="preserve">Ne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004079B9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>visi iepakojuma lielumi var tikt izplatīti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5734">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7FF5A8" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64000552" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C95497" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D9C843" w14:textId="77777777" w:rsidR="00865AEB" w:rsidRDefault="00865AEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD90C14" w14:textId="60BBD4A6" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datums, kad lietošanas instrukcija pēdējo reizi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95497">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B14DAE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77549406" w14:textId="0C75B35B" w:rsidR="00865AEB" w:rsidRDefault="0064754F" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>05/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64650075" w14:textId="77777777" w:rsidR="00865AEB" w:rsidRDefault="00865AEB" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398BBA28" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002E32AE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F966D3">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="002E32AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:lang w:val="lv-LV"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40716966" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E531DD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00F966D3" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B6D3E3" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00B270A2">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00172B3E">
+    <w:p w14:paraId="28EB74D2" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BED6F75" w14:textId="1A6E51FF" w:rsidR="00C219B6" w:rsidRPr="007746EE" w:rsidRDefault="00EC1F45" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="00A810A1">
+        <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219B6" w:rsidRPr="007746EE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9CD2C" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VETPHARMA ANIMAL HEALTH, S.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A0D997" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Gran Via Carles III, 98, 7ª</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C85012" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08028 Barcelona </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B490B0" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="004A5734" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5734">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Spānija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1F9B16" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8D6B18" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055231DE" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>MEVET S.A.U.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4FC354" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Polígono Industrial El Segre, p. 409-410,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38053167" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00A810A1" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>25191 Lérida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4505A0" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Spānija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497347FB" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669D3AAD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C219B6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>LABIANA LIFE SCIENCES, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E0FE87" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C219B6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>C/ Venus, 26, Pol. Ind. Can Parellada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A91484D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C219B6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Terrassa - 08228 (Barcelona)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27868966" w14:textId="77777777" w:rsidR="000635BD" w:rsidRDefault="000635BD" w:rsidP="000635BD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Spānija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F5905D" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAFECF7" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00E57A7D" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>blakusparādībām</w:t>
       </w:r>
-      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...199 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0722ADE1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="009B7D77" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Dopharma B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587544AA" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="009B7D77" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Zalmweg 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D802E1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="009B7D77" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>4941 VX Raamsdonksveer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF33266" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="009B7D77" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE169E5" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7D77">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Tel.: 00370 6161 6505</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A82CF6" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D1D11A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002E32AE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E32AE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar tirdzniecības atļaujas turētāja vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4FB67A" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F182C99" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="002E32AE" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D73F852" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000949EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57A7D">
+      <w:r w:rsidRPr="00EC594A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A810A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>Cita informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27240741" w14:textId="77777777" w:rsidR="00394AD3" w:rsidRDefault="00394AD3" w:rsidP="00B270A2">
-[...627 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="450A3CAD" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DC05C1" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00C177C4" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD59096" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00EC594A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55188B4E" w14:textId="77777777" w:rsidR="00C219B6" w:rsidRPr="00D6425A" w:rsidRDefault="00C219B6" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43EA66A8" w14:textId="77777777" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00C219B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032FEBA9" w14:textId="3C5354C3" w:rsidR="00466114" w:rsidRDefault="00466114" w:rsidP="00466114">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00466114" w:rsidSect="007F2F03">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E07CCA7" w14:textId="77777777" w:rsidR="001A10BF" w:rsidRDefault="001A10BF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7E787D51" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRDefault="003E3DBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51A9EFB7" w14:textId="77777777" w:rsidR="001A10BF" w:rsidRDefault="001A10BF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3022A7D8" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRDefault="003E3DBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE32C0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2720045C" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRPr="00B94A1B" w:rsidRDefault="003E3DBF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B94A1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B94A1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E57A7D">
+    <w:r w:rsidRPr="00B94A1B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A777B1D" w14:textId="77777777" w:rsidR="001A10BF" w:rsidRDefault="001A10BF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2003A5E0" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRDefault="003E3DBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02BAD6A7" w14:textId="77777777" w:rsidR="001A10BF" w:rsidRDefault="001A10BF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4800FB06" w14:textId="77777777" w:rsidR="003E3DBF" w:rsidRDefault="003E3DBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...240 lines deleted...]
-    <w:tmpl w:val="A8F43FF2"/>
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="706A1B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="Figure: %1. "/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
-[...18 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="570"/>
-[...1 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:hanging="1800"/>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F4D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="003399"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="003399"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...422 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="AHeader2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="AHeader3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="AHeader2abc"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlRestart w:val="2"/>
+      <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="AHeader3abc"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1663"/>
         </w:tabs>
         <w:ind w:left="1663" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -23038,1313 +18967,174 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1951"/>
         </w:tabs>
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B354683"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38E141AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0EE81776"/>
-    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+    <w:tmpl w:val="2A066F3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...1115 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24391,2554 +19181,1479 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="630E67BF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="664C429B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B1D854E2"/>
-    <w:lvl w:ilvl="0" w:tplc="7934419A">
+    <w:tmpl w:val="10085170"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="278" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...216 lines deleted...]
-    <w:nsid w:val="71FB76EB"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEF2390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CC66055E"/>
-[...315 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
+    <w:tmpl w:val="1EAC37F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="278" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...152 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="1" w16cid:durableId="2135441731">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="981546816">
-[...15 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="2" w16cid:durableId="911741079">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1153911570">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="3" w16cid:durableId="1238172341">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="252082990">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="4" w16cid:durableId="1433815383">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="359740202">
-[...23 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="516161688">
+  <w:num w:numId="5" w16cid:durableId="656299693">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2009939419">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="6" w16cid:durableId="737168150">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1700350671">
-[...14 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="792789485">
+  <w:num w:numId="7" w16cid:durableId="2086409889">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C114FF"/>
-    <w:rsid w:val="00001C44"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="000000F2"/>
+    <w:rsid w:val="000026E1"/>
+    <w:rsid w:val="00012331"/>
+    <w:rsid w:val="00020104"/>
+    <w:rsid w:val="00020CFE"/>
+    <w:rsid w:val="00023697"/>
+    <w:rsid w:val="0002483B"/>
     <w:rsid w:val="00024E21"/>
-    <w:rsid w:val="00027100"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000367AD"/>
+    <w:rsid w:val="00026A94"/>
+    <w:rsid w:val="00030658"/>
     <w:rsid w:val="00036C50"/>
-    <w:rsid w:val="00042BB8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00050BD6"/>
+    <w:rsid w:val="00040684"/>
+    <w:rsid w:val="00044009"/>
+    <w:rsid w:val="00050360"/>
     <w:rsid w:val="00052D2B"/>
     <w:rsid w:val="00054F55"/>
-    <w:rsid w:val="000569A3"/>
-    <w:rsid w:val="00057044"/>
     <w:rsid w:val="00062945"/>
-    <w:rsid w:val="00073A03"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00084D0B"/>
+    <w:rsid w:val="000635BD"/>
+    <w:rsid w:val="00065700"/>
+    <w:rsid w:val="00075245"/>
+    <w:rsid w:val="0007771D"/>
+    <w:rsid w:val="000854F5"/>
     <w:rsid w:val="000860CE"/>
-    <w:rsid w:val="00092A37"/>
     <w:rsid w:val="000938A6"/>
-    <w:rsid w:val="00096C2B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="0009733A"/>
+    <w:rsid w:val="000A1069"/>
     <w:rsid w:val="000A1DF5"/>
-    <w:rsid w:val="000B309D"/>
-    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000A2CAE"/>
+    <w:rsid w:val="000A4F5D"/>
+    <w:rsid w:val="000A57DB"/>
+    <w:rsid w:val="000A731B"/>
+    <w:rsid w:val="000A732F"/>
+    <w:rsid w:val="000B311C"/>
+    <w:rsid w:val="000B486B"/>
     <w:rsid w:val="000B7873"/>
-    <w:rsid w:val="000C02A1"/>
-    <w:rsid w:val="000C07FC"/>
     <w:rsid w:val="000C1D4F"/>
-    <w:rsid w:val="000C3765"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000C47D7"/>
+    <w:rsid w:val="000D1732"/>
     <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000D7F13"/>
     <w:rsid w:val="000E195C"/>
     <w:rsid w:val="000E3602"/>
-    <w:rsid w:val="000E705A"/>
-    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F044F"/>
     <w:rsid w:val="000F38DA"/>
-    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F3D2B"/>
     <w:rsid w:val="000F5822"/>
-    <w:rsid w:val="000F59B1"/>
-    <w:rsid w:val="000F5F35"/>
     <w:rsid w:val="000F796B"/>
     <w:rsid w:val="0010031E"/>
-    <w:rsid w:val="001008DD"/>
+    <w:rsid w:val="001009F2"/>
     <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="00102F30"/>
+    <w:rsid w:val="001037DD"/>
+    <w:rsid w:val="00103BDB"/>
+    <w:rsid w:val="00106BFD"/>
     <w:rsid w:val="001078D1"/>
-    <w:rsid w:val="00111185"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00111480"/>
     <w:rsid w:val="00115782"/>
+    <w:rsid w:val="001205FF"/>
+    <w:rsid w:val="00124D83"/>
     <w:rsid w:val="00124F36"/>
-    <w:rsid w:val="00125666"/>
     <w:rsid w:val="00125C80"/>
-    <w:rsid w:val="0013220B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00126ACC"/>
+    <w:rsid w:val="00130521"/>
+    <w:rsid w:val="00130600"/>
+    <w:rsid w:val="00133C86"/>
     <w:rsid w:val="00140DF6"/>
-    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00141AC0"/>
     <w:rsid w:val="00145D34"/>
     <w:rsid w:val="00146284"/>
     <w:rsid w:val="0014690F"/>
-    <w:rsid w:val="0015098E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0016563B"/>
     <w:rsid w:val="001674D3"/>
-    <w:rsid w:val="0017124C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00173E25"/>
     <w:rsid w:val="001803D2"/>
-    <w:rsid w:val="0018214E"/>
     <w:rsid w:val="0018228B"/>
-    <w:rsid w:val="00185136"/>
+    <w:rsid w:val="00185830"/>
     <w:rsid w:val="00185B50"/>
-    <w:rsid w:val="0018625C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00187A5D"/>
     <w:rsid w:val="00187DE7"/>
-    <w:rsid w:val="00187E62"/>
-    <w:rsid w:val="0019186C"/>
     <w:rsid w:val="00192045"/>
-    <w:rsid w:val="00192D98"/>
     <w:rsid w:val="00193B14"/>
     <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00194778"/>
     <w:rsid w:val="00195267"/>
     <w:rsid w:val="0019600B"/>
     <w:rsid w:val="0019686E"/>
-    <w:rsid w:val="001A0E2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A10ED"/>
     <w:rsid w:val="001A28C9"/>
     <w:rsid w:val="001A34BC"/>
-    <w:rsid w:val="001A73DB"/>
+    <w:rsid w:val="001A43CB"/>
     <w:rsid w:val="001B1C77"/>
-    <w:rsid w:val="001B26EB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C4341"/>
+    <w:rsid w:val="001C4B99"/>
     <w:rsid w:val="001C5288"/>
-    <w:rsid w:val="001C5864"/>
     <w:rsid w:val="001C5B03"/>
-    <w:rsid w:val="001D4CE4"/>
-[...8 lines deleted...]
-    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001C6BCB"/>
+    <w:rsid w:val="001D0332"/>
+    <w:rsid w:val="001D0DA6"/>
+    <w:rsid w:val="001D1168"/>
+    <w:rsid w:val="001E4CD1"/>
+    <w:rsid w:val="001F0785"/>
+    <w:rsid w:val="001F2073"/>
+    <w:rsid w:val="001F24FF"/>
     <w:rsid w:val="001F6622"/>
-    <w:rsid w:val="00200EFE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002066EC"/>
     <w:rsid w:val="002100FC"/>
-    <w:rsid w:val="00211983"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00210CD9"/>
     <w:rsid w:val="00213890"/>
     <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="00215763"/>
+    <w:rsid w:val="00215F8D"/>
+    <w:rsid w:val="00216B9F"/>
+    <w:rsid w:val="00220525"/>
     <w:rsid w:val="002207C0"/>
-    <w:rsid w:val="0022380D"/>
-    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="00221522"/>
+    <w:rsid w:val="00227215"/>
+    <w:rsid w:val="0023286A"/>
+    <w:rsid w:val="00233B3B"/>
+    <w:rsid w:val="002366F6"/>
     <w:rsid w:val="0023676E"/>
     <w:rsid w:val="002414B6"/>
     <w:rsid w:val="002422EB"/>
     <w:rsid w:val="00242397"/>
-    <w:rsid w:val="00246F13"/>
-    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00242BE9"/>
+    <w:rsid w:val="00242F7D"/>
+    <w:rsid w:val="00247673"/>
     <w:rsid w:val="00250DD1"/>
     <w:rsid w:val="00251183"/>
     <w:rsid w:val="00251689"/>
     <w:rsid w:val="0025267C"/>
     <w:rsid w:val="00253B6B"/>
-    <w:rsid w:val="00255DA8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00265448"/>
+    <w:rsid w:val="002543A3"/>
+    <w:rsid w:val="00260AF9"/>
+    <w:rsid w:val="00261839"/>
+    <w:rsid w:val="0026504A"/>
     <w:rsid w:val="00265656"/>
-    <w:rsid w:val="002657F4"/>
-    <w:rsid w:val="00265E77"/>
     <w:rsid w:val="00266155"/>
-    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="00271E72"/>
     <w:rsid w:val="0027270B"/>
-    <w:rsid w:val="002727FD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00274A5B"/>
+    <w:rsid w:val="002752F1"/>
     <w:rsid w:val="00290805"/>
     <w:rsid w:val="00290C2A"/>
     <w:rsid w:val="002931DD"/>
-    <w:rsid w:val="00293258"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002A0047"/>
+    <w:rsid w:val="002942A3"/>
+    <w:rsid w:val="00294D85"/>
     <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A21ED"/>
-    <w:rsid w:val="002A265D"/>
-    <w:rsid w:val="002A3C6D"/>
     <w:rsid w:val="002A3F88"/>
-    <w:rsid w:val="002A5EBC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002A4E33"/>
+    <w:rsid w:val="002A651C"/>
+    <w:rsid w:val="002B2C5F"/>
+    <w:rsid w:val="002B42CE"/>
+    <w:rsid w:val="002B5516"/>
+    <w:rsid w:val="002C2B78"/>
+    <w:rsid w:val="002C576F"/>
     <w:rsid w:val="002C592B"/>
-    <w:rsid w:val="002D300D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002D0467"/>
+    <w:rsid w:val="002D2E80"/>
+    <w:rsid w:val="002D5B6B"/>
+    <w:rsid w:val="002D6445"/>
+    <w:rsid w:val="002E33C2"/>
     <w:rsid w:val="002E3A90"/>
-    <w:rsid w:val="002E46CC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002E5FC3"/>
+    <w:rsid w:val="002E4DB6"/>
     <w:rsid w:val="002E62CB"/>
-    <w:rsid w:val="002E6A6F"/>
     <w:rsid w:val="002E6DF1"/>
-    <w:rsid w:val="002E6ED9"/>
     <w:rsid w:val="002F0957"/>
-    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F18CD"/>
     <w:rsid w:val="002F43F6"/>
-    <w:rsid w:val="002F6DAA"/>
-    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="002F4C1B"/>
+    <w:rsid w:val="002F56F4"/>
+    <w:rsid w:val="002F6A06"/>
     <w:rsid w:val="003020BB"/>
-    <w:rsid w:val="00302266"/>
-    <w:rsid w:val="003034FA"/>
     <w:rsid w:val="00304393"/>
     <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="00307324"/>
     <w:rsid w:val="0031032B"/>
-    <w:rsid w:val="00315E77"/>
+    <w:rsid w:val="003132BF"/>
     <w:rsid w:val="00316E87"/>
-    <w:rsid w:val="003174F6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="00317661"/>
     <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="00327468"/>
     <w:rsid w:val="0033129D"/>
     <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033222C"/>
     <w:rsid w:val="0033480E"/>
-    <w:rsid w:val="00336B59"/>
     <w:rsid w:val="00337123"/>
-    <w:rsid w:val="003405D6"/>
+    <w:rsid w:val="0033771F"/>
     <w:rsid w:val="00341866"/>
-    <w:rsid w:val="00342C0C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0035270D"/>
+    <w:rsid w:val="0034196B"/>
+    <w:rsid w:val="0034351E"/>
     <w:rsid w:val="003535E0"/>
-    <w:rsid w:val="003543AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="003554BE"/>
+    <w:rsid w:val="00357E61"/>
+    <w:rsid w:val="00362AB3"/>
     <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="00371A65"/>
+    <w:rsid w:val="00372FC2"/>
     <w:rsid w:val="003737C8"/>
     <w:rsid w:val="0037589D"/>
     <w:rsid w:val="00376BB1"/>
     <w:rsid w:val="00377E23"/>
-    <w:rsid w:val="00380305"/>
-    <w:rsid w:val="0038191D"/>
+    <w:rsid w:val="00380290"/>
+    <w:rsid w:val="003812E2"/>
     <w:rsid w:val="0038277C"/>
-    <w:rsid w:val="003837F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0038638B"/>
     <w:rsid w:val="003909E0"/>
-    <w:rsid w:val="00390B83"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00394AD3"/>
     <w:rsid w:val="00395B15"/>
     <w:rsid w:val="00396026"/>
-    <w:rsid w:val="003A0B64"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="00397D39"/>
+    <w:rsid w:val="003A14A6"/>
+    <w:rsid w:val="003A5D6D"/>
     <w:rsid w:val="003A6CCB"/>
-    <w:rsid w:val="003B10C4"/>
     <w:rsid w:val="003B48EB"/>
-    <w:rsid w:val="003B5CD1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003B5073"/>
+    <w:rsid w:val="003B5268"/>
+    <w:rsid w:val="003C0975"/>
+    <w:rsid w:val="003C33CD"/>
     <w:rsid w:val="003C33FF"/>
-    <w:rsid w:val="003C478D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C53F9"/>
     <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D0186"/>
     <w:rsid w:val="003D03CC"/>
-    <w:rsid w:val="003D2295"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D2136"/>
     <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003D7D4B"/>
     <w:rsid w:val="003E0116"/>
-    <w:rsid w:val="003E10EE"/>
     <w:rsid w:val="003E26C3"/>
-    <w:rsid w:val="003E5DB4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003E3DBF"/>
+    <w:rsid w:val="003E4CE8"/>
     <w:rsid w:val="003F0D6C"/>
     <w:rsid w:val="003F0F26"/>
     <w:rsid w:val="003F12D9"/>
     <w:rsid w:val="003F1B4C"/>
-    <w:rsid w:val="003F3CE6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F685B"/>
     <w:rsid w:val="004008F6"/>
-    <w:rsid w:val="004045CF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00402172"/>
+    <w:rsid w:val="004079B9"/>
+    <w:rsid w:val="00410BA1"/>
     <w:rsid w:val="00414B20"/>
-    <w:rsid w:val="00414E19"/>
-    <w:rsid w:val="0041628A"/>
     <w:rsid w:val="00417DE3"/>
-    <w:rsid w:val="00420850"/>
-    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="004207B5"/>
+    <w:rsid w:val="00421525"/>
+    <w:rsid w:val="0042256A"/>
     <w:rsid w:val="00423968"/>
     <w:rsid w:val="00427054"/>
     <w:rsid w:val="004304B1"/>
-    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="004320DF"/>
+    <w:rsid w:val="00432C54"/>
     <w:rsid w:val="0043320A"/>
-    <w:rsid w:val="004332E3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00450B0C"/>
+    <w:rsid w:val="00433B54"/>
+    <w:rsid w:val="00437D43"/>
     <w:rsid w:val="004518A6"/>
-    <w:rsid w:val="00453B51"/>
+    <w:rsid w:val="004533D2"/>
     <w:rsid w:val="00453E1D"/>
     <w:rsid w:val="00454589"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00457550"/>
-    <w:rsid w:val="00457B74"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="0046179E"/>
+    <w:rsid w:val="00466114"/>
+    <w:rsid w:val="0047123E"/>
     <w:rsid w:val="00474C50"/>
-    <w:rsid w:val="004771F9"/>
-    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00475C57"/>
+    <w:rsid w:val="0047770C"/>
     <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486395"/>
     <w:rsid w:val="00486BAD"/>
     <w:rsid w:val="00486BBE"/>
-    <w:rsid w:val="00486D37"/>
     <w:rsid w:val="00487123"/>
-    <w:rsid w:val="00490BF3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="00487CCF"/>
     <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A2865"/>
     <w:rsid w:val="004A61E1"/>
-    <w:rsid w:val="004A7C11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B1A75"/>
     <w:rsid w:val="004B2344"/>
-    <w:rsid w:val="004B315D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B7610"/>
+    <w:rsid w:val="004B4091"/>
+    <w:rsid w:val="004B5782"/>
+    <w:rsid w:val="004B7467"/>
     <w:rsid w:val="004B798E"/>
-    <w:rsid w:val="004C2ABD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004D34C8"/>
+    <w:rsid w:val="004C7A84"/>
+    <w:rsid w:val="004D2D6B"/>
     <w:rsid w:val="004D3E58"/>
-    <w:rsid w:val="004D64FF"/>
     <w:rsid w:val="004D6746"/>
-    <w:rsid w:val="004D767B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D7D8F"/>
     <w:rsid w:val="004E0F32"/>
     <w:rsid w:val="004E23A1"/>
-    <w:rsid w:val="004E493C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E27F6"/>
+    <w:rsid w:val="004E3AB4"/>
+    <w:rsid w:val="004E7585"/>
     <w:rsid w:val="004E7ECE"/>
-    <w:rsid w:val="004F4DB1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="004F6ACF"/>
     <w:rsid w:val="005004EC"/>
-    <w:rsid w:val="005016A9"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="005018C0"/>
+    <w:rsid w:val="00503CBC"/>
+    <w:rsid w:val="00512A3A"/>
+    <w:rsid w:val="00514042"/>
+    <w:rsid w:val="0052113A"/>
+    <w:rsid w:val="005224E6"/>
     <w:rsid w:val="00523C53"/>
-    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="0052494A"/>
     <w:rsid w:val="00527B8F"/>
-    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00532C62"/>
+    <w:rsid w:val="00533808"/>
     <w:rsid w:val="00542012"/>
-    <w:rsid w:val="00542F4D"/>
     <w:rsid w:val="00543DF5"/>
-    <w:rsid w:val="005441F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00547631"/>
+    <w:rsid w:val="00546F69"/>
+    <w:rsid w:val="00550C54"/>
     <w:rsid w:val="0055260D"/>
-    <w:rsid w:val="00555422"/>
     <w:rsid w:val="00555810"/>
-    <w:rsid w:val="00557395"/>
-    <w:rsid w:val="00560ACA"/>
     <w:rsid w:val="00562DCA"/>
     <w:rsid w:val="0056568F"/>
-    <w:rsid w:val="0057386A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00581D38"/>
+    <w:rsid w:val="005769A5"/>
     <w:rsid w:val="00582578"/>
-    <w:rsid w:val="005854EC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="0058393B"/>
+    <w:rsid w:val="005969DF"/>
     <w:rsid w:val="005B04A8"/>
-    <w:rsid w:val="005B0F20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B1826"/>
+    <w:rsid w:val="005B1D93"/>
     <w:rsid w:val="005B328D"/>
     <w:rsid w:val="005B3503"/>
-    <w:rsid w:val="005B3EE7"/>
     <w:rsid w:val="005B4DCD"/>
     <w:rsid w:val="005B4FAD"/>
-    <w:rsid w:val="005C1E8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005C055B"/>
+    <w:rsid w:val="005C1E49"/>
+    <w:rsid w:val="005C3CAF"/>
+    <w:rsid w:val="005C4C22"/>
+    <w:rsid w:val="005C71A9"/>
+    <w:rsid w:val="005D1865"/>
     <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D4C33"/>
     <w:rsid w:val="005D6E04"/>
     <w:rsid w:val="005D7A12"/>
-    <w:rsid w:val="005E1E1F"/>
-    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E069B"/>
     <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005E622D"/>
     <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0B6A"/>
     <w:rsid w:val="005F0F72"/>
     <w:rsid w:val="005F1C1F"/>
     <w:rsid w:val="005F346D"/>
     <w:rsid w:val="005F38FB"/>
-    <w:rsid w:val="00602801"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="005F3B9A"/>
+    <w:rsid w:val="0060149C"/>
+    <w:rsid w:val="00602D8C"/>
+    <w:rsid w:val="00603F6C"/>
     <w:rsid w:val="00606EA1"/>
-    <w:rsid w:val="006112FD"/>
     <w:rsid w:val="006128F0"/>
-    <w:rsid w:val="00613557"/>
     <w:rsid w:val="0061726B"/>
-    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="00617A71"/>
+    <w:rsid w:val="006207ED"/>
     <w:rsid w:val="0062387A"/>
-    <w:rsid w:val="006238D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0063377D"/>
     <w:rsid w:val="006344BE"/>
     <w:rsid w:val="00634A66"/>
     <w:rsid w:val="00640336"/>
+    <w:rsid w:val="006408BF"/>
     <w:rsid w:val="00640FC9"/>
-    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="00642974"/>
     <w:rsid w:val="006432F2"/>
-    <w:rsid w:val="00643B1A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00647AAD"/>
+    <w:rsid w:val="00644C9A"/>
+    <w:rsid w:val="0064522B"/>
+    <w:rsid w:val="006469C4"/>
+    <w:rsid w:val="0064754F"/>
     <w:rsid w:val="0065320F"/>
     <w:rsid w:val="00653D64"/>
     <w:rsid w:val="00654E13"/>
-    <w:rsid w:val="00656A58"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0066122F"/>
+    <w:rsid w:val="00655096"/>
+    <w:rsid w:val="0065794A"/>
+    <w:rsid w:val="006631CF"/>
+    <w:rsid w:val="006667FF"/>
+    <w:rsid w:val="00666EE6"/>
     <w:rsid w:val="00667489"/>
-    <w:rsid w:val="00667F8A"/>
     <w:rsid w:val="00670D44"/>
-    <w:rsid w:val="00670E70"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00674E15"/>
+    <w:rsid w:val="00674EEA"/>
     <w:rsid w:val="00676AFC"/>
-    <w:rsid w:val="0068038C"/>
     <w:rsid w:val="006807CD"/>
-    <w:rsid w:val="006819D0"/>
-    <w:rsid w:val="00681CB2"/>
+    <w:rsid w:val="00680C99"/>
     <w:rsid w:val="00682D43"/>
-    <w:rsid w:val="00683ABD"/>
     <w:rsid w:val="00685BAF"/>
-    <w:rsid w:val="00690463"/>
-[...7 lines deleted...]
-    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006871E4"/>
+    <w:rsid w:val="00687914"/>
+    <w:rsid w:val="006948D0"/>
     <w:rsid w:val="006B12CB"/>
-    <w:rsid w:val="006B2030"/>
-    <w:rsid w:val="006B4324"/>
+    <w:rsid w:val="006B20FA"/>
     <w:rsid w:val="006B5916"/>
-    <w:rsid w:val="006C102E"/>
-    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C0CA8"/>
+    <w:rsid w:val="006C1909"/>
     <w:rsid w:val="006C4F4A"/>
-    <w:rsid w:val="006C5E1E"/>
     <w:rsid w:val="006C5E80"/>
-    <w:rsid w:val="006C78AB"/>
     <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D0742"/>
     <w:rsid w:val="006D075E"/>
-    <w:rsid w:val="006D09DC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D1285"/>
+    <w:rsid w:val="006D1990"/>
+    <w:rsid w:val="006D3A13"/>
+    <w:rsid w:val="006D799F"/>
     <w:rsid w:val="006D7C6E"/>
-    <w:rsid w:val="006E0F5D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006D7E85"/>
     <w:rsid w:val="006E2F95"/>
-    <w:rsid w:val="006E49BF"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="006F212C"/>
+    <w:rsid w:val="006F480C"/>
+    <w:rsid w:val="00700DD5"/>
+    <w:rsid w:val="00701676"/>
+    <w:rsid w:val="007046BF"/>
     <w:rsid w:val="00705EAF"/>
-    <w:rsid w:val="0070773E"/>
     <w:rsid w:val="007101CC"/>
-    <w:rsid w:val="00715C55"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00712455"/>
+    <w:rsid w:val="00713010"/>
+    <w:rsid w:val="00713AC6"/>
+    <w:rsid w:val="00714C66"/>
     <w:rsid w:val="00724E3B"/>
     <w:rsid w:val="00725EEA"/>
-    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="0072731D"/>
+    <w:rsid w:val="007308F4"/>
     <w:rsid w:val="00730CE9"/>
-    <w:rsid w:val="00730E5E"/>
-    <w:rsid w:val="007318FE"/>
     <w:rsid w:val="0073373D"/>
-    <w:rsid w:val="00733F29"/>
+    <w:rsid w:val="00735DED"/>
     <w:rsid w:val="007439DB"/>
-    <w:rsid w:val="00745D2F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007636B6"/>
+    <w:rsid w:val="00753E6B"/>
+    <w:rsid w:val="00763908"/>
     <w:rsid w:val="00765316"/>
-    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="00765458"/>
+    <w:rsid w:val="007673CB"/>
+    <w:rsid w:val="00770462"/>
     <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077367D"/>
+    <w:rsid w:val="00775A1E"/>
+    <w:rsid w:val="007767EB"/>
     <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="007779C2"/>
+    <w:rsid w:val="00777D9E"/>
+    <w:rsid w:val="007805D3"/>
     <w:rsid w:val="00780DF0"/>
-    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00780E33"/>
+    <w:rsid w:val="007813C2"/>
+    <w:rsid w:val="007825CC"/>
     <w:rsid w:val="00782F0F"/>
-    <w:rsid w:val="0078367C"/>
-    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00785BA6"/>
     <w:rsid w:val="00787482"/>
-    <w:rsid w:val="00795AF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A1581"/>
+    <w:rsid w:val="00794192"/>
+    <w:rsid w:val="00795597"/>
+    <w:rsid w:val="007A1D7D"/>
     <w:rsid w:val="007A286D"/>
-    <w:rsid w:val="007A314D"/>
     <w:rsid w:val="007A38DF"/>
-    <w:rsid w:val="007A6DDD"/>
-    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B1990"/>
     <w:rsid w:val="007B20CF"/>
     <w:rsid w:val="007B2499"/>
-    <w:rsid w:val="007B5BE6"/>
     <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B770F"/>
+    <w:rsid w:val="007B7726"/>
     <w:rsid w:val="007B783A"/>
     <w:rsid w:val="007C1B95"/>
-    <w:rsid w:val="007C2447"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007E1776"/>
+    <w:rsid w:val="007C5B8C"/>
+    <w:rsid w:val="007C6D30"/>
+    <w:rsid w:val="007C79AB"/>
+    <w:rsid w:val="007D17DE"/>
+    <w:rsid w:val="007D6FE8"/>
+    <w:rsid w:val="007E03D8"/>
     <w:rsid w:val="007E2F2D"/>
-    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007E5FF2"/>
     <w:rsid w:val="007F1433"/>
     <w:rsid w:val="007F1491"/>
     <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="007F41CE"/>
+    <w:rsid w:val="007F723E"/>
     <w:rsid w:val="00800FE0"/>
-    <w:rsid w:val="00802299"/>
-    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="0080394C"/>
+    <w:rsid w:val="00803AEC"/>
     <w:rsid w:val="008066AD"/>
-    <w:rsid w:val="008108F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="00806C40"/>
+    <w:rsid w:val="008102D3"/>
     <w:rsid w:val="0081517F"/>
     <w:rsid w:val="00815370"/>
-    <w:rsid w:val="0081744C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008210A1"/>
+    <w:rsid w:val="00815375"/>
     <w:rsid w:val="0082153D"/>
-    <w:rsid w:val="00821BA7"/>
     <w:rsid w:val="008255AA"/>
-    <w:rsid w:val="008270DC"/>
     <w:rsid w:val="00830FF3"/>
-    <w:rsid w:val="008334BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008364C2"/>
+    <w:rsid w:val="008316C7"/>
+    <w:rsid w:val="00835C24"/>
     <w:rsid w:val="00836B8C"/>
-    <w:rsid w:val="00840062"/>
     <w:rsid w:val="008410C5"/>
-    <w:rsid w:val="008436F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00844946"/>
     <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00851A3D"/>
     <w:rsid w:val="008530E7"/>
-    <w:rsid w:val="00856BDB"/>
     <w:rsid w:val="00857675"/>
-    <w:rsid w:val="00857B2B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="00862BF0"/>
+    <w:rsid w:val="00865AEB"/>
+    <w:rsid w:val="00870B90"/>
+    <w:rsid w:val="00871DBB"/>
     <w:rsid w:val="008763E7"/>
-    <w:rsid w:val="0087684B"/>
-    <w:rsid w:val="00876D79"/>
+    <w:rsid w:val="00877EBD"/>
+    <w:rsid w:val="00880819"/>
     <w:rsid w:val="008808C5"/>
-    <w:rsid w:val="00880BDB"/>
     <w:rsid w:val="00881A7C"/>
-    <w:rsid w:val="00882CE9"/>
-    <w:rsid w:val="008839ED"/>
     <w:rsid w:val="00883C78"/>
     <w:rsid w:val="00885159"/>
     <w:rsid w:val="00885214"/>
-    <w:rsid w:val="00886A5F"/>
-    <w:rsid w:val="00887252"/>
     <w:rsid w:val="00887615"/>
     <w:rsid w:val="00890052"/>
-    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00890641"/>
+    <w:rsid w:val="00894CD9"/>
     <w:rsid w:val="00894E3A"/>
-    <w:rsid w:val="00895A2F"/>
-    <w:rsid w:val="0089675A"/>
     <w:rsid w:val="00896EBD"/>
-    <w:rsid w:val="008979E3"/>
+    <w:rsid w:val="00897E8E"/>
+    <w:rsid w:val="008A34B1"/>
     <w:rsid w:val="008A5665"/>
-    <w:rsid w:val="008A5A2C"/>
-    <w:rsid w:val="008B1F44"/>
     <w:rsid w:val="008B24A8"/>
-    <w:rsid w:val="008B25E4"/>
     <w:rsid w:val="008B3D78"/>
-    <w:rsid w:val="008B6F5A"/>
-    <w:rsid w:val="008B76FC"/>
+    <w:rsid w:val="008B6078"/>
     <w:rsid w:val="008C261B"/>
-    <w:rsid w:val="008C33E8"/>
     <w:rsid w:val="008C4FCA"/>
-    <w:rsid w:val="008C57C2"/>
-    <w:rsid w:val="008C7023"/>
+    <w:rsid w:val="008C636E"/>
+    <w:rsid w:val="008C7056"/>
     <w:rsid w:val="008C7882"/>
-    <w:rsid w:val="008D0BCD"/>
     <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D24F5"/>
     <w:rsid w:val="008D4C28"/>
     <w:rsid w:val="008D577B"/>
-    <w:rsid w:val="008D5899"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E006A"/>
     <w:rsid w:val="008E17C4"/>
-    <w:rsid w:val="008E37A2"/>
     <w:rsid w:val="008E45C4"/>
     <w:rsid w:val="008E64B1"/>
     <w:rsid w:val="008E64FA"/>
-    <w:rsid w:val="008E6BF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008E7950"/>
+    <w:rsid w:val="008E7C28"/>
     <w:rsid w:val="008F4DEF"/>
-    <w:rsid w:val="008F72C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="008F7E88"/>
+    <w:rsid w:val="00900095"/>
     <w:rsid w:val="009048E1"/>
-    <w:rsid w:val="0090598C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00905C45"/>
     <w:rsid w:val="00913885"/>
-    <w:rsid w:val="00915ABF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00914F16"/>
+    <w:rsid w:val="00915155"/>
+    <w:rsid w:val="009179E7"/>
+    <w:rsid w:val="009209C3"/>
+    <w:rsid w:val="00922CEA"/>
+    <w:rsid w:val="009250CB"/>
+    <w:rsid w:val="00925BF4"/>
     <w:rsid w:val="00931D41"/>
     <w:rsid w:val="00933D18"/>
-    <w:rsid w:val="00935AFA"/>
-    <w:rsid w:val="00940AF9"/>
     <w:rsid w:val="00942221"/>
-    <w:rsid w:val="009430AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00945375"/>
+    <w:rsid w:val="009466FD"/>
     <w:rsid w:val="00950FBB"/>
-    <w:rsid w:val="00951118"/>
-    <w:rsid w:val="0095122F"/>
     <w:rsid w:val="00953349"/>
-    <w:rsid w:val="00953E4C"/>
     <w:rsid w:val="00954E0C"/>
-    <w:rsid w:val="0095776D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009604D5"/>
     <w:rsid w:val="00961156"/>
-    <w:rsid w:val="00961E89"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00966A71"/>
+    <w:rsid w:val="009663DD"/>
     <w:rsid w:val="00966F1F"/>
-    <w:rsid w:val="0096755F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00970C7B"/>
+    <w:rsid w:val="00971348"/>
     <w:rsid w:val="00976D32"/>
-    <w:rsid w:val="00983CEF"/>
+    <w:rsid w:val="009833D1"/>
     <w:rsid w:val="009844F7"/>
-    <w:rsid w:val="009920B2"/>
-    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="00985441"/>
+    <w:rsid w:val="00986C4C"/>
+    <w:rsid w:val="009A003D"/>
+    <w:rsid w:val="009A0197"/>
     <w:rsid w:val="009A05AA"/>
     <w:rsid w:val="009A2D5A"/>
-    <w:rsid w:val="009A4B76"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009A56A3"/>
+    <w:rsid w:val="009A6BAB"/>
+    <w:rsid w:val="009A78A1"/>
+    <w:rsid w:val="009B0AE9"/>
+    <w:rsid w:val="009B0E7E"/>
     <w:rsid w:val="009B2C7E"/>
-    <w:rsid w:val="009B3085"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C01AA"/>
+    <w:rsid w:val="009C0700"/>
     <w:rsid w:val="009C2E47"/>
-    <w:rsid w:val="009C32E4"/>
     <w:rsid w:val="009C6BFB"/>
-    <w:rsid w:val="009C7F97"/>
     <w:rsid w:val="009D0C05"/>
-    <w:rsid w:val="009D37D0"/>
-    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009D1280"/>
+    <w:rsid w:val="009D1645"/>
+    <w:rsid w:val="009D22B3"/>
+    <w:rsid w:val="009E2A14"/>
     <w:rsid w:val="009E2C00"/>
-    <w:rsid w:val="009E49AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E6502"/>
+    <w:rsid w:val="009E6A4A"/>
     <w:rsid w:val="009E70F4"/>
-    <w:rsid w:val="009E72A3"/>
-    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009E7FC1"/>
     <w:rsid w:val="009F1AD2"/>
-    <w:rsid w:val="009F2131"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="009F54A2"/>
+    <w:rsid w:val="00A07170"/>
     <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A15F4E"/>
     <w:rsid w:val="00A207FB"/>
-    <w:rsid w:val="00A24016"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A26F38"/>
+    <w:rsid w:val="00A25381"/>
     <w:rsid w:val="00A26F44"/>
-    <w:rsid w:val="00A33730"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A32405"/>
+    <w:rsid w:val="00A351C1"/>
+    <w:rsid w:val="00A3651C"/>
+    <w:rsid w:val="00A4137E"/>
+    <w:rsid w:val="00A42A71"/>
     <w:rsid w:val="00A4313D"/>
-    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A43667"/>
+    <w:rsid w:val="00A44F92"/>
+    <w:rsid w:val="00A47C33"/>
     <w:rsid w:val="00A50120"/>
-    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A56416"/>
     <w:rsid w:val="00A60351"/>
     <w:rsid w:val="00A61C6D"/>
     <w:rsid w:val="00A63015"/>
-    <w:rsid w:val="00A6387B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A66D6C"/>
+    <w:rsid w:val="00A647EC"/>
     <w:rsid w:val="00A678B4"/>
     <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A71F88"/>
     <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A80C5B"/>
     <w:rsid w:val="00A82AA0"/>
     <w:rsid w:val="00A82F8A"/>
-    <w:rsid w:val="00A84622"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A85056"/>
+    <w:rsid w:val="00A87776"/>
+    <w:rsid w:val="00A91E8C"/>
     <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A92A6D"/>
     <w:rsid w:val="00A9575C"/>
     <w:rsid w:val="00A95B56"/>
     <w:rsid w:val="00A969AF"/>
-    <w:rsid w:val="00A97567"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB15BC"/>
+    <w:rsid w:val="00A97926"/>
+    <w:rsid w:val="00AA7B2B"/>
     <w:rsid w:val="00AB1A2E"/>
     <w:rsid w:val="00AB328A"/>
-    <w:rsid w:val="00AB42B1"/>
+    <w:rsid w:val="00AB3D82"/>
     <w:rsid w:val="00AB4918"/>
     <w:rsid w:val="00AB4BC8"/>
-    <w:rsid w:val="00AB5D06"/>
+    <w:rsid w:val="00AB4C26"/>
     <w:rsid w:val="00AB6BA7"/>
-    <w:rsid w:val="00AB7BE8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC1BEA"/>
+    <w:rsid w:val="00AC0076"/>
+    <w:rsid w:val="00AC43D3"/>
+    <w:rsid w:val="00AC6A5F"/>
     <w:rsid w:val="00AD0710"/>
-    <w:rsid w:val="00AD1CEA"/>
-    <w:rsid w:val="00AD474A"/>
+    <w:rsid w:val="00AD1C1F"/>
     <w:rsid w:val="00AD4DB9"/>
     <w:rsid w:val="00AD63C0"/>
-    <w:rsid w:val="00AD7A07"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE192D"/>
+    <w:rsid w:val="00AE0FD0"/>
+    <w:rsid w:val="00AE1F7C"/>
     <w:rsid w:val="00AE35B2"/>
-    <w:rsid w:val="00AE6338"/>
     <w:rsid w:val="00AE6AA0"/>
-    <w:rsid w:val="00AF5527"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00AE6DEA"/>
+    <w:rsid w:val="00AF103B"/>
+    <w:rsid w:val="00AF24C0"/>
+    <w:rsid w:val="00AF60E8"/>
+    <w:rsid w:val="00AF6CEA"/>
+    <w:rsid w:val="00B031F3"/>
+    <w:rsid w:val="00B05DA6"/>
     <w:rsid w:val="00B119A2"/>
-    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B15530"/>
     <w:rsid w:val="00B177F2"/>
-    <w:rsid w:val="00B17C61"/>
     <w:rsid w:val="00B201F1"/>
-    <w:rsid w:val="00B2603F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B270A2"/>
     <w:rsid w:val="00B304E7"/>
     <w:rsid w:val="00B318B6"/>
-    <w:rsid w:val="00B32DC4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B32AA0"/>
+    <w:rsid w:val="00B3781A"/>
+    <w:rsid w:val="00B40115"/>
+    <w:rsid w:val="00B43D59"/>
+    <w:rsid w:val="00B55B7E"/>
+    <w:rsid w:val="00B602EB"/>
     <w:rsid w:val="00B60AC9"/>
-    <w:rsid w:val="00B629EA"/>
+    <w:rsid w:val="00B62986"/>
+    <w:rsid w:val="00B663AC"/>
     <w:rsid w:val="00B67323"/>
-    <w:rsid w:val="00B715F2"/>
-    <w:rsid w:val="00B72BBB"/>
     <w:rsid w:val="00B74071"/>
     <w:rsid w:val="00B7428E"/>
     <w:rsid w:val="00B74B67"/>
-    <w:rsid w:val="00B75580"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B82330"/>
     <w:rsid w:val="00B82ED4"/>
     <w:rsid w:val="00B8424F"/>
-    <w:rsid w:val="00B84B3A"/>
-    <w:rsid w:val="00B86032"/>
     <w:rsid w:val="00B86896"/>
-    <w:rsid w:val="00B874AC"/>
     <w:rsid w:val="00B875A6"/>
-    <w:rsid w:val="00B90F3F"/>
-    <w:rsid w:val="00B912EF"/>
     <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B93E6B"/>
     <w:rsid w:val="00B94A1B"/>
-    <w:rsid w:val="00B96DF9"/>
+    <w:rsid w:val="00BA1988"/>
     <w:rsid w:val="00BA5C89"/>
-    <w:rsid w:val="00BB04EB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BB3C2F"/>
     <w:rsid w:val="00BB4CE2"/>
-    <w:rsid w:val="00BB5EF0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB7B3B"/>
+    <w:rsid w:val="00BB59AE"/>
+    <w:rsid w:val="00BB749E"/>
+    <w:rsid w:val="00BC0B17"/>
     <w:rsid w:val="00BC0EFB"/>
     <w:rsid w:val="00BC2E39"/>
-    <w:rsid w:val="00BC449A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BC3AF7"/>
+    <w:rsid w:val="00BC4484"/>
+    <w:rsid w:val="00BC4D83"/>
+    <w:rsid w:val="00BC5739"/>
+    <w:rsid w:val="00BC6ABB"/>
+    <w:rsid w:val="00BD0252"/>
+    <w:rsid w:val="00BD2DD0"/>
+    <w:rsid w:val="00BD374A"/>
+    <w:rsid w:val="00BD53C0"/>
+    <w:rsid w:val="00BD65A0"/>
+    <w:rsid w:val="00BE3213"/>
     <w:rsid w:val="00BE3261"/>
-    <w:rsid w:val="00BE4195"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BF5361"/>
+    <w:rsid w:val="00BF01B4"/>
+    <w:rsid w:val="00BF4573"/>
+    <w:rsid w:val="00BF4B9C"/>
     <w:rsid w:val="00BF58FC"/>
-    <w:rsid w:val="00BF6BAA"/>
     <w:rsid w:val="00C01F77"/>
     <w:rsid w:val="00C01FFC"/>
-    <w:rsid w:val="00C033E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C0209D"/>
     <w:rsid w:val="00C06AE4"/>
-    <w:rsid w:val="00C11147"/>
     <w:rsid w:val="00C114FF"/>
-    <w:rsid w:val="00C11D49"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C16BC3"/>
     <w:rsid w:val="00C171A1"/>
     <w:rsid w:val="00C171A4"/>
-    <w:rsid w:val="00C1764F"/>
     <w:rsid w:val="00C17F12"/>
-    <w:rsid w:val="00C20734"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C236E1"/>
+    <w:rsid w:val="00C219B6"/>
+    <w:rsid w:val="00C22902"/>
     <w:rsid w:val="00C237E9"/>
-    <w:rsid w:val="00C245DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C35B79"/>
     <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C4035D"/>
     <w:rsid w:val="00C40928"/>
-    <w:rsid w:val="00C40CFF"/>
-    <w:rsid w:val="00C42697"/>
     <w:rsid w:val="00C43F01"/>
-    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C4495D"/>
+    <w:rsid w:val="00C46F71"/>
     <w:rsid w:val="00C47552"/>
-    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C50D21"/>
+    <w:rsid w:val="00C53BB4"/>
     <w:rsid w:val="00C57A81"/>
     <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C62CE2"/>
     <w:rsid w:val="00C634D4"/>
     <w:rsid w:val="00C63AA5"/>
     <w:rsid w:val="00C65071"/>
-    <w:rsid w:val="00C6727C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C6767E"/>
     <w:rsid w:val="00C73F6D"/>
     <w:rsid w:val="00C74F6E"/>
-    <w:rsid w:val="00C75F23"/>
     <w:rsid w:val="00C77FA4"/>
     <w:rsid w:val="00C77FFA"/>
     <w:rsid w:val="00C80401"/>
     <w:rsid w:val="00C81C97"/>
-    <w:rsid w:val="00C828CF"/>
     <w:rsid w:val="00C840C2"/>
     <w:rsid w:val="00C84101"/>
     <w:rsid w:val="00C8535F"/>
-    <w:rsid w:val="00C858D8"/>
+    <w:rsid w:val="00C85BE5"/>
+    <w:rsid w:val="00C879DD"/>
     <w:rsid w:val="00C90EDA"/>
-    <w:rsid w:val="00C94FBB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C957C6"/>
     <w:rsid w:val="00C959E7"/>
-    <w:rsid w:val="00C964AB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CB7297"/>
+    <w:rsid w:val="00CA718E"/>
+    <w:rsid w:val="00CA71C2"/>
+    <w:rsid w:val="00CB17B6"/>
+    <w:rsid w:val="00CB1E32"/>
     <w:rsid w:val="00CC1E65"/>
-    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC2D7D"/>
+    <w:rsid w:val="00CC34EC"/>
     <w:rsid w:val="00CC567A"/>
-    <w:rsid w:val="00CC6A5E"/>
-    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CC7CE6"/>
+    <w:rsid w:val="00CD3E64"/>
     <w:rsid w:val="00CD4059"/>
     <w:rsid w:val="00CD4E5A"/>
-    <w:rsid w:val="00CD6AFD"/>
-    <w:rsid w:val="00CD78D5"/>
+    <w:rsid w:val="00CE02B5"/>
     <w:rsid w:val="00CE03CE"/>
-    <w:rsid w:val="00CE0F5D"/>
-    <w:rsid w:val="00CE1A6A"/>
     <w:rsid w:val="00CF0DFF"/>
-    <w:rsid w:val="00D003AB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00CF5083"/>
+    <w:rsid w:val="00CF57BD"/>
+    <w:rsid w:val="00CF6D35"/>
+    <w:rsid w:val="00D01AAC"/>
     <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D0391F"/>
     <w:rsid w:val="00D04DED"/>
-    <w:rsid w:val="00D07542"/>
+    <w:rsid w:val="00D065FA"/>
     <w:rsid w:val="00D1089A"/>
     <w:rsid w:val="00D116BD"/>
-    <w:rsid w:val="00D15280"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D21B9F"/>
+    <w:rsid w:val="00D2489C"/>
+    <w:rsid w:val="00D328D4"/>
+    <w:rsid w:val="00D34622"/>
     <w:rsid w:val="00D3691A"/>
-    <w:rsid w:val="00D375D8"/>
-    <w:rsid w:val="00D377C3"/>
     <w:rsid w:val="00D377E2"/>
-    <w:rsid w:val="00D403E9"/>
     <w:rsid w:val="00D42DCB"/>
-    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D436E8"/>
     <w:rsid w:val="00D46DF2"/>
     <w:rsid w:val="00D47674"/>
-    <w:rsid w:val="00D50CD9"/>
     <w:rsid w:val="00D5338C"/>
-    <w:rsid w:val="00D556FE"/>
-    <w:rsid w:val="00D55A5D"/>
     <w:rsid w:val="00D606B2"/>
-    <w:rsid w:val="00D625A7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D64CED"/>
+    <w:rsid w:val="00D60C51"/>
+    <w:rsid w:val="00D634BA"/>
+    <w:rsid w:val="00D63E24"/>
+    <w:rsid w:val="00D6425A"/>
+    <w:rsid w:val="00D64583"/>
+    <w:rsid w:val="00D6565D"/>
     <w:rsid w:val="00D65777"/>
-    <w:rsid w:val="00D662E0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D715F0"/>
     <w:rsid w:val="00D728A0"/>
-    <w:rsid w:val="00D75EBC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D752BC"/>
+    <w:rsid w:val="00D75919"/>
+    <w:rsid w:val="00D80A19"/>
+    <w:rsid w:val="00D9244C"/>
+    <w:rsid w:val="00D96694"/>
     <w:rsid w:val="00D97E7D"/>
-    <w:rsid w:val="00DA25F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB19A6"/>
+    <w:rsid w:val="00DA3362"/>
+    <w:rsid w:val="00DA3536"/>
+    <w:rsid w:val="00DB00E4"/>
+    <w:rsid w:val="00DB271E"/>
     <w:rsid w:val="00DB3439"/>
-    <w:rsid w:val="00DB3618"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DB72BA"/>
+    <w:rsid w:val="00DC27FF"/>
     <w:rsid w:val="00DC2946"/>
-    <w:rsid w:val="00DC2C4E"/>
+    <w:rsid w:val="00DC3384"/>
     <w:rsid w:val="00DC550F"/>
     <w:rsid w:val="00DC64FD"/>
-    <w:rsid w:val="00DD53C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE064C"/>
+    <w:rsid w:val="00DC65D9"/>
+    <w:rsid w:val="00DD03BD"/>
+    <w:rsid w:val="00DD15B3"/>
+    <w:rsid w:val="00DD1CE4"/>
     <w:rsid w:val="00DE127F"/>
     <w:rsid w:val="00DE424A"/>
     <w:rsid w:val="00DE4419"/>
-    <w:rsid w:val="00DE5DFF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF05CE"/>
+    <w:rsid w:val="00DE6220"/>
+    <w:rsid w:val="00DE6B28"/>
+    <w:rsid w:val="00DE77C2"/>
+    <w:rsid w:val="00DE7CE9"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rsid w:val="00DF0ACA"/>
     <w:rsid w:val="00DF2245"/>
-    <w:rsid w:val="00DF2DDD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DF6907"/>
+    <w:rsid w:val="00DF427A"/>
+    <w:rsid w:val="00DF6BA6"/>
     <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E01DC2"/>
     <w:rsid w:val="00E026E8"/>
-    <w:rsid w:val="00E0438D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E061E0"/>
+    <w:rsid w:val="00E07F01"/>
+    <w:rsid w:val="00E13F20"/>
     <w:rsid w:val="00E14C47"/>
-    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E164B0"/>
     <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E23163"/>
     <w:rsid w:val="00E25B7C"/>
-    <w:rsid w:val="00E26D68"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E36299"/>
+    <w:rsid w:val="00E26E30"/>
+    <w:rsid w:val="00E27FF7"/>
+    <w:rsid w:val="00E34FC4"/>
+    <w:rsid w:val="00E356FF"/>
     <w:rsid w:val="00E3725B"/>
-    <w:rsid w:val="00E42B44"/>
+    <w:rsid w:val="00E37F12"/>
+    <w:rsid w:val="00E41E31"/>
+    <w:rsid w:val="00E42746"/>
     <w:rsid w:val="00E434D1"/>
-    <w:rsid w:val="00E456C3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E56346"/>
+    <w:rsid w:val="00E45D98"/>
+    <w:rsid w:val="00E477E7"/>
+    <w:rsid w:val="00E5062D"/>
     <w:rsid w:val="00E56CBB"/>
-    <w:rsid w:val="00E57A7D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E61CC2"/>
     <w:rsid w:val="00E61E51"/>
     <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E6707D"/>
-    <w:rsid w:val="00E70337"/>
     <w:rsid w:val="00E70E7C"/>
     <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E7356D"/>
     <w:rsid w:val="00E73C3E"/>
-    <w:rsid w:val="00E74050"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E7798C"/>
     <w:rsid w:val="00E84E9D"/>
-    <w:rsid w:val="00E86CEE"/>
-    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E87097"/>
     <w:rsid w:val="00E935AF"/>
-    <w:rsid w:val="00E943EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA57A9"/>
+    <w:rsid w:val="00E96E7A"/>
     <w:rsid w:val="00EB0E20"/>
-    <w:rsid w:val="00EB1A80"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EB0F37"/>
+    <w:rsid w:val="00EC1F45"/>
+    <w:rsid w:val="00EC3456"/>
+    <w:rsid w:val="00EC35FD"/>
     <w:rsid w:val="00EC4F3A"/>
-    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED483B"/>
     <w:rsid w:val="00ED594D"/>
-    <w:rsid w:val="00ED65FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE0180"/>
+    <w:rsid w:val="00EE19CF"/>
     <w:rsid w:val="00EE36E1"/>
-    <w:rsid w:val="00EE6228"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EF74AF"/>
+    <w:rsid w:val="00EE7BF0"/>
+    <w:rsid w:val="00EF0F97"/>
     <w:rsid w:val="00F0054D"/>
     <w:rsid w:val="00F02467"/>
-    <w:rsid w:val="00F04CA9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F02D95"/>
+    <w:rsid w:val="00F037E5"/>
+    <w:rsid w:val="00F07D78"/>
+    <w:rsid w:val="00F10E34"/>
+    <w:rsid w:val="00F11209"/>
     <w:rsid w:val="00F12214"/>
     <w:rsid w:val="00F12565"/>
-    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F13205"/>
     <w:rsid w:val="00F14ACA"/>
-    <w:rsid w:val="00F17A0C"/>
-    <w:rsid w:val="00F22EB9"/>
+    <w:rsid w:val="00F156C3"/>
+    <w:rsid w:val="00F21C3A"/>
     <w:rsid w:val="00F23927"/>
     <w:rsid w:val="00F26A05"/>
     <w:rsid w:val="00F307CE"/>
-    <w:rsid w:val="00F343C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F3690A"/>
+    <w:rsid w:val="00F32A39"/>
     <w:rsid w:val="00F37108"/>
-    <w:rsid w:val="00F371E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F45B8E"/>
     <w:rsid w:val="00F47BAA"/>
-    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F523AB"/>
     <w:rsid w:val="00F52EAB"/>
-    <w:rsid w:val="00F53DD2"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F54313"/>
+    <w:rsid w:val="00F56961"/>
+    <w:rsid w:val="00F57468"/>
+    <w:rsid w:val="00F6009C"/>
     <w:rsid w:val="00F67A2D"/>
-    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F67E28"/>
     <w:rsid w:val="00F70A1B"/>
     <w:rsid w:val="00F72FDF"/>
-    <w:rsid w:val="00F737C4"/>
     <w:rsid w:val="00F75960"/>
-    <w:rsid w:val="00F82332"/>
+    <w:rsid w:val="00F822A4"/>
     <w:rsid w:val="00F82526"/>
     <w:rsid w:val="00F84672"/>
     <w:rsid w:val="00F84802"/>
-    <w:rsid w:val="00F85511"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00F96454"/>
     <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA39E5"/>
     <w:rsid w:val="00FA515B"/>
-    <w:rsid w:val="00FA5741"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA677C"/>
     <w:rsid w:val="00FA6B90"/>
-    <w:rsid w:val="00FA70F9"/>
     <w:rsid w:val="00FA74CB"/>
-    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FA7E98"/>
     <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB2916"/>
     <w:rsid w:val="00FB466E"/>
-    <w:rsid w:val="00FB71E5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FC51E7"/>
     <w:rsid w:val="00FD0492"/>
     <w:rsid w:val="00FD13EC"/>
-    <w:rsid w:val="00FD1E45"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD29E9"/>
+    <w:rsid w:val="00FD4575"/>
     <w:rsid w:val="00FD4DA8"/>
     <w:rsid w:val="00FD4EEF"/>
     <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD547A"/>
     <w:rsid w:val="00FD6BDB"/>
     <w:rsid w:val="00FD6F00"/>
     <w:rsid w:val="00FD7B98"/>
-    <w:rsid w:val="00FE05B8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FE78B7"/>
+    <w:rsid w:val="00FE17C2"/>
+    <w:rsid w:val="00FE4678"/>
+    <w:rsid w:val="00FE77DF"/>
     <w:rsid w:val="00FF18D2"/>
-    <w:rsid w:val="00FF1E0E"/>
     <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF3C7D"/>
     <w:rsid w:val="00FF4664"/>
-    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF748B"/>
     <w:rsid w:val="00FF7577"/>
-    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E9A9DA6"/>
+  <w14:docId w14:val="4C18A9E6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
+  <w15:docId w15:val="{2236AED7-9958-4EFC-8359-5FB1874FAC6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...64 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="line number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -27086,1132 +20801,2057 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="000635BD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:caps/>
       <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
       <w:b/>
+      <w:bCs/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:right="-318"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:color w:val="008000"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:b/>
-[...13 lines deleted...]
-      <w:b/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
     <w:rPr>
-      <w:b/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
     <w:name w:val="AHeader 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
     <w:name w:val="AHeader 2"/>
     <w:basedOn w:val="AHeader1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="709"/>
-        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:ind w:left="1440" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
     <w:name w:val="AHeader 3"/>
     <w:basedOn w:val="AHeader2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="1276"/>
-        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="2160"/>
       </w:tabs>
       <w:ind w:left="2160" w:hanging="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
     <w:name w:val="AHeader 2 abc"/>
     <w:basedOn w:val="AHeader3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="1276"/>
-        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="2880"/>
       </w:tabs>
       <w:ind w:left="2880" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
     <w:name w:val="AHeader 3 abc"/>
     <w:basedOn w:val="AHeader2abc"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="1701"/>
-        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
         <w:tab w:val="num" w:pos="3600"/>
       </w:tabs>
-      <w:ind w:left="3600" w:hanging="360"/>
+      <w:ind w:left="3600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE7E55"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:sz w:val="2"/>
+      <w:szCs w:val="2"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00DE7E55"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="0034351E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D67D0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-    <w:name w:val="Revision"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Revisin1">
+    <w:name w:val="Revisión1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0019686E"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00145D34"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="it-IT"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
     <w:name w:val="Drafting Notes (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="339966"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
     <w:name w:val="No-num heading 3 (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="No-numheading3AgencyChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
     <w:link w:val="NormalAgencyChar"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...28 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
     <w:name w:val="Table heading rows (Agency)"/>
     <w:basedOn w:val="BodytextAgency"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
     <w:link w:val="NormalAgency"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
     <w:name w:val="Drafting Notes (Agency) Char"/>
     <w:link w:val="DraftingNotesAgency"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="339966"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
     <w:name w:val="No-num heading 3 (Agency) Char"/>
     <w:link w:val="No-numheading3Agency"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
-      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE77DF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
+    <w:name w:val="Colorful List - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="008E7C28"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista1">
+    <w:name w:val="Párrafo de lista1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009663DD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista2">
+    <w:name w:val="Párrafo de lista2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00103BDB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tw4winMark">
+    <w:name w:val="tw4winMark"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC3456"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:vanish/>
+      <w:color w:val="800080"/>
+      <w:vertAlign w:val="subscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista10">
+    <w:name w:val="P?rrafo de lista1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC3456"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista20">
+    <w:name w:val="P?rrafo de lista2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CA718E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:rsid w:val="00C36497"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00A32405"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="006F212C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00220525"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00220525"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00220525"/>
+    <w:rPr>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00220525"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00466114"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="40"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
-  </w:style>
-[...83 lines deleted...]
-    <w:rsid w:val="004D7B0B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="254749804">
+    <w:div w:id="37827008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1244143844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="459373792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="161481569">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1206026229">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="915940119">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2099134847">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="300"/>
+                              <w:marTop w:val="180"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="592666434">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1323465086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="141624843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="574898778">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1480421538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1719891188">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="220335267">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="291715588">
+    <w:div w:id="336887244">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="334764342">
+    <w:div w:id="340857381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="380833355">
+    <w:div w:id="510529116">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="509368376">
+    <w:div w:id="757408055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="715591671">
+    <w:div w:id="983662155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="953948826">
+    <w:div w:id="1063914767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1290744872">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1290744873">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1477994773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1540971774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1575970026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1581400971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1743600762">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1851984801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1906405124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1951619400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="204635605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="228001532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1420326423">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="999893187">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1622882646">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1009329240">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1639916821">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="214974638">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1443957334">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="257174810">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="573274104">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="300"/>
+                              <w:marTop w:val="180"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1650162144">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2001612330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2105681581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28474,306 +23114,202 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C18CE481-2A45-481F-AE96-5AE5E17C7C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>30707</Characters>
+  <Pages>18</Pages>
+  <Words>2917</Words>
+  <Characters>21279</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>255</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Indupart 75_ZA_2019_05</vt:lpstr>
+      <vt:lpstr>Indupart 75_ZA_2019_05</vt:lpstr>
+      <vt:lpstr>Indupart 75_ZA_2019_05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34951</CharactersWithSpaces>
+  <CharactersWithSpaces>24148</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Subject">
+    <vt:lpwstr>General-EMA/201224/2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Version">
+    <vt:lpwstr>CURRENT,2.3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Name">
+    <vt:lpwstr>EN_qrd_veterinary template_v.8 en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Creation_Date">
+    <vt:lpwstr>30/10/2012 16:42:44</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Modify_Date">
+    <vt:lpwstr>30/10/2012 17:03:10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_DocRefId">
+    <vt:lpwstr>EMA/418124/2012</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Category">
     <vt:lpwstr>Templates and Form</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
-    <vt:lpwstr>25/10/2022 11:09:49</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/06 V-template v.8 - for publication June 2012/03 Templates ready for publication</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
-    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/418124/2012</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
-[...89 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Modifer_Name">
     <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
-[...102 lines deleted...]
-    <vt:lpwstr>2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Modified_Date">
+    <vt:lpwstr>30/10/2012 17:03:10</vt:lpwstr>
   </property>
 </Properties>
 </file>